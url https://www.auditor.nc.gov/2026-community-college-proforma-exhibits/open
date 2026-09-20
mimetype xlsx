--- v0 (2026-06-21)
+++ v1 (2026-09-20)
@@ -1,148 +1,149 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ncauditor-my.sharepoint.com/personal/david_ehricht_ncauditor_gov/Documents/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="16" documentId="8_{8529C323-640E-47F0-9966-F4E49FAB7C11}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{C84F7380-DAFC-40BC-9088-4581B826876D}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{BF2FC988-9D66-45F1-94FB-304C4F40B81C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" tabRatio="894" activeTab="11" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="38280" yWindow="-120" windowWidth="38640" windowHeight="21120" tabRatio="894" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Overview" sheetId="62254" r:id="rId1"/>
     <sheet name="Exhibit A-1" sheetId="1" r:id="rId2"/>
     <sheet name="Exhibit A-2" sheetId="4" r:id="rId3"/>
     <sheet name="Exhibit A-3" sheetId="15" r:id="rId4"/>
     <sheet name="Exhibit B-1" sheetId="62246" r:id="rId5"/>
     <sheet name="Exhibit B-2" sheetId="62245" r:id="rId6"/>
     <sheet name="Exhibit C-1" sheetId="62247" r:id="rId7"/>
     <sheet name="Exhibit C-2" sheetId="62248" r:id="rId8"/>
     <sheet name="Notes to Pension RSI" sheetId="62249" r:id="rId9"/>
     <sheet name="Exhibit C-3" sheetId="62253" r:id="rId10"/>
     <sheet name="Exhibit C-4" sheetId="62251" r:id="rId11"/>
     <sheet name="Notes to OPEB RSI" sheetId="62252" r:id="rId12"/>
   </sheets>
   <definedNames>
     <definedName name="AS2DocOpenMode" hidden="1">"AS2DocumentEdit"</definedName>
     <definedName name="PAGE1" localSheetId="2">'Exhibit A-2'!$C$7:$E$67</definedName>
-    <definedName name="PAGE1" localSheetId="3">'Exhibit A-3'!$C$5:$E$104</definedName>
+    <definedName name="PAGE1" localSheetId="3">'Exhibit A-3'!$C$5:$E$107</definedName>
     <definedName name="PAGE1">'Exhibit A-1'!$A$5:$E$41</definedName>
     <definedName name="PAGE2" localSheetId="2">'Exhibit A-2'!$C$59:$E$67</definedName>
-    <definedName name="PAGE2" localSheetId="3">'Exhibit A-3'!$C$54:$E$104</definedName>
+    <definedName name="PAGE2" localSheetId="3">'Exhibit A-3'!$C$56:$E$107</definedName>
     <definedName name="PAGE2">'Exhibit A-1'!$A$59:$E$80</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Exhibit A-1'!$A$1:$E$105</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'Exhibit A-2'!$A$1:$E$66</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="3">'Exhibit A-3'!$A$1:$E$104</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="3">'Exhibit A-3'!$A$1:$E$107</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'Exhibit B-1'!$A$1:$I$38</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="5">'Exhibit B-2'!$A$1:$K$52</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="6">'Exhibit C-1'!$A$1:$P$43</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="7">'Exhibit C-2'!$A$1:$O$37</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="9">'Exhibit C-3'!$A$1:$P$81</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="10">'Exhibit C-4'!$A$1:$O$73</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="11">'Notes to OPEB RSI'!$A$1:$S$76</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="8">'Notes to Pension RSI'!$A$1:$U$62</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Overview!$A$1:$M$24</definedName>
     <definedName name="Print_Area_MI" localSheetId="1">'Exhibit A-1'!$D$1:$E$41</definedName>
     <definedName name="Print_Area_MI" localSheetId="2">'Exhibit A-2'!$C$7:$E$46</definedName>
-    <definedName name="Print_Area_MI" localSheetId="3">'Exhibit A-3'!$C$5:$E$41</definedName>
+    <definedName name="Print_Area_MI" localSheetId="3">'Exhibit A-3'!$C$5:$E$43</definedName>
     <definedName name="TextRefCopy2" localSheetId="9">'Exhibit B-1'!#REF!</definedName>
     <definedName name="TextRefCopy2">'Exhibit B-1'!#REF!</definedName>
     <definedName name="TextRefCopy3" localSheetId="9">'Exhibit A-2'!#REF!</definedName>
     <definedName name="TextRefCopy3">'Exhibit A-2'!#REF!</definedName>
     <definedName name="TextRefCopy4">'Exhibit A-1'!$A$2</definedName>
     <definedName name="TextRefCopy5">'Exhibit A-1'!$A$1</definedName>
     <definedName name="TextRefCopyRangeCount" hidden="1">5</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="E35" i="4" l="1"/>
-[...2 lines deleted...]
-  <c r="E28" i="15"/>
+  <c r="E18" i="15" l="1"/>
+  <c r="E30" i="15"/>
+  <c r="E96" i="15"/>
+  <c r="E35" i="4"/>
+  <c r="E54" i="15" l="1"/>
+  <c r="E46" i="15"/>
   <c r="E24" i="4"/>
   <c r="E48" i="4"/>
   <c r="E56" i="4"/>
   <c r="N72" i="62253"/>
   <c r="L72" i="62253"/>
   <c r="J72" i="62253"/>
   <c r="H72" i="62253"/>
   <c r="P56" i="62253"/>
   <c r="N56" i="62253"/>
   <c r="L56" i="62253"/>
   <c r="J56" i="62253"/>
   <c r="H56" i="62253"/>
   <c r="J69" i="62253"/>
   <c r="L69" i="62253"/>
   <c r="N69" i="62253"/>
   <c r="J31" i="62253"/>
   <c r="J34" i="62253" s="1"/>
   <c r="L31" i="62253"/>
   <c r="L34" i="62253" s="1"/>
   <c r="N31" i="62253"/>
   <c r="N34" i="62253" s="1"/>
   <c r="H15" i="62247"/>
   <c r="H18" i="62247" s="1"/>
   <c r="J15" i="62247"/>
   <c r="J18" i="62247" s="1"/>
@@ -160,101 +161,99 @@
   <c r="J53" i="62253"/>
   <c r="L53" i="62253"/>
   <c r="N53" i="62253"/>
   <c r="H15" i="62253"/>
   <c r="H18" i="62253" s="1"/>
   <c r="J15" i="62253"/>
   <c r="J18" i="62253" s="1"/>
   <c r="L15" i="62253"/>
   <c r="L18" i="62253" s="1"/>
   <c r="N15" i="62253"/>
   <c r="N18" i="62253" s="1"/>
   <c r="P15" i="62253"/>
   <c r="P18" i="62253" s="1"/>
   <c r="H31" i="62253"/>
   <c r="H34" i="62253" s="1"/>
   <c r="A36" i="62251"/>
   <c r="A39" i="62253"/>
   <c r="P72" i="62253" l="1"/>
   <c r="P34" i="62253"/>
   <c r="E29" i="62246"/>
   <c r="E33" i="62246" s="1"/>
   <c r="H69" i="62253" l="1"/>
   <c r="H53" i="62253"/>
   <c r="A1" i="62253"/>
   <c r="H34" i="62247" l="1"/>
-  <c r="E93" i="15" l="1"/>
-[...2 lines deleted...]
-  <c r="E58" i="15" s="1"/>
+  <c r="E56" i="15" l="1"/>
+  <c r="E60" i="15" s="1"/>
   <c r="P34" i="62247" l="1"/>
   <c r="E97" i="1"/>
   <c r="E89" i="1"/>
   <c r="E101" i="1" l="1"/>
   <c r="I39" i="62245" l="1"/>
   <c r="G39" i="62245"/>
   <c r="K37" i="62245"/>
   <c r="K36" i="62245"/>
   <c r="K35" i="62245"/>
   <c r="K30" i="62245"/>
   <c r="K28" i="62245"/>
   <c r="K29" i="62245"/>
   <c r="K27" i="62245"/>
   <c r="K19" i="62245"/>
   <c r="K18" i="62245"/>
   <c r="K17" i="62245"/>
   <c r="K12" i="62245"/>
   <c r="K10" i="62245"/>
   <c r="K11" i="62245"/>
   <c r="K9" i="62245"/>
   <c r="I19" i="62246"/>
   <c r="I17" i="62246"/>
   <c r="I18" i="62246"/>
   <c r="I16" i="62246"/>
   <c r="I11" i="62246"/>
   <c r="I9" i="62246"/>
   <c r="I10" i="62246"/>
   <c r="I8" i="62246"/>
   <c r="I31" i="62246"/>
   <c r="I26" i="62246"/>
   <c r="I27" i="62246"/>
   <c r="I25" i="62246"/>
   <c r="G29" i="62246"/>
   <c r="G33" i="62246" s="1"/>
   <c r="K39" i="62245" l="1"/>
   <c r="I29" i="62246"/>
   <c r="I33" i="62246" s="1"/>
   <c r="A1" i="62245" l="1"/>
   <c r="A1" i="62249"/>
   <c r="N34" i="62247"/>
   <c r="L34" i="62247"/>
   <c r="J34" i="62247"/>
   <c r="A1" i="62252" l="1"/>
   <c r="A1" i="62251"/>
   <c r="A1" i="62248"/>
   <c r="A1" i="62247"/>
-  <c r="A60" i="15"/>
+  <c r="A62" i="15"/>
   <c r="A1" i="15"/>
   <c r="A1" i="4"/>
   <c r="A78" i="1"/>
   <c r="O69" i="62251" l="1"/>
   <c r="M69" i="62251"/>
   <c r="K69" i="62251"/>
   <c r="I69" i="62251"/>
   <c r="G69" i="62251"/>
   <c r="O54" i="62251"/>
   <c r="M54" i="62251"/>
   <c r="K54" i="62251"/>
   <c r="I54" i="62251"/>
   <c r="G54" i="62251"/>
   <c r="O34" i="62251"/>
   <c r="M34" i="62251"/>
   <c r="K34" i="62251"/>
   <c r="I34" i="62251"/>
   <c r="G34" i="62251"/>
   <c r="O19" i="62251"/>
   <c r="M19" i="62251"/>
   <c r="K19" i="62251"/>
   <c r="I19" i="62251"/>
   <c r="G19" i="62251"/>
   <c r="O34" i="62248"/>
   <c r="M34" i="62248"/>
@@ -322,51 +321,51 @@
   <c r="I21" i="62246"/>
   <c r="G21" i="62245"/>
   <c r="I21" i="62245"/>
   <c r="K21" i="62245"/>
   <c r="G32" i="62245"/>
   <c r="G41" i="62245" s="1"/>
   <c r="I32" i="62245"/>
   <c r="I41" i="62245" s="1"/>
   <c r="K32" i="62245"/>
   <c r="K41" i="62245" s="1"/>
   <c r="I35" i="62246" l="1"/>
   <c r="G23" i="62245"/>
   <c r="I23" i="62245"/>
   <c r="K23" i="62245"/>
   <c r="G35" i="62246"/>
   <c r="G48" i="62245" l="1"/>
   <c r="G43" i="62245"/>
   <c r="K48" i="62245"/>
   <c r="K43" i="62245"/>
   <c r="I48" i="62245"/>
   <c r="I43" i="62245"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="545" uniqueCount="317">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="548" uniqueCount="317">
   <si>
     <t>Name of Community College</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Statement of Net Position</t>
   </si>
   <si>
     <t>Exhibit A-1</t>
   </si>
   <si>
     <t>Page 1 of 2</t>
   </si>
   <si>
     <t>ASSETS</t>
   </si>
   <si>
     <t>Current Assets:</t>
   </si>
   <si>
     <t xml:space="preserve">Cash and Cash Equivalents </t>
   </si>
   <si>
@@ -1981,50 +1980,51 @@
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF0000FF"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <color rgb="FF0000FF"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="10"/>
       <color indexed="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
@@ -10937,51 +10937,51 @@
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="296">
+  <cellXfs count="299">
     <xf numFmtId="39" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="39" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="39" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="39" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="39" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="39" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="39" fontId="16" fillId="0" borderId="0" xfId="75"/>
     <xf numFmtId="39" fontId="20" fillId="0" borderId="0" xfId="75" applyFont="1"/>
     <xf numFmtId="39" fontId="19" fillId="0" borderId="0" xfId="75" applyFont="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="73" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="73" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="73"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="73" applyAlignment="1">
       <alignment horizontal="left" vertical="justify" wrapText="1"/>
     </xf>
@@ -11582,50 +11582,55 @@
     <xf numFmtId="39" fontId="89" fillId="18" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="39" fontId="90" fillId="0" borderId="0" xfId="75" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="39" fontId="91" fillId="0" borderId="0" xfId="75" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="39" fontId="92" fillId="0" borderId="0" xfId="75" applyFont="1"/>
     <xf numFmtId="39" fontId="91" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="39" fontId="90" fillId="18" borderId="0" xfId="75" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="39" fontId="90" fillId="18" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="39" fontId="93" fillId="18" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="44" fontId="48" fillId="18" borderId="0" xfId="73" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="53" fillId="18" borderId="0" xfId="73" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="39" fontId="71" fillId="0" borderId="0" xfId="75" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="39" fontId="48" fillId="20" borderId="0" xfId="75" applyFont="1" applyFill="1"/>
+    <xf numFmtId="43" fontId="48" fillId="20" borderId="0" xfId="75" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="39" fontId="54" fillId="20" borderId="0" xfId="75" applyFont="1" applyFill="1"/>
+    <xf numFmtId="43" fontId="54" fillId="20" borderId="0" xfId="75" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="39" fontId="48" fillId="20" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="39" fontId="43" fillId="0" borderId="0" xfId="75" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="39" fontId="43" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="39" fontId="46" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="39" fontId="53" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="39" fontId="47" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="39" fontId="71" fillId="0" borderId="0" xfId="75" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="39" fontId="71" fillId="18" borderId="0" xfId="75" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="71" fillId="0" borderId="0" xfId="77" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" wrapText="1"/>
     </xf>
     <xf numFmtId="39" fontId="73" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -11678,52 +11683,50 @@
     </xf>
     <xf numFmtId="10" fontId="48" fillId="0" borderId="0" xfId="4989" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="83" fillId="0" borderId="0" xfId="73" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="79" fillId="0" borderId="0" xfId="73" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="70" fillId="0" borderId="0" xfId="73" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="10" fontId="48" fillId="0" borderId="0" xfId="1803" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="10" fontId="48" fillId="0" borderId="0" xfId="1872" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="10" fontId="48" fillId="0" borderId="0" xfId="1803" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="10" fontId="48" fillId="0" borderId="0" xfId="1263" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="43" fontId="48" fillId="0" borderId="13" xfId="75" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="39" fontId="48" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="8315">
     <cellStyle name="20% - Accent1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Accent1 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="20% - Accent1 3" xfId="116" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="20% - Accent2" xfId="3" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Accent2 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="20% - Accent2 3" xfId="117" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="20% - Accent3" xfId="5" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Accent3 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="20% - Accent3 3" xfId="118" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="20% - Accent4" xfId="7" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Accent4 2" xfId="8" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="20% - Accent4 3" xfId="119" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="20% - Accent5" xfId="9" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Accent5 2" xfId="10" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="20% - Accent5 3" xfId="120" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="20% - Accent6" xfId="11" builtinId="50" customBuiltin="1"/>
     <cellStyle name="20% - Accent6 2" xfId="12" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="20% - Accent6 3" xfId="121" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="40% - Accent1" xfId="13" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Accent1 2" xfId="14" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="40% - Accent1 3" xfId="122" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="40% - Accent2" xfId="15" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Accent2 2" xfId="16" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
@@ -20085,51 +20088,51 @@
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
     <mruColors>
       <color rgb="FF00FF00"/>
       <color rgb="FF3399FF"/>
       <color rgb="FF0000FF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>9526</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>11</xdr:col>
       <xdr:colOff>104775</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>123825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
@@ -20138,54 +20141,50 @@
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect l="2427" r="5108"/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="19050" y="9526"/>
           <a:ext cx="6896100" cy="3933824"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
-</file>
-[...2 lines deleted...]
-<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -20485,51 +20484,51 @@
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4E08F6F4-2D72-435F-829D-5A67F0F0C6D4}">
   <sheetPr>
     <tabColor rgb="FF0000FF"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A2:A254"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="L1" sqref="L1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="16384" width="9.28515625" style="26"/>
   </cols>
   <sheetData>
     <row r="2" ht="14.1" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="3" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="4" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="5" ht="23.1" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="6" ht="14.1" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="7" ht="23.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="11" ht="23.1" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="33" s="26" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="34" s="26" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="35" s="26" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="36" s="26" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="37" s="26" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="38" s="26" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="39" s="26" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="40" s="26" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="41" s="26" customFormat="1" x14ac:dyDescent="0.2"/>
@@ -21807,90 +21806,90 @@
       <c r="N75" s="211">
         <v>1.1623000000000001</v>
       </c>
       <c r="P75" s="211">
         <v>1.1606000000000001</v>
       </c>
     </row>
     <row r="76" spans="1:20" s="155" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="159"/>
       <c r="G76" s="160"/>
       <c r="H76" s="210"/>
       <c r="J76" s="200"/>
       <c r="L76" s="200"/>
       <c r="N76" s="200"/>
       <c r="P76" s="200"/>
     </row>
     <row r="77" spans="1:20" s="163" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B77" s="185"/>
       <c r="H77" s="212"/>
       <c r="J77" s="212"/>
       <c r="L77" s="212"/>
       <c r="N77" s="212"/>
       <c r="O77" s="195"/>
     </row>
     <row r="78" spans="1:20" s="163" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A78" s="275" t="s">
+      <c r="A78" s="280" t="s">
         <v>286</v>
       </c>
-      <c r="B78" s="275"/>
-[...13 lines deleted...]
-      <c r="P78" s="275"/>
+      <c r="B78" s="280"/>
+      <c r="C78" s="280"/>
+      <c r="D78" s="280"/>
+      <c r="E78" s="280"/>
+      <c r="F78" s="280"/>
+      <c r="G78" s="280"/>
+      <c r="H78" s="280"/>
+      <c r="I78" s="280"/>
+      <c r="J78" s="280"/>
+      <c r="K78" s="280"/>
+      <c r="L78" s="280"/>
+      <c r="M78" s="280"/>
+      <c r="N78" s="280"/>
+      <c r="O78" s="280"/>
+      <c r="P78" s="280"/>
       <c r="Q78" s="176"/>
       <c r="R78" s="176"/>
       <c r="S78" s="176"/>
       <c r="T78" s="176"/>
     </row>
     <row r="79" spans="1:20" s="163" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A79" s="275"/>
-[...14 lines deleted...]
-      <c r="P79" s="275"/>
+      <c r="A79" s="280"/>
+      <c r="B79" s="280"/>
+      <c r="C79" s="280"/>
+      <c r="D79" s="280"/>
+      <c r="E79" s="280"/>
+      <c r="F79" s="280"/>
+      <c r="G79" s="280"/>
+      <c r="H79" s="280"/>
+      <c r="I79" s="280"/>
+      <c r="J79" s="280"/>
+      <c r="K79" s="280"/>
+      <c r="L79" s="280"/>
+      <c r="M79" s="280"/>
+      <c r="N79" s="280"/>
+      <c r="O79" s="280"/>
+      <c r="P79" s="280"/>
       <c r="Q79" s="176"/>
       <c r="R79" s="176"/>
       <c r="S79" s="176"/>
       <c r="T79" s="176"/>
     </row>
     <row r="80" spans="1:20" s="163" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A80" s="197"/>
       <c r="B80" s="197"/>
       <c r="C80" s="197"/>
       <c r="D80" s="197"/>
       <c r="E80" s="197"/>
       <c r="F80" s="197"/>
       <c r="G80" s="197"/>
       <c r="H80" s="197"/>
       <c r="I80" s="197"/>
       <c r="J80" s="197"/>
       <c r="K80" s="197"/>
       <c r="L80" s="197"/>
       <c r="M80" s="197"/>
       <c r="N80" s="197"/>
       <c r="O80" s="176"/>
       <c r="P80" s="176"/>
       <c r="Q80" s="176"/>
       <c r="R80" s="176"/>
       <c r="S80" s="176"/>
@@ -21921,66 +21920,66 @@
       <c r="T81" s="176"/>
     </row>
     <row r="82" spans="1:20" s="163" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A82" s="155"/>
       <c r="B82" s="197"/>
       <c r="C82" s="197"/>
       <c r="D82" s="197"/>
       <c r="E82" s="197"/>
       <c r="F82" s="197"/>
       <c r="G82" s="197"/>
       <c r="H82" s="197"/>
       <c r="I82" s="197"/>
       <c r="J82" s="197"/>
       <c r="K82" s="197"/>
       <c r="L82" s="197"/>
       <c r="M82" s="197"/>
       <c r="N82" s="197"/>
       <c r="O82" s="176"/>
       <c r="P82" s="176"/>
       <c r="Q82" s="176"/>
       <c r="R82" s="176"/>
       <c r="S82" s="176"/>
       <c r="T82" s="176"/>
     </row>
     <row r="83" spans="1:20" s="163" customFormat="1" ht="120" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A83" s="274" t="s">
+      <c r="A83" s="279" t="s">
         <v>270</v>
       </c>
-      <c r="B83" s="274"/>
-[...11 lines deleted...]
-      <c r="N83" s="274"/>
+      <c r="B83" s="279"/>
+      <c r="C83" s="279"/>
+      <c r="D83" s="279"/>
+      <c r="E83" s="279"/>
+      <c r="F83" s="279"/>
+      <c r="G83" s="279"/>
+      <c r="H83" s="279"/>
+      <c r="I83" s="279"/>
+      <c r="J83" s="279"/>
+      <c r="K83" s="279"/>
+      <c r="L83" s="279"/>
+      <c r="M83" s="279"/>
+      <c r="N83" s="279"/>
     </row>
     <row r="84" spans="1:20" s="163" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
       <c r="B84" s="177"/>
       <c r="C84" s="213"/>
       <c r="D84" s="213"/>
       <c r="E84" s="213"/>
       <c r="F84" s="213"/>
       <c r="G84" s="213"/>
       <c r="H84" s="213"/>
       <c r="I84" s="213"/>
       <c r="J84" s="213"/>
       <c r="K84" s="213"/>
       <c r="L84" s="213"/>
       <c r="M84" s="214"/>
       <c r="N84" s="214"/>
     </row>
     <row r="85" spans="1:20" x14ac:dyDescent="0.2">
       <c r="A85" s="21"/>
       <c r="B85" s="20"/>
       <c r="C85" s="20"/>
       <c r="D85" s="20"/>
       <c r="E85" s="20"/>
       <c r="F85" s="20"/>
       <c r="G85" s="20"/>
       <c r="H85" s="20"/>
@@ -23081,173 +23080,173 @@
       <c r="M70" s="190"/>
       <c r="O70" s="190"/>
       <c r="P70" s="158"/>
       <c r="Q70" s="196"/>
       <c r="S70" s="196"/>
       <c r="U70" s="196"/>
       <c r="W70" s="196"/>
       <c r="Y70" s="196"/>
     </row>
     <row r="71" spans="1:25" s="155" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="159"/>
       <c r="E71" s="189"/>
       <c r="G71" s="190"/>
       <c r="I71" s="190"/>
       <c r="K71" s="190"/>
       <c r="M71" s="190"/>
       <c r="O71" s="190"/>
       <c r="P71" s="158"/>
       <c r="Q71" s="196"/>
       <c r="S71" s="196"/>
       <c r="U71" s="196"/>
       <c r="W71" s="196"/>
       <c r="Y71" s="196"/>
     </row>
     <row r="72" spans="1:25" s="163" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A72" s="275" t="s">
+      <c r="A72" s="280" t="s">
         <v>258</v>
       </c>
-      <c r="B72" s="275"/>
-[...12 lines deleted...]
-      <c r="O72" s="275"/>
+      <c r="B72" s="280"/>
+      <c r="C72" s="280"/>
+      <c r="D72" s="280"/>
+      <c r="E72" s="280"/>
+      <c r="F72" s="280"/>
+      <c r="G72" s="280"/>
+      <c r="H72" s="280"/>
+      <c r="I72" s="280"/>
+      <c r="J72" s="280"/>
+      <c r="K72" s="280"/>
+      <c r="L72" s="280"/>
+      <c r="M72" s="280"/>
+      <c r="N72" s="280"/>
+      <c r="O72" s="280"/>
     </row>
     <row r="73" spans="1:25" s="163" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A73" s="275"/>
-[...13 lines deleted...]
-      <c r="O73" s="275"/>
+      <c r="A73" s="280"/>
+      <c r="B73" s="280"/>
+      <c r="C73" s="280"/>
+      <c r="D73" s="280"/>
+      <c r="E73" s="280"/>
+      <c r="F73" s="280"/>
+      <c r="G73" s="280"/>
+      <c r="H73" s="280"/>
+      <c r="I73" s="280"/>
+      <c r="J73" s="280"/>
+      <c r="K73" s="280"/>
+      <c r="L73" s="280"/>
+      <c r="M73" s="280"/>
+      <c r="N73" s="280"/>
+      <c r="O73" s="280"/>
     </row>
     <row r="74" spans="1:25" s="163" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A74" s="197"/>
       <c r="B74" s="197"/>
       <c r="C74" s="197"/>
       <c r="D74" s="197"/>
       <c r="E74" s="197"/>
       <c r="F74" s="197"/>
       <c r="G74" s="197"/>
       <c r="H74" s="197"/>
       <c r="I74" s="197"/>
       <c r="J74" s="197"/>
       <c r="K74" s="197"/>
       <c r="L74" s="197"/>
       <c r="M74" s="197"/>
       <c r="N74" s="197"/>
       <c r="O74" s="197"/>
     </row>
     <row r="75" spans="1:25" s="163" customFormat="1" ht="48" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A75" s="288" t="s">
+      <c r="A75" s="293" t="s">
         <v>284</v>
       </c>
-      <c r="B75" s="288"/>
-[...12 lines deleted...]
-      <c r="O75" s="288"/>
+      <c r="B75" s="293"/>
+      <c r="C75" s="293"/>
+      <c r="D75" s="293"/>
+      <c r="E75" s="293"/>
+      <c r="F75" s="293"/>
+      <c r="G75" s="293"/>
+      <c r="H75" s="293"/>
+      <c r="I75" s="293"/>
+      <c r="J75" s="293"/>
+      <c r="K75" s="293"/>
+      <c r="L75" s="293"/>
+      <c r="M75" s="293"/>
+      <c r="N75" s="293"/>
+      <c r="O75" s="293"/>
     </row>
     <row r="76" spans="1:25" s="163" customFormat="1" ht="69" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A76" s="288"/>
-[...13 lines deleted...]
-      <c r="O76" s="288"/>
+      <c r="A76" s="293"/>
+      <c r="B76" s="293"/>
+      <c r="C76" s="293"/>
+      <c r="D76" s="293"/>
+      <c r="E76" s="293"/>
+      <c r="F76" s="293"/>
+      <c r="G76" s="293"/>
+      <c r="H76" s="293"/>
+      <c r="I76" s="293"/>
+      <c r="J76" s="293"/>
+      <c r="K76" s="293"/>
+      <c r="L76" s="293"/>
+      <c r="M76" s="293"/>
+      <c r="N76" s="293"/>
+      <c r="O76" s="293"/>
     </row>
     <row r="77" spans="1:25" s="163" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A77" s="198"/>
       <c r="B77" s="198"/>
       <c r="C77" s="198"/>
       <c r="D77" s="198"/>
       <c r="E77" s="198"/>
       <c r="F77" s="198"/>
       <c r="G77" s="198"/>
       <c r="H77" s="198"/>
       <c r="I77" s="198"/>
       <c r="J77" s="198"/>
       <c r="K77" s="198"/>
       <c r="L77" s="198"/>
       <c r="M77" s="198"/>
       <c r="N77" s="198"/>
       <c r="O77" s="198"/>
     </row>
     <row r="78" spans="1:25" s="163" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A78" s="274" t="s">
+      <c r="A78" s="279" t="s">
         <v>285</v>
       </c>
-      <c r="B78" s="274"/>
-[...12 lines deleted...]
-      <c r="O78" s="274"/>
+      <c r="B78" s="279"/>
+      <c r="C78" s="279"/>
+      <c r="D78" s="279"/>
+      <c r="E78" s="279"/>
+      <c r="F78" s="279"/>
+      <c r="G78" s="279"/>
+      <c r="H78" s="279"/>
+      <c r="I78" s="279"/>
+      <c r="J78" s="279"/>
+      <c r="K78" s="279"/>
+      <c r="L78" s="279"/>
+      <c r="M78" s="279"/>
+      <c r="N78" s="279"/>
+      <c r="O78" s="279"/>
     </row>
     <row r="79" spans="1:25" s="163" customFormat="1" ht="14.25" x14ac:dyDescent="0.2"/>
     <row r="80" spans="1:25" s="163" customFormat="1" ht="14.25" x14ac:dyDescent="0.2"/>
     <row r="81" s="163" customFormat="1" ht="14.25" x14ac:dyDescent="0.2"/>
     <row r="82" s="163" customFormat="1" ht="14.25" x14ac:dyDescent="0.2"/>
     <row r="83" s="163" customFormat="1" ht="14.25" x14ac:dyDescent="0.2"/>
     <row r="84" s="163" customFormat="1" ht="14.25" x14ac:dyDescent="0.2"/>
     <row r="85" s="163" customFormat="1" ht="14.25" x14ac:dyDescent="0.2"/>
     <row r="86" s="163" customFormat="1" ht="14.25" x14ac:dyDescent="0.2"/>
     <row r="87" s="163" customFormat="1" ht="14.25" x14ac:dyDescent="0.2"/>
     <row r="88" s="163" customFormat="1" ht="14.25" x14ac:dyDescent="0.2"/>
     <row r="89" s="163" customFormat="1" ht="14.25" x14ac:dyDescent="0.2"/>
     <row r="90" s="163" customFormat="1" ht="14.25" x14ac:dyDescent="0.2"/>
     <row r="91" s="163" customFormat="1" ht="14.25" x14ac:dyDescent="0.2"/>
     <row r="92" s="163" customFormat="1" ht="14.25" x14ac:dyDescent="0.2"/>
     <row r="93" s="163" customFormat="1" ht="14.25" x14ac:dyDescent="0.2"/>
     <row r="94" s="163" customFormat="1" ht="14.25" x14ac:dyDescent="0.2"/>
     <row r="95" s="163" customFormat="1" ht="14.25" x14ac:dyDescent="0.2"/>
     <row r="96" s="163" customFormat="1" ht="14.25" x14ac:dyDescent="0.2"/>
     <row r="97" s="163" customFormat="1" ht="14.25" x14ac:dyDescent="0.2"/>
     <row r="98" s="163" customFormat="1" ht="14.25" x14ac:dyDescent="0.2"/>
     <row r="99" s="163" customFormat="1" ht="14.25" x14ac:dyDescent="0.2"/>
     <row r="100" s="163" customFormat="1" ht="14.25" x14ac:dyDescent="0.2"/>
     <row r="101" s="163" customFormat="1" ht="14.25" x14ac:dyDescent="0.2"/>
     <row r="102" s="163" customFormat="1" ht="14.25" x14ac:dyDescent="0.2"/>
@@ -23369,51 +23368,51 @@
   <mergeCells count="3">
     <mergeCell ref="A75:O76"/>
     <mergeCell ref="A78:O78"/>
     <mergeCell ref="A72:O73"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup scale="75" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="35" max="14" man="1"/>
   </rowBreaks>
   <ignoredErrors>
     <ignoredError sqref="E9:E20 E44 E46:E54" numberStoredAsText="1"/>
     <ignoredError sqref="G19:H19 G54:H54 O19 O54 M19:N19 M54:N54 K19:L19 K54:L54 I19:J19 I54:J54" evalError="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:X81"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="90" zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0">
+    <sheetView view="pageBreakPreview" zoomScale="90" zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0">
       <selection activeCell="A29" sqref="A29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.28515625" style="11" customWidth="1"/>
     <col min="2" max="2" width="2.28515625" style="11" customWidth="1"/>
     <col min="3" max="3" width="9.28515625" style="11"/>
     <col min="4" max="4" width="2.28515625" style="11" customWidth="1"/>
     <col min="5" max="5" width="9.28515625" style="11"/>
     <col min="6" max="6" width="2.7109375" style="11" customWidth="1"/>
     <col min="7" max="7" width="9.28515625" style="11"/>
     <col min="8" max="8" width="2.28515625" style="11" customWidth="1"/>
     <col min="9" max="9" width="9.28515625" style="11"/>
     <col min="10" max="10" width="2.28515625" style="11" customWidth="1"/>
     <col min="11" max="11" width="9.28515625" style="11"/>
     <col min="12" max="12" width="2.28515625" style="11" customWidth="1"/>
     <col min="13" max="13" width="9.28515625" style="11"/>
     <col min="14" max="14" width="2.42578125" style="11" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="11"/>
     <col min="16" max="16" width="2.28515625" style="11" customWidth="1"/>
     <col min="17" max="17" width="9.28515625" style="11"/>
     <col min="18" max="18" width="2.28515625" style="11" customWidth="1"/>
     <col min="19" max="19" width="34.7109375" style="11" customWidth="1"/>
     <col min="20" max="16384" width="9.28515625" style="11"/>
@@ -23442,1603 +23441,1603 @@
     </row>
     <row r="5" spans="1:19" s="149" customFormat="1" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A5" s="150" t="s">
         <v>310</v>
       </c>
       <c r="B5" s="151"/>
       <c r="C5" s="151"/>
       <c r="D5" s="151"/>
       <c r="E5" s="151"/>
       <c r="F5" s="151"/>
       <c r="G5" s="151"/>
       <c r="H5" s="151"/>
       <c r="I5" s="151"/>
       <c r="J5" s="151"/>
       <c r="K5" s="151"/>
       <c r="L5" s="151"/>
       <c r="M5" s="151"/>
       <c r="N5" s="151"/>
       <c r="O5" s="151"/>
       <c r="P5" s="151"/>
       <c r="Q5" s="151"/>
       <c r="R5" s="151"/>
       <c r="S5" s="151"/>
     </row>
     <row r="7" spans="1:19" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-      <c r="A7" s="289" t="s">
+      <c r="A7" s="294" t="s">
         <v>281</v>
       </c>
-      <c r="B7" s="289"/>
-[...16 lines deleted...]
-      <c r="S7" s="289"/>
+      <c r="B7" s="294"/>
+      <c r="C7" s="294"/>
+      <c r="D7" s="294"/>
+      <c r="E7" s="294"/>
+      <c r="F7" s="294"/>
+      <c r="G7" s="294"/>
+      <c r="H7" s="294"/>
+      <c r="I7" s="294"/>
+      <c r="J7" s="294"/>
+      <c r="K7" s="294"/>
+      <c r="L7" s="294"/>
+      <c r="M7" s="294"/>
+      <c r="N7" s="294"/>
+      <c r="O7" s="294"/>
+      <c r="P7" s="294"/>
+      <c r="Q7" s="294"/>
+      <c r="R7" s="294"/>
+      <c r="S7" s="294"/>
     </row>
     <row r="8" spans="1:19" s="155" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="289"/>
-[...17 lines deleted...]
-      <c r="S8" s="289"/>
+      <c r="A8" s="294"/>
+      <c r="B8" s="294"/>
+      <c r="C8" s="294"/>
+      <c r="D8" s="294"/>
+      <c r="E8" s="294"/>
+      <c r="F8" s="294"/>
+      <c r="G8" s="294"/>
+      <c r="H8" s="294"/>
+      <c r="I8" s="294"/>
+      <c r="J8" s="294"/>
+      <c r="K8" s="294"/>
+      <c r="L8" s="294"/>
+      <c r="M8" s="294"/>
+      <c r="N8" s="294"/>
+      <c r="O8" s="294"/>
+      <c r="P8" s="294"/>
+      <c r="Q8" s="294"/>
+      <c r="R8" s="294"/>
+      <c r="S8" s="294"/>
     </row>
     <row r="9" spans="1:19" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A9" s="237"/>
       <c r="B9" s="238"/>
       <c r="C9" s="237"/>
       <c r="D9" s="238"/>
       <c r="E9" s="237"/>
       <c r="F9" s="237"/>
       <c r="G9" s="237"/>
       <c r="H9" s="237"/>
       <c r="I9" s="237"/>
       <c r="J9" s="237"/>
       <c r="K9" s="237"/>
       <c r="L9" s="237"/>
       <c r="M9" s="237"/>
       <c r="N9" s="237"/>
       <c r="O9" s="237"/>
       <c r="P9" s="237"/>
       <c r="Q9" s="237"/>
       <c r="R9" s="238"/>
       <c r="S9" s="237"/>
     </row>
     <row r="10" spans="1:19" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-      <c r="A10" s="292" t="s">
+      <c r="A10" s="297" t="s">
         <v>259</v>
       </c>
-      <c r="B10" s="292"/>
-[...16 lines deleted...]
-      <c r="S10" s="292"/>
+      <c r="B10" s="297"/>
+      <c r="C10" s="297"/>
+      <c r="D10" s="297"/>
+      <c r="E10" s="297"/>
+      <c r="F10" s="297"/>
+      <c r="G10" s="297"/>
+      <c r="H10" s="297"/>
+      <c r="I10" s="297"/>
+      <c r="J10" s="297"/>
+      <c r="K10" s="297"/>
+      <c r="L10" s="297"/>
+      <c r="M10" s="297"/>
+      <c r="N10" s="297"/>
+      <c r="O10" s="297"/>
+      <c r="P10" s="297"/>
+      <c r="Q10" s="297"/>
+      <c r="R10" s="297"/>
+      <c r="S10" s="297"/>
     </row>
     <row r="11" spans="1:19" s="155" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="292"/>
-[...17 lines deleted...]
-      <c r="S11" s="292"/>
+      <c r="A11" s="297"/>
+      <c r="B11" s="297"/>
+      <c r="C11" s="297"/>
+      <c r="D11" s="297"/>
+      <c r="E11" s="297"/>
+      <c r="F11" s="297"/>
+      <c r="G11" s="297"/>
+      <c r="H11" s="297"/>
+      <c r="I11" s="297"/>
+      <c r="J11" s="297"/>
+      <c r="K11" s="297"/>
+      <c r="L11" s="297"/>
+      <c r="M11" s="297"/>
+      <c r="N11" s="297"/>
+      <c r="O11" s="297"/>
+      <c r="P11" s="297"/>
+      <c r="Q11" s="297"/>
+      <c r="R11" s="297"/>
+      <c r="S11" s="297"/>
     </row>
     <row r="12" spans="1:19" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A12" s="233"/>
       <c r="B12" s="233"/>
       <c r="C12" s="233"/>
       <c r="D12" s="233"/>
       <c r="E12" s="233"/>
       <c r="F12" s="233"/>
       <c r="G12" s="233"/>
       <c r="H12" s="233"/>
       <c r="I12" s="233"/>
       <c r="J12" s="233"/>
       <c r="K12" s="233"/>
       <c r="L12" s="233"/>
       <c r="M12" s="233"/>
       <c r="N12" s="233"/>
       <c r="O12" s="233"/>
       <c r="P12" s="233"/>
       <c r="Q12" s="233"/>
       <c r="R12" s="233"/>
       <c r="S12" s="233"/>
     </row>
     <row r="13" spans="1:19" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-      <c r="A13" s="292" t="s">
+      <c r="A13" s="297" t="s">
         <v>260</v>
       </c>
-      <c r="B13" s="292"/>
-[...16 lines deleted...]
-      <c r="S13" s="292"/>
+      <c r="B13" s="297"/>
+      <c r="C13" s="297"/>
+      <c r="D13" s="297"/>
+      <c r="E13" s="297"/>
+      <c r="F13" s="297"/>
+      <c r="G13" s="297"/>
+      <c r="H13" s="297"/>
+      <c r="I13" s="297"/>
+      <c r="J13" s="297"/>
+      <c r="K13" s="297"/>
+      <c r="L13" s="297"/>
+      <c r="M13" s="297"/>
+      <c r="N13" s="297"/>
+      <c r="O13" s="297"/>
+      <c r="P13" s="297"/>
+      <c r="Q13" s="297"/>
+      <c r="R13" s="297"/>
+      <c r="S13" s="297"/>
     </row>
     <row r="14" spans="1:19" s="155" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="292"/>
-[...17 lines deleted...]
-      <c r="S14" s="292"/>
+      <c r="A14" s="297"/>
+      <c r="B14" s="297"/>
+      <c r="C14" s="297"/>
+      <c r="D14" s="297"/>
+      <c r="E14" s="297"/>
+      <c r="F14" s="297"/>
+      <c r="G14" s="297"/>
+      <c r="H14" s="297"/>
+      <c r="I14" s="297"/>
+      <c r="J14" s="297"/>
+      <c r="K14" s="297"/>
+      <c r="L14" s="297"/>
+      <c r="M14" s="297"/>
+      <c r="N14" s="297"/>
+      <c r="O14" s="297"/>
+      <c r="P14" s="297"/>
+      <c r="Q14" s="297"/>
+      <c r="R14" s="297"/>
+      <c r="S14" s="297"/>
     </row>
     <row r="15" spans="1:19" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A15" s="239"/>
       <c r="B15" s="239"/>
       <c r="C15" s="239"/>
       <c r="D15" s="239"/>
       <c r="E15" s="239"/>
       <c r="F15" s="239"/>
       <c r="G15" s="239"/>
       <c r="H15" s="239"/>
       <c r="I15" s="239"/>
       <c r="J15" s="239"/>
       <c r="K15" s="239"/>
       <c r="L15" s="239"/>
       <c r="M15" s="239"/>
       <c r="N15" s="239"/>
       <c r="O15" s="239"/>
       <c r="P15" s="239"/>
       <c r="Q15" s="239"/>
       <c r="R15" s="239"/>
       <c r="S15" s="239"/>
     </row>
     <row r="16" spans="1:19" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-      <c r="A16" s="293" t="s">
+      <c r="A16" s="298" t="s">
         <v>261</v>
       </c>
-      <c r="B16" s="293"/>
-[...16 lines deleted...]
-      <c r="S16" s="293"/>
+      <c r="B16" s="298"/>
+      <c r="C16" s="298"/>
+      <c r="D16" s="298"/>
+      <c r="E16" s="298"/>
+      <c r="F16" s="298"/>
+      <c r="G16" s="298"/>
+      <c r="H16" s="298"/>
+      <c r="I16" s="298"/>
+      <c r="J16" s="298"/>
+      <c r="K16" s="298"/>
+      <c r="L16" s="298"/>
+      <c r="M16" s="298"/>
+      <c r="N16" s="298"/>
+      <c r="O16" s="298"/>
+      <c r="P16" s="298"/>
+      <c r="Q16" s="298"/>
+      <c r="R16" s="298"/>
+      <c r="S16" s="298"/>
     </row>
     <row r="17" spans="1:19" s="155" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="293"/>
-[...17 lines deleted...]
-      <c r="S17" s="293"/>
+      <c r="A17" s="298"/>
+      <c r="B17" s="298"/>
+      <c r="C17" s="298"/>
+      <c r="D17" s="298"/>
+      <c r="E17" s="298"/>
+      <c r="F17" s="298"/>
+      <c r="G17" s="298"/>
+      <c r="H17" s="298"/>
+      <c r="I17" s="298"/>
+      <c r="J17" s="298"/>
+      <c r="K17" s="298"/>
+      <c r="L17" s="298"/>
+      <c r="M17" s="298"/>
+      <c r="N17" s="298"/>
+      <c r="O17" s="298"/>
+      <c r="P17" s="298"/>
+      <c r="Q17" s="298"/>
+      <c r="R17" s="298"/>
+      <c r="S17" s="298"/>
     </row>
     <row r="18" spans="1:19" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A18" s="239"/>
       <c r="B18" s="239"/>
       <c r="C18" s="239"/>
       <c r="D18" s="239"/>
       <c r="E18" s="239"/>
       <c r="F18" s="239"/>
       <c r="G18" s="239"/>
       <c r="H18" s="239"/>
       <c r="I18" s="239"/>
       <c r="J18" s="239"/>
       <c r="K18" s="239"/>
       <c r="L18" s="239"/>
       <c r="M18" s="239"/>
       <c r="N18" s="239"/>
       <c r="O18" s="239"/>
       <c r="P18" s="239"/>
       <c r="Q18" s="239"/>
       <c r="R18" s="239"/>
       <c r="S18" s="239"/>
     </row>
     <row r="19" spans="1:19" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-      <c r="A19" s="291" t="s">
+      <c r="A19" s="296" t="s">
         <v>262</v>
       </c>
-      <c r="B19" s="291"/>
-[...16 lines deleted...]
-      <c r="S19" s="291"/>
+      <c r="B19" s="296"/>
+      <c r="C19" s="296"/>
+      <c r="D19" s="296"/>
+      <c r="E19" s="296"/>
+      <c r="F19" s="296"/>
+      <c r="G19" s="296"/>
+      <c r="H19" s="296"/>
+      <c r="I19" s="296"/>
+      <c r="J19" s="296"/>
+      <c r="K19" s="296"/>
+      <c r="L19" s="296"/>
+      <c r="M19" s="296"/>
+      <c r="N19" s="296"/>
+      <c r="O19" s="296"/>
+      <c r="P19" s="296"/>
+      <c r="Q19" s="296"/>
+      <c r="R19" s="296"/>
+      <c r="S19" s="296"/>
     </row>
     <row r="20" spans="1:19" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A20" s="239"/>
       <c r="B20" s="239"/>
       <c r="C20" s="239"/>
       <c r="D20" s="239"/>
       <c r="E20" s="239"/>
       <c r="F20" s="239"/>
       <c r="G20" s="239"/>
       <c r="H20" s="239"/>
       <c r="I20" s="239"/>
       <c r="J20" s="239"/>
       <c r="K20" s="239"/>
       <c r="L20" s="239"/>
       <c r="M20" s="239"/>
       <c r="N20" s="239"/>
       <c r="O20" s="239"/>
       <c r="P20" s="239"/>
       <c r="Q20" s="239"/>
       <c r="R20" s="239"/>
       <c r="S20" s="239"/>
     </row>
     <row r="21" spans="1:19" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-      <c r="A21" s="282" t="s">
+      <c r="A21" s="287" t="s">
         <v>263</v>
       </c>
-      <c r="B21" s="282"/>
-[...16 lines deleted...]
-      <c r="S21" s="282"/>
+      <c r="B21" s="287"/>
+      <c r="C21" s="287"/>
+      <c r="D21" s="287"/>
+      <c r="E21" s="287"/>
+      <c r="F21" s="287"/>
+      <c r="G21" s="287"/>
+      <c r="H21" s="287"/>
+      <c r="I21" s="287"/>
+      <c r="J21" s="287"/>
+      <c r="K21" s="287"/>
+      <c r="L21" s="287"/>
+      <c r="M21" s="287"/>
+      <c r="N21" s="287"/>
+      <c r="O21" s="287"/>
+      <c r="P21" s="287"/>
+      <c r="Q21" s="287"/>
+      <c r="R21" s="287"/>
+      <c r="S21" s="287"/>
     </row>
     <row r="22" spans="1:19" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-      <c r="A22" s="282"/>
-[...17 lines deleted...]
-      <c r="S22" s="282"/>
+      <c r="A22" s="287"/>
+      <c r="B22" s="287"/>
+      <c r="C22" s="287"/>
+      <c r="D22" s="287"/>
+      <c r="E22" s="287"/>
+      <c r="F22" s="287"/>
+      <c r="G22" s="287"/>
+      <c r="H22" s="287"/>
+      <c r="I22" s="287"/>
+      <c r="J22" s="287"/>
+      <c r="K22" s="287"/>
+      <c r="L22" s="287"/>
+      <c r="M22" s="287"/>
+      <c r="N22" s="287"/>
+      <c r="O22" s="287"/>
+      <c r="P22" s="287"/>
+      <c r="Q22" s="287"/>
+      <c r="R22" s="287"/>
+      <c r="S22" s="287"/>
     </row>
     <row r="23" spans="1:19" s="155" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="282"/>
-[...17 lines deleted...]
-      <c r="S23" s="282"/>
+      <c r="A23" s="287"/>
+      <c r="B23" s="287"/>
+      <c r="C23" s="287"/>
+      <c r="D23" s="287"/>
+      <c r="E23" s="287"/>
+      <c r="F23" s="287"/>
+      <c r="G23" s="287"/>
+      <c r="H23" s="287"/>
+      <c r="I23" s="287"/>
+      <c r="J23" s="287"/>
+      <c r="K23" s="287"/>
+      <c r="L23" s="287"/>
+      <c r="M23" s="287"/>
+      <c r="N23" s="287"/>
+      <c r="O23" s="287"/>
+      <c r="P23" s="287"/>
+      <c r="Q23" s="287"/>
+      <c r="R23" s="287"/>
+      <c r="S23" s="287"/>
     </row>
     <row r="24" spans="1:19" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A24" s="234"/>
       <c r="B24" s="234"/>
       <c r="C24" s="234"/>
       <c r="D24" s="234"/>
       <c r="E24" s="234"/>
       <c r="F24" s="234"/>
       <c r="G24" s="234"/>
       <c r="H24" s="234"/>
       <c r="I24" s="234"/>
       <c r="J24" s="234"/>
       <c r="K24" s="234"/>
       <c r="L24" s="234"/>
       <c r="M24" s="234"/>
       <c r="N24" s="234"/>
       <c r="O24" s="234"/>
       <c r="P24" s="234"/>
       <c r="Q24" s="234"/>
       <c r="R24" s="234"/>
       <c r="S24" s="234"/>
     </row>
     <row r="25" spans="1:19" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-      <c r="A25" s="282" t="s">
+      <c r="A25" s="287" t="s">
         <v>271</v>
       </c>
-      <c r="B25" s="282"/>
-[...16 lines deleted...]
-      <c r="S25" s="282"/>
+      <c r="B25" s="287"/>
+      <c r="C25" s="287"/>
+      <c r="D25" s="287"/>
+      <c r="E25" s="287"/>
+      <c r="F25" s="287"/>
+      <c r="G25" s="287"/>
+      <c r="H25" s="287"/>
+      <c r="I25" s="287"/>
+      <c r="J25" s="287"/>
+      <c r="K25" s="287"/>
+      <c r="L25" s="287"/>
+      <c r="M25" s="287"/>
+      <c r="N25" s="287"/>
+      <c r="O25" s="287"/>
+      <c r="P25" s="287"/>
+      <c r="Q25" s="287"/>
+      <c r="R25" s="287"/>
+      <c r="S25" s="287"/>
     </row>
     <row r="26" spans="1:19" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A26" s="234"/>
       <c r="B26" s="234"/>
       <c r="C26" s="234"/>
       <c r="D26" s="234"/>
       <c r="E26" s="234"/>
       <c r="F26" s="234"/>
       <c r="G26" s="234"/>
       <c r="H26" s="234"/>
       <c r="I26" s="234"/>
       <c r="J26" s="234"/>
       <c r="K26" s="234"/>
       <c r="L26" s="234"/>
       <c r="M26" s="234"/>
       <c r="N26" s="234"/>
       <c r="O26" s="234"/>
       <c r="P26" s="234"/>
       <c r="Q26" s="234"/>
       <c r="R26" s="234"/>
       <c r="S26" s="234"/>
     </row>
     <row r="27" spans="1:19" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-      <c r="A27" s="280" t="s">
+      <c r="A27" s="285" t="s">
         <v>316</v>
       </c>
-      <c r="B27" s="280"/>
-[...16 lines deleted...]
-      <c r="S27" s="280"/>
+      <c r="B27" s="285"/>
+      <c r="C27" s="285"/>
+      <c r="D27" s="285"/>
+      <c r="E27" s="285"/>
+      <c r="F27" s="285"/>
+      <c r="G27" s="285"/>
+      <c r="H27" s="285"/>
+      <c r="I27" s="285"/>
+      <c r="J27" s="285"/>
+      <c r="K27" s="285"/>
+      <c r="L27" s="285"/>
+      <c r="M27" s="285"/>
+      <c r="N27" s="285"/>
+      <c r="O27" s="285"/>
+      <c r="P27" s="285"/>
+      <c r="Q27" s="285"/>
+      <c r="R27" s="285"/>
+      <c r="S27" s="285"/>
     </row>
     <row r="28" spans="1:19" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-      <c r="A28" s="280"/>
-[...17 lines deleted...]
-      <c r="S28" s="280"/>
+      <c r="A28" s="285"/>
+      <c r="B28" s="285"/>
+      <c r="C28" s="285"/>
+      <c r="D28" s="285"/>
+      <c r="E28" s="285"/>
+      <c r="F28" s="285"/>
+      <c r="G28" s="285"/>
+      <c r="H28" s="285"/>
+      <c r="I28" s="285"/>
+      <c r="J28" s="285"/>
+      <c r="K28" s="285"/>
+      <c r="L28" s="285"/>
+      <c r="M28" s="285"/>
+      <c r="N28" s="285"/>
+      <c r="O28" s="285"/>
+      <c r="P28" s="285"/>
+      <c r="Q28" s="285"/>
+      <c r="R28" s="285"/>
+      <c r="S28" s="285"/>
     </row>
     <row r="29" spans="1:19" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A29" s="234"/>
       <c r="B29" s="234"/>
       <c r="C29" s="234"/>
       <c r="D29" s="234"/>
       <c r="E29" s="234"/>
       <c r="F29" s="234"/>
       <c r="G29" s="234"/>
       <c r="H29" s="234"/>
       <c r="I29" s="234"/>
       <c r="J29" s="234"/>
       <c r="K29" s="234"/>
       <c r="L29" s="234"/>
       <c r="M29" s="234"/>
       <c r="N29" s="234"/>
       <c r="O29" s="234"/>
       <c r="P29" s="234"/>
       <c r="Q29" s="234"/>
       <c r="R29" s="234"/>
       <c r="S29" s="234"/>
     </row>
     <row r="30" spans="1:19" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-      <c r="A30" s="282" t="s">
+      <c r="A30" s="287" t="s">
         <v>264</v>
       </c>
-      <c r="B30" s="282"/>
-[...16 lines deleted...]
-      <c r="S30" s="282"/>
+      <c r="B30" s="287"/>
+      <c r="C30" s="287"/>
+      <c r="D30" s="287"/>
+      <c r="E30" s="287"/>
+      <c r="F30" s="287"/>
+      <c r="G30" s="287"/>
+      <c r="H30" s="287"/>
+      <c r="I30" s="287"/>
+      <c r="J30" s="287"/>
+      <c r="K30" s="287"/>
+      <c r="L30" s="287"/>
+      <c r="M30" s="287"/>
+      <c r="N30" s="287"/>
+      <c r="O30" s="287"/>
+      <c r="P30" s="287"/>
+      <c r="Q30" s="287"/>
+      <c r="R30" s="287"/>
+      <c r="S30" s="287"/>
     </row>
     <row r="31" spans="1:19" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-      <c r="A31" s="282"/>
-[...17 lines deleted...]
-      <c r="S31" s="282"/>
+      <c r="A31" s="287"/>
+      <c r="B31" s="287"/>
+      <c r="C31" s="287"/>
+      <c r="D31" s="287"/>
+      <c r="E31" s="287"/>
+      <c r="F31" s="287"/>
+      <c r="G31" s="287"/>
+      <c r="H31" s="287"/>
+      <c r="I31" s="287"/>
+      <c r="J31" s="287"/>
+      <c r="K31" s="287"/>
+      <c r="L31" s="287"/>
+      <c r="M31" s="287"/>
+      <c r="N31" s="287"/>
+      <c r="O31" s="287"/>
+      <c r="P31" s="287"/>
+      <c r="Q31" s="287"/>
+      <c r="R31" s="287"/>
+      <c r="S31" s="287"/>
     </row>
     <row r="32" spans="1:19" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-      <c r="A32" s="282"/>
-[...17 lines deleted...]
-      <c r="S32" s="282"/>
+      <c r="A32" s="287"/>
+      <c r="B32" s="287"/>
+      <c r="C32" s="287"/>
+      <c r="D32" s="287"/>
+      <c r="E32" s="287"/>
+      <c r="F32" s="287"/>
+      <c r="G32" s="287"/>
+      <c r="H32" s="287"/>
+      <c r="I32" s="287"/>
+      <c r="J32" s="287"/>
+      <c r="K32" s="287"/>
+      <c r="L32" s="287"/>
+      <c r="M32" s="287"/>
+      <c r="N32" s="287"/>
+      <c r="O32" s="287"/>
+      <c r="P32" s="287"/>
+      <c r="Q32" s="287"/>
+      <c r="R32" s="287"/>
+      <c r="S32" s="287"/>
     </row>
     <row r="33" spans="1:19" s="155" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A33" s="282"/>
-[...17 lines deleted...]
-      <c r="S33" s="282"/>
+      <c r="A33" s="287"/>
+      <c r="B33" s="287"/>
+      <c r="C33" s="287"/>
+      <c r="D33" s="287"/>
+      <c r="E33" s="287"/>
+      <c r="F33" s="287"/>
+      <c r="G33" s="287"/>
+      <c r="H33" s="287"/>
+      <c r="I33" s="287"/>
+      <c r="J33" s="287"/>
+      <c r="K33" s="287"/>
+      <c r="L33" s="287"/>
+      <c r="M33" s="287"/>
+      <c r="N33" s="287"/>
+      <c r="O33" s="287"/>
+      <c r="P33" s="287"/>
+      <c r="Q33" s="287"/>
+      <c r="R33" s="287"/>
+      <c r="S33" s="287"/>
     </row>
     <row r="34" spans="1:19" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A34" s="234"/>
       <c r="B34" s="234"/>
       <c r="C34" s="234"/>
       <c r="D34" s="234"/>
       <c r="E34" s="234"/>
       <c r="F34" s="234"/>
       <c r="G34" s="234"/>
       <c r="H34" s="234"/>
       <c r="I34" s="234"/>
       <c r="J34" s="234"/>
       <c r="K34" s="234"/>
       <c r="L34" s="234"/>
       <c r="M34" s="234"/>
       <c r="N34" s="234"/>
       <c r="O34" s="234"/>
       <c r="P34" s="234"/>
       <c r="Q34" s="234"/>
       <c r="R34" s="234"/>
       <c r="S34" s="234"/>
     </row>
     <row r="35" spans="1:19" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-      <c r="A35" s="290" t="s">
+      <c r="A35" s="295" t="s">
         <v>282</v>
       </c>
-      <c r="B35" s="290"/>
-[...16 lines deleted...]
-      <c r="S35" s="290"/>
+      <c r="B35" s="295"/>
+      <c r="C35" s="295"/>
+      <c r="D35" s="295"/>
+      <c r="E35" s="295"/>
+      <c r="F35" s="295"/>
+      <c r="G35" s="295"/>
+      <c r="H35" s="295"/>
+      <c r="I35" s="295"/>
+      <c r="J35" s="295"/>
+      <c r="K35" s="295"/>
+      <c r="L35" s="295"/>
+      <c r="M35" s="295"/>
+      <c r="N35" s="295"/>
+      <c r="O35" s="295"/>
+      <c r="P35" s="295"/>
+      <c r="Q35" s="295"/>
+      <c r="R35" s="295"/>
+      <c r="S35" s="295"/>
     </row>
     <row r="36" spans="1:19" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-      <c r="A36" s="290"/>
-[...17 lines deleted...]
-      <c r="S36" s="290"/>
+      <c r="A36" s="295"/>
+      <c r="B36" s="295"/>
+      <c r="C36" s="295"/>
+      <c r="D36" s="295"/>
+      <c r="E36" s="295"/>
+      <c r="F36" s="295"/>
+      <c r="G36" s="295"/>
+      <c r="H36" s="295"/>
+      <c r="I36" s="295"/>
+      <c r="J36" s="295"/>
+      <c r="K36" s="295"/>
+      <c r="L36" s="295"/>
+      <c r="M36" s="295"/>
+      <c r="N36" s="295"/>
+      <c r="O36" s="295"/>
+      <c r="P36" s="295"/>
+      <c r="Q36" s="295"/>
+      <c r="R36" s="295"/>
+      <c r="S36" s="295"/>
     </row>
     <row r="37" spans="1:19" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-      <c r="A37" s="290"/>
-[...17 lines deleted...]
-      <c r="S37" s="290"/>
+      <c r="A37" s="295"/>
+      <c r="B37" s="295"/>
+      <c r="C37" s="295"/>
+      <c r="D37" s="295"/>
+      <c r="E37" s="295"/>
+      <c r="F37" s="295"/>
+      <c r="G37" s="295"/>
+      <c r="H37" s="295"/>
+      <c r="I37" s="295"/>
+      <c r="J37" s="295"/>
+      <c r="K37" s="295"/>
+      <c r="L37" s="295"/>
+      <c r="M37" s="295"/>
+      <c r="N37" s="295"/>
+      <c r="O37" s="295"/>
+      <c r="P37" s="295"/>
+      <c r="Q37" s="295"/>
+      <c r="R37" s="295"/>
+      <c r="S37" s="295"/>
     </row>
     <row r="38" spans="1:19" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-      <c r="A38" s="290"/>
-[...17 lines deleted...]
-      <c r="S38" s="290"/>
+      <c r="A38" s="295"/>
+      <c r="B38" s="295"/>
+      <c r="C38" s="295"/>
+      <c r="D38" s="295"/>
+      <c r="E38" s="295"/>
+      <c r="F38" s="295"/>
+      <c r="G38" s="295"/>
+      <c r="H38" s="295"/>
+      <c r="I38" s="295"/>
+      <c r="J38" s="295"/>
+      <c r="K38" s="295"/>
+      <c r="L38" s="295"/>
+      <c r="M38" s="295"/>
+      <c r="N38" s="295"/>
+      <c r="O38" s="295"/>
+      <c r="P38" s="295"/>
+      <c r="Q38" s="295"/>
+      <c r="R38" s="295"/>
+      <c r="S38" s="295"/>
     </row>
     <row r="39" spans="1:19" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-      <c r="A39" s="290"/>
-[...17 lines deleted...]
-      <c r="S39" s="290"/>
+      <c r="A39" s="295"/>
+      <c r="B39" s="295"/>
+      <c r="C39" s="295"/>
+      <c r="D39" s="295"/>
+      <c r="E39" s="295"/>
+      <c r="F39" s="295"/>
+      <c r="G39" s="295"/>
+      <c r="H39" s="295"/>
+      <c r="I39" s="295"/>
+      <c r="J39" s="295"/>
+      <c r="K39" s="295"/>
+      <c r="L39" s="295"/>
+      <c r="M39" s="295"/>
+      <c r="N39" s="295"/>
+      <c r="O39" s="295"/>
+      <c r="P39" s="295"/>
+      <c r="Q39" s="295"/>
+      <c r="R39" s="295"/>
+      <c r="S39" s="295"/>
     </row>
     <row r="40" spans="1:19" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-      <c r="A40" s="290"/>
-[...17 lines deleted...]
-      <c r="S40" s="290"/>
+      <c r="A40" s="295"/>
+      <c r="B40" s="295"/>
+      <c r="C40" s="295"/>
+      <c r="D40" s="295"/>
+      <c r="E40" s="295"/>
+      <c r="F40" s="295"/>
+      <c r="G40" s="295"/>
+      <c r="H40" s="295"/>
+      <c r="I40" s="295"/>
+      <c r="J40" s="295"/>
+      <c r="K40" s="295"/>
+      <c r="L40" s="295"/>
+      <c r="M40" s="295"/>
+      <c r="N40" s="295"/>
+      <c r="O40" s="295"/>
+      <c r="P40" s="295"/>
+      <c r="Q40" s="295"/>
+      <c r="R40" s="295"/>
+      <c r="S40" s="295"/>
     </row>
     <row r="41" spans="1:19" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-      <c r="A41" s="290"/>
-[...17 lines deleted...]
-      <c r="S41" s="290"/>
+      <c r="A41" s="295"/>
+      <c r="B41" s="295"/>
+      <c r="C41" s="295"/>
+      <c r="D41" s="295"/>
+      <c r="E41" s="295"/>
+      <c r="F41" s="295"/>
+      <c r="G41" s="295"/>
+      <c r="H41" s="295"/>
+      <c r="I41" s="295"/>
+      <c r="J41" s="295"/>
+      <c r="K41" s="295"/>
+      <c r="L41" s="295"/>
+      <c r="M41" s="295"/>
+      <c r="N41" s="295"/>
+      <c r="O41" s="295"/>
+      <c r="P41" s="295"/>
+      <c r="Q41" s="295"/>
+      <c r="R41" s="295"/>
+      <c r="S41" s="295"/>
     </row>
     <row r="42" spans="1:19" s="155" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A42" s="290"/>
-[...17 lines deleted...]
-      <c r="S42" s="290"/>
+      <c r="A42" s="295"/>
+      <c r="B42" s="295"/>
+      <c r="C42" s="295"/>
+      <c r="D42" s="295"/>
+      <c r="E42" s="295"/>
+      <c r="F42" s="295"/>
+      <c r="G42" s="295"/>
+      <c r="H42" s="295"/>
+      <c r="I42" s="295"/>
+      <c r="J42" s="295"/>
+      <c r="K42" s="295"/>
+      <c r="L42" s="295"/>
+      <c r="M42" s="295"/>
+      <c r="N42" s="295"/>
+      <c r="O42" s="295"/>
+      <c r="P42" s="295"/>
+      <c r="Q42" s="295"/>
+      <c r="R42" s="295"/>
+      <c r="S42" s="295"/>
     </row>
     <row r="43" spans="1:19" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A43" s="225"/>
       <c r="B43" s="225"/>
       <c r="C43" s="225"/>
       <c r="D43" s="225"/>
       <c r="E43" s="225"/>
       <c r="F43" s="225"/>
       <c r="G43" s="225"/>
       <c r="H43" s="225"/>
       <c r="I43" s="225"/>
       <c r="J43" s="225"/>
       <c r="K43" s="225"/>
       <c r="L43" s="225"/>
       <c r="M43" s="225"/>
       <c r="N43" s="225"/>
       <c r="O43" s="225"/>
       <c r="P43" s="225"/>
       <c r="Q43" s="225"/>
       <c r="R43" s="225"/>
       <c r="S43" s="225"/>
     </row>
     <row r="44" spans="1:19" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-      <c r="A44" s="282" t="s">
+      <c r="A44" s="287" t="s">
         <v>283</v>
       </c>
-      <c r="B44" s="282"/>
-[...16 lines deleted...]
-      <c r="S44" s="282"/>
+      <c r="B44" s="287"/>
+      <c r="C44" s="287"/>
+      <c r="D44" s="287"/>
+      <c r="E44" s="287"/>
+      <c r="F44" s="287"/>
+      <c r="G44" s="287"/>
+      <c r="H44" s="287"/>
+      <c r="I44" s="287"/>
+      <c r="J44" s="287"/>
+      <c r="K44" s="287"/>
+      <c r="L44" s="287"/>
+      <c r="M44" s="287"/>
+      <c r="N44" s="287"/>
+      <c r="O44" s="287"/>
+      <c r="P44" s="287"/>
+      <c r="Q44" s="287"/>
+      <c r="R44" s="287"/>
+      <c r="S44" s="287"/>
     </row>
     <row r="45" spans="1:19" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-      <c r="A45" s="282"/>
-[...17 lines deleted...]
-      <c r="S45" s="282"/>
+      <c r="A45" s="287"/>
+      <c r="B45" s="287"/>
+      <c r="C45" s="287"/>
+      <c r="D45" s="287"/>
+      <c r="E45" s="287"/>
+      <c r="F45" s="287"/>
+      <c r="G45" s="287"/>
+      <c r="H45" s="287"/>
+      <c r="I45" s="287"/>
+      <c r="J45" s="287"/>
+      <c r="K45" s="287"/>
+      <c r="L45" s="287"/>
+      <c r="M45" s="287"/>
+      <c r="N45" s="287"/>
+      <c r="O45" s="287"/>
+      <c r="P45" s="287"/>
+      <c r="Q45" s="287"/>
+      <c r="R45" s="287"/>
+      <c r="S45" s="287"/>
     </row>
     <row r="46" spans="1:19" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-      <c r="A46" s="282"/>
-[...17 lines deleted...]
-      <c r="S46" s="282"/>
+      <c r="A46" s="287"/>
+      <c r="B46" s="287"/>
+      <c r="C46" s="287"/>
+      <c r="D46" s="287"/>
+      <c r="E46" s="287"/>
+      <c r="F46" s="287"/>
+      <c r="G46" s="287"/>
+      <c r="H46" s="287"/>
+      <c r="I46" s="287"/>
+      <c r="J46" s="287"/>
+      <c r="K46" s="287"/>
+      <c r="L46" s="287"/>
+      <c r="M46" s="287"/>
+      <c r="N46" s="287"/>
+      <c r="O46" s="287"/>
+      <c r="P46" s="287"/>
+      <c r="Q46" s="287"/>
+      <c r="R46" s="287"/>
+      <c r="S46" s="287"/>
     </row>
     <row r="47" spans="1:19" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-      <c r="A47" s="282"/>
-[...17 lines deleted...]
-      <c r="S47" s="282"/>
+      <c r="A47" s="287"/>
+      <c r="B47" s="287"/>
+      <c r="C47" s="287"/>
+      <c r="D47" s="287"/>
+      <c r="E47" s="287"/>
+      <c r="F47" s="287"/>
+      <c r="G47" s="287"/>
+      <c r="H47" s="287"/>
+      <c r="I47" s="287"/>
+      <c r="J47" s="287"/>
+      <c r="K47" s="287"/>
+      <c r="L47" s="287"/>
+      <c r="M47" s="287"/>
+      <c r="N47" s="287"/>
+      <c r="O47" s="287"/>
+      <c r="P47" s="287"/>
+      <c r="Q47" s="287"/>
+      <c r="R47" s="287"/>
+      <c r="S47" s="287"/>
     </row>
     <row r="48" spans="1:19" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-      <c r="A48" s="282"/>
-[...17 lines deleted...]
-      <c r="S48" s="282"/>
+      <c r="A48" s="287"/>
+      <c r="B48" s="287"/>
+      <c r="C48" s="287"/>
+      <c r="D48" s="287"/>
+      <c r="E48" s="287"/>
+      <c r="F48" s="287"/>
+      <c r="G48" s="287"/>
+      <c r="H48" s="287"/>
+      <c r="I48" s="287"/>
+      <c r="J48" s="287"/>
+      <c r="K48" s="287"/>
+      <c r="L48" s="287"/>
+      <c r="M48" s="287"/>
+      <c r="N48" s="287"/>
+      <c r="O48" s="287"/>
+      <c r="P48" s="287"/>
+      <c r="Q48" s="287"/>
+      <c r="R48" s="287"/>
+      <c r="S48" s="287"/>
     </row>
     <row r="49" spans="1:20" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-      <c r="A49" s="282"/>
-[...17 lines deleted...]
-      <c r="S49" s="282"/>
+      <c r="A49" s="287"/>
+      <c r="B49" s="287"/>
+      <c r="C49" s="287"/>
+      <c r="D49" s="287"/>
+      <c r="E49" s="287"/>
+      <c r="F49" s="287"/>
+      <c r="G49" s="287"/>
+      <c r="H49" s="287"/>
+      <c r="I49" s="287"/>
+      <c r="J49" s="287"/>
+      <c r="K49" s="287"/>
+      <c r="L49" s="287"/>
+      <c r="M49" s="287"/>
+      <c r="N49" s="287"/>
+      <c r="O49" s="287"/>
+      <c r="P49" s="287"/>
+      <c r="Q49" s="287"/>
+      <c r="R49" s="287"/>
+      <c r="S49" s="287"/>
     </row>
     <row r="50" spans="1:20" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-      <c r="A50" s="282"/>
-[...17 lines deleted...]
-      <c r="S50" s="282"/>
+      <c r="A50" s="287"/>
+      <c r="B50" s="287"/>
+      <c r="C50" s="287"/>
+      <c r="D50" s="287"/>
+      <c r="E50" s="287"/>
+      <c r="F50" s="287"/>
+      <c r="G50" s="287"/>
+      <c r="H50" s="287"/>
+      <c r="I50" s="287"/>
+      <c r="J50" s="287"/>
+      <c r="K50" s="287"/>
+      <c r="L50" s="287"/>
+      <c r="M50" s="287"/>
+      <c r="N50" s="287"/>
+      <c r="O50" s="287"/>
+      <c r="P50" s="287"/>
+      <c r="Q50" s="287"/>
+      <c r="R50" s="287"/>
+      <c r="S50" s="287"/>
     </row>
     <row r="51" spans="1:20" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-      <c r="A51" s="282"/>
-[...17 lines deleted...]
-      <c r="S51" s="282"/>
+      <c r="A51" s="287"/>
+      <c r="B51" s="287"/>
+      <c r="C51" s="287"/>
+      <c r="D51" s="287"/>
+      <c r="E51" s="287"/>
+      <c r="F51" s="287"/>
+      <c r="G51" s="287"/>
+      <c r="H51" s="287"/>
+      <c r="I51" s="287"/>
+      <c r="J51" s="287"/>
+      <c r="K51" s="287"/>
+      <c r="L51" s="287"/>
+      <c r="M51" s="287"/>
+      <c r="N51" s="287"/>
+      <c r="O51" s="287"/>
+      <c r="P51" s="287"/>
+      <c r="Q51" s="287"/>
+      <c r="R51" s="287"/>
+      <c r="S51" s="287"/>
     </row>
     <row r="52" spans="1:20" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A52" s="234"/>
       <c r="B52" s="234"/>
       <c r="C52" s="234"/>
       <c r="D52" s="234"/>
       <c r="E52" s="234"/>
       <c r="F52" s="234"/>
       <c r="G52" s="234"/>
       <c r="H52" s="234"/>
       <c r="I52" s="234"/>
       <c r="J52" s="234"/>
       <c r="K52" s="234"/>
       <c r="L52" s="234"/>
       <c r="M52" s="234"/>
       <c r="N52" s="234"/>
       <c r="O52" s="234"/>
       <c r="P52" s="234"/>
       <c r="Q52" s="234"/>
       <c r="R52" s="234"/>
       <c r="S52" s="234"/>
     </row>
     <row r="53" spans="1:20" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-      <c r="A53" s="282" t="s">
+      <c r="A53" s="287" t="s">
         <v>272</v>
       </c>
-      <c r="B53" s="282"/>
-[...16 lines deleted...]
-      <c r="S53" s="282"/>
+      <c r="B53" s="287"/>
+      <c r="C53" s="287"/>
+      <c r="D53" s="287"/>
+      <c r="E53" s="287"/>
+      <c r="F53" s="287"/>
+      <c r="G53" s="287"/>
+      <c r="H53" s="287"/>
+      <c r="I53" s="287"/>
+      <c r="J53" s="287"/>
+      <c r="K53" s="287"/>
+      <c r="L53" s="287"/>
+      <c r="M53" s="287"/>
+      <c r="N53" s="287"/>
+      <c r="O53" s="287"/>
+      <c r="P53" s="287"/>
+      <c r="Q53" s="287"/>
+      <c r="R53" s="287"/>
+      <c r="S53" s="287"/>
     </row>
     <row r="54" spans="1:20" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A54" s="225"/>
       <c r="B54" s="225"/>
       <c r="C54" s="225"/>
       <c r="D54" s="225"/>
       <c r="E54" s="225"/>
       <c r="F54" s="225"/>
       <c r="G54" s="225"/>
       <c r="H54" s="225"/>
       <c r="I54" s="225"/>
       <c r="J54" s="225"/>
       <c r="K54" s="225"/>
       <c r="L54" s="225"/>
       <c r="M54" s="225"/>
       <c r="N54" s="225"/>
       <c r="O54" s="225"/>
       <c r="P54" s="225"/>
       <c r="Q54" s="225"/>
       <c r="R54" s="225"/>
       <c r="S54" s="225"/>
     </row>
     <row r="55" spans="1:20" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-      <c r="A55" s="282" t="s">
+      <c r="A55" s="287" t="s">
         <v>265</v>
       </c>
-      <c r="B55" s="282"/>
-[...16 lines deleted...]
-      <c r="S55" s="282"/>
+      <c r="B55" s="287"/>
+      <c r="C55" s="287"/>
+      <c r="D55" s="287"/>
+      <c r="E55" s="287"/>
+      <c r="F55" s="287"/>
+      <c r="G55" s="287"/>
+      <c r="H55" s="287"/>
+      <c r="I55" s="287"/>
+      <c r="J55" s="287"/>
+      <c r="K55" s="287"/>
+      <c r="L55" s="287"/>
+      <c r="M55" s="287"/>
+      <c r="N55" s="287"/>
+      <c r="O55" s="287"/>
+      <c r="P55" s="287"/>
+      <c r="Q55" s="287"/>
+      <c r="R55" s="287"/>
+      <c r="S55" s="287"/>
     </row>
     <row r="56" spans="1:20" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-      <c r="A56" s="282"/>
-[...17 lines deleted...]
-      <c r="S56" s="282"/>
+      <c r="A56" s="287"/>
+      <c r="B56" s="287"/>
+      <c r="C56" s="287"/>
+      <c r="D56" s="287"/>
+      <c r="E56" s="287"/>
+      <c r="F56" s="287"/>
+      <c r="G56" s="287"/>
+      <c r="H56" s="287"/>
+      <c r="I56" s="287"/>
+      <c r="J56" s="287"/>
+      <c r="K56" s="287"/>
+      <c r="L56" s="287"/>
+      <c r="M56" s="287"/>
+      <c r="N56" s="287"/>
+      <c r="O56" s="287"/>
+      <c r="P56" s="287"/>
+      <c r="Q56" s="287"/>
+      <c r="R56" s="287"/>
+      <c r="S56" s="287"/>
     </row>
     <row r="57" spans="1:20" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-      <c r="A57" s="282"/>
-[...17 lines deleted...]
-      <c r="S57" s="282"/>
+      <c r="A57" s="287"/>
+      <c r="B57" s="287"/>
+      <c r="C57" s="287"/>
+      <c r="D57" s="287"/>
+      <c r="E57" s="287"/>
+      <c r="F57" s="287"/>
+      <c r="G57" s="287"/>
+      <c r="H57" s="287"/>
+      <c r="I57" s="287"/>
+      <c r="J57" s="287"/>
+      <c r="K57" s="287"/>
+      <c r="L57" s="287"/>
+      <c r="M57" s="287"/>
+      <c r="N57" s="287"/>
+      <c r="O57" s="287"/>
+      <c r="P57" s="287"/>
+      <c r="Q57" s="287"/>
+      <c r="R57" s="287"/>
+      <c r="S57" s="287"/>
     </row>
     <row r="58" spans="1:20" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-      <c r="A58" s="282"/>
-[...17 lines deleted...]
-      <c r="S58" s="282"/>
+      <c r="A58" s="287"/>
+      <c r="B58" s="287"/>
+      <c r="C58" s="287"/>
+      <c r="D58" s="287"/>
+      <c r="E58" s="287"/>
+      <c r="F58" s="287"/>
+      <c r="G58" s="287"/>
+      <c r="H58" s="287"/>
+      <c r="I58" s="287"/>
+      <c r="J58" s="287"/>
+      <c r="K58" s="287"/>
+      <c r="L58" s="287"/>
+      <c r="M58" s="287"/>
+      <c r="N58" s="287"/>
+      <c r="O58" s="287"/>
+      <c r="P58" s="287"/>
+      <c r="Q58" s="287"/>
+      <c r="R58" s="287"/>
+      <c r="S58" s="287"/>
     </row>
     <row r="59" spans="1:20" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-      <c r="A59" s="282"/>
-[...17 lines deleted...]
-      <c r="S59" s="282"/>
+      <c r="A59" s="287"/>
+      <c r="B59" s="287"/>
+      <c r="C59" s="287"/>
+      <c r="D59" s="287"/>
+      <c r="E59" s="287"/>
+      <c r="F59" s="287"/>
+      <c r="G59" s="287"/>
+      <c r="H59" s="287"/>
+      <c r="I59" s="287"/>
+      <c r="J59" s="287"/>
+      <c r="K59" s="287"/>
+      <c r="L59" s="287"/>
+      <c r="M59" s="287"/>
+      <c r="N59" s="287"/>
+      <c r="O59" s="287"/>
+      <c r="P59" s="287"/>
+      <c r="Q59" s="287"/>
+      <c r="R59" s="287"/>
+      <c r="S59" s="287"/>
     </row>
     <row r="60" spans="1:20" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-      <c r="A60" s="282"/>
-[...17 lines deleted...]
-      <c r="S60" s="282"/>
+      <c r="A60" s="287"/>
+      <c r="B60" s="287"/>
+      <c r="C60" s="287"/>
+      <c r="D60" s="287"/>
+      <c r="E60" s="287"/>
+      <c r="F60" s="287"/>
+      <c r="G60" s="287"/>
+      <c r="H60" s="287"/>
+      <c r="I60" s="287"/>
+      <c r="J60" s="287"/>
+      <c r="K60" s="287"/>
+      <c r="L60" s="287"/>
+      <c r="M60" s="287"/>
+      <c r="N60" s="287"/>
+      <c r="O60" s="287"/>
+      <c r="P60" s="287"/>
+      <c r="Q60" s="287"/>
+      <c r="R60" s="287"/>
+      <c r="S60" s="287"/>
     </row>
     <row r="61" spans="1:20" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-      <c r="A61" s="282"/>
-[...17 lines deleted...]
-      <c r="S61" s="282"/>
+      <c r="A61" s="287"/>
+      <c r="B61" s="287"/>
+      <c r="C61" s="287"/>
+      <c r="D61" s="287"/>
+      <c r="E61" s="287"/>
+      <c r="F61" s="287"/>
+      <c r="G61" s="287"/>
+      <c r="H61" s="287"/>
+      <c r="I61" s="287"/>
+      <c r="J61" s="287"/>
+      <c r="K61" s="287"/>
+      <c r="L61" s="287"/>
+      <c r="M61" s="287"/>
+      <c r="N61" s="287"/>
+      <c r="O61" s="287"/>
+      <c r="P61" s="287"/>
+      <c r="Q61" s="287"/>
+      <c r="R61" s="287"/>
+      <c r="S61" s="287"/>
     </row>
     <row r="62" spans="1:20" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-      <c r="A62" s="282"/>
-[...17 lines deleted...]
-      <c r="S62" s="282"/>
+      <c r="A62" s="287"/>
+      <c r="B62" s="287"/>
+      <c r="C62" s="287"/>
+      <c r="D62" s="287"/>
+      <c r="E62" s="287"/>
+      <c r="F62" s="287"/>
+      <c r="G62" s="287"/>
+      <c r="H62" s="287"/>
+      <c r="I62" s="287"/>
+      <c r="J62" s="287"/>
+      <c r="K62" s="287"/>
+      <c r="L62" s="287"/>
+      <c r="M62" s="287"/>
+      <c r="N62" s="287"/>
+      <c r="O62" s="287"/>
+      <c r="P62" s="287"/>
+      <c r="Q62" s="287"/>
+      <c r="R62" s="287"/>
+      <c r="S62" s="287"/>
     </row>
     <row r="63" spans="1:20" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-      <c r="A63" s="282"/>
-[...17 lines deleted...]
-      <c r="S63" s="282"/>
+      <c r="A63" s="287"/>
+      <c r="B63" s="287"/>
+      <c r="C63" s="287"/>
+      <c r="D63" s="287"/>
+      <c r="E63" s="287"/>
+      <c r="F63" s="287"/>
+      <c r="G63" s="287"/>
+      <c r="H63" s="287"/>
+      <c r="I63" s="287"/>
+      <c r="J63" s="287"/>
+      <c r="K63" s="287"/>
+      <c r="L63" s="287"/>
+      <c r="M63" s="287"/>
+      <c r="N63" s="287"/>
+      <c r="O63" s="287"/>
+      <c r="P63" s="287"/>
+      <c r="Q63" s="287"/>
+      <c r="R63" s="287"/>
+      <c r="S63" s="287"/>
     </row>
     <row r="64" spans="1:20" s="155" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A64" s="282"/>
-[...17 lines deleted...]
-      <c r="S64" s="282"/>
+      <c r="A64" s="287"/>
+      <c r="B64" s="287"/>
+      <c r="C64" s="287"/>
+      <c r="D64" s="287"/>
+      <c r="E64" s="287"/>
+      <c r="F64" s="287"/>
+      <c r="G64" s="287"/>
+      <c r="H64" s="287"/>
+      <c r="I64" s="287"/>
+      <c r="J64" s="287"/>
+      <c r="K64" s="287"/>
+      <c r="L64" s="287"/>
+      <c r="M64" s="287"/>
+      <c r="N64" s="287"/>
+      <c r="O64" s="287"/>
+      <c r="P64" s="287"/>
+      <c r="Q64" s="287"/>
+      <c r="R64" s="287"/>
+      <c r="S64" s="287"/>
       <c r="T64" s="179" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="65" spans="1:24" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A65" s="234"/>
       <c r="B65" s="234"/>
       <c r="C65" s="234"/>
       <c r="D65" s="234"/>
       <c r="E65" s="234"/>
       <c r="F65" s="234"/>
       <c r="G65" s="234"/>
       <c r="H65" s="234"/>
       <c r="I65" s="234"/>
       <c r="J65" s="234"/>
       <c r="K65" s="234"/>
       <c r="L65" s="234"/>
       <c r="M65" s="234"/>
       <c r="N65" s="234"/>
       <c r="O65" s="234"/>
       <c r="P65" s="234"/>
       <c r="Q65" s="234"/>
       <c r="R65" s="234"/>
       <c r="S65" s="234"/>
     </row>
     <row r="66" spans="1:24" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-      <c r="A66" s="282" t="s">
+      <c r="A66" s="287" t="s">
         <v>273</v>
       </c>
-      <c r="B66" s="282"/>
-[...16 lines deleted...]
-      <c r="S66" s="282"/>
+      <c r="B66" s="287"/>
+      <c r="C66" s="287"/>
+      <c r="D66" s="287"/>
+      <c r="E66" s="287"/>
+      <c r="F66" s="287"/>
+      <c r="G66" s="287"/>
+      <c r="H66" s="287"/>
+      <c r="I66" s="287"/>
+      <c r="J66" s="287"/>
+      <c r="K66" s="287"/>
+      <c r="L66" s="287"/>
+      <c r="M66" s="287"/>
+      <c r="N66" s="287"/>
+      <c r="O66" s="287"/>
+      <c r="P66" s="287"/>
+      <c r="Q66" s="287"/>
+      <c r="R66" s="287"/>
+      <c r="S66" s="287"/>
     </row>
     <row r="67" spans="1:24" s="155" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A67" s="282"/>
-[...17 lines deleted...]
-      <c r="S67" s="282"/>
+      <c r="A67" s="287"/>
+      <c r="B67" s="287"/>
+      <c r="C67" s="287"/>
+      <c r="D67" s="287"/>
+      <c r="E67" s="287"/>
+      <c r="F67" s="287"/>
+      <c r="G67" s="287"/>
+      <c r="H67" s="287"/>
+      <c r="I67" s="287"/>
+      <c r="J67" s="287"/>
+      <c r="K67" s="287"/>
+      <c r="L67" s="287"/>
+      <c r="M67" s="287"/>
+      <c r="N67" s="287"/>
+      <c r="O67" s="287"/>
+      <c r="P67" s="287"/>
+      <c r="Q67" s="287"/>
+      <c r="R67" s="287"/>
+      <c r="S67" s="287"/>
     </row>
     <row r="68" spans="1:24" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A68" s="234"/>
       <c r="B68" s="234"/>
       <c r="C68" s="234"/>
       <c r="D68" s="234"/>
       <c r="E68" s="234"/>
       <c r="F68" s="234"/>
       <c r="G68" s="234"/>
       <c r="H68" s="234"/>
       <c r="I68" s="234"/>
       <c r="J68" s="234"/>
       <c r="K68" s="234"/>
       <c r="L68" s="234"/>
       <c r="M68" s="234"/>
       <c r="N68" s="234"/>
       <c r="O68" s="234"/>
       <c r="P68" s="234"/>
       <c r="Q68" s="234"/>
       <c r="R68" s="234"/>
       <c r="S68" s="234"/>
     </row>
     <row r="69" spans="1:24" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-      <c r="A69" s="282" t="s">
+      <c r="A69" s="287" t="s">
         <v>274</v>
       </c>
-      <c r="B69" s="282"/>
-[...16 lines deleted...]
-      <c r="S69" s="282"/>
+      <c r="B69" s="287"/>
+      <c r="C69" s="287"/>
+      <c r="D69" s="287"/>
+      <c r="E69" s="287"/>
+      <c r="F69" s="287"/>
+      <c r="G69" s="287"/>
+      <c r="H69" s="287"/>
+      <c r="I69" s="287"/>
+      <c r="J69" s="287"/>
+      <c r="K69" s="287"/>
+      <c r="L69" s="287"/>
+      <c r="M69" s="287"/>
+      <c r="N69" s="287"/>
+      <c r="O69" s="287"/>
+      <c r="P69" s="287"/>
+      <c r="Q69" s="287"/>
+      <c r="R69" s="287"/>
+      <c r="S69" s="287"/>
     </row>
     <row r="70" spans="1:24" s="155" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A70" s="282"/>
-[...17 lines deleted...]
-      <c r="S70" s="282"/>
+      <c r="A70" s="287"/>
+      <c r="B70" s="287"/>
+      <c r="C70" s="287"/>
+      <c r="D70" s="287"/>
+      <c r="E70" s="287"/>
+      <c r="F70" s="287"/>
+      <c r="G70" s="287"/>
+      <c r="H70" s="287"/>
+      <c r="I70" s="287"/>
+      <c r="J70" s="287"/>
+      <c r="K70" s="287"/>
+      <c r="L70" s="287"/>
+      <c r="M70" s="287"/>
+      <c r="N70" s="287"/>
+      <c r="O70" s="287"/>
+      <c r="P70" s="287"/>
+      <c r="Q70" s="287"/>
+      <c r="R70" s="287"/>
+      <c r="S70" s="287"/>
     </row>
     <row r="71" spans="1:24" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A71" s="234"/>
       <c r="B71" s="234"/>
       <c r="C71" s="234"/>
       <c r="D71" s="234"/>
       <c r="E71" s="234"/>
       <c r="F71" s="234"/>
       <c r="G71" s="234"/>
       <c r="H71" s="234"/>
       <c r="I71" s="234"/>
       <c r="J71" s="234"/>
       <c r="K71" s="234"/>
       <c r="L71" s="234"/>
       <c r="M71" s="234"/>
       <c r="N71" s="234"/>
       <c r="O71" s="234"/>
       <c r="P71" s="234"/>
       <c r="Q71" s="234"/>
       <c r="R71" s="234"/>
       <c r="S71" s="234"/>
     </row>
     <row r="72" spans="1:24" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-      <c r="A72" s="282" t="s">
+      <c r="A72" s="287" t="s">
         <v>275</v>
       </c>
-      <c r="B72" s="282"/>
-[...16 lines deleted...]
-      <c r="S72" s="282"/>
+      <c r="B72" s="287"/>
+      <c r="C72" s="287"/>
+      <c r="D72" s="287"/>
+      <c r="E72" s="287"/>
+      <c r="F72" s="287"/>
+      <c r="G72" s="287"/>
+      <c r="H72" s="287"/>
+      <c r="I72" s="287"/>
+      <c r="J72" s="287"/>
+      <c r="K72" s="287"/>
+      <c r="L72" s="287"/>
+      <c r="M72" s="287"/>
+      <c r="N72" s="287"/>
+      <c r="O72" s="287"/>
+      <c r="P72" s="287"/>
+      <c r="Q72" s="287"/>
+      <c r="R72" s="287"/>
+      <c r="S72" s="287"/>
       <c r="X72" s="155" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:24" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-      <c r="A73" s="282"/>
-[...17 lines deleted...]
-      <c r="S73" s="282"/>
+      <c r="A73" s="287"/>
+      <c r="B73" s="287"/>
+      <c r="C73" s="287"/>
+      <c r="D73" s="287"/>
+      <c r="E73" s="287"/>
+      <c r="F73" s="287"/>
+      <c r="G73" s="287"/>
+      <c r="H73" s="287"/>
+      <c r="I73" s="287"/>
+      <c r="J73" s="287"/>
+      <c r="K73" s="287"/>
+      <c r="L73" s="287"/>
+      <c r="M73" s="287"/>
+      <c r="N73" s="287"/>
+      <c r="O73" s="287"/>
+      <c r="P73" s="287"/>
+      <c r="Q73" s="287"/>
+      <c r="R73" s="287"/>
+      <c r="S73" s="287"/>
     </row>
     <row r="74" spans="1:24" s="155" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A74" s="282"/>
-[...17 lines deleted...]
-      <c r="S74" s="282"/>
+      <c r="A74" s="287"/>
+      <c r="B74" s="287"/>
+      <c r="C74" s="287"/>
+      <c r="D74" s="287"/>
+      <c r="E74" s="287"/>
+      <c r="F74" s="287"/>
+      <c r="G74" s="287"/>
+      <c r="H74" s="287"/>
+      <c r="I74" s="287"/>
+      <c r="J74" s="287"/>
+      <c r="K74" s="287"/>
+      <c r="L74" s="287"/>
+      <c r="M74" s="287"/>
+      <c r="N74" s="287"/>
+      <c r="O74" s="287"/>
+      <c r="P74" s="287"/>
+      <c r="Q74" s="287"/>
+      <c r="R74" s="287"/>
+      <c r="S74" s="287"/>
     </row>
     <row r="75" spans="1:24" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A75" s="234"/>
       <c r="B75" s="234"/>
       <c r="C75" s="234"/>
       <c r="D75" s="234"/>
       <c r="E75" s="234"/>
       <c r="F75" s="234"/>
       <c r="G75" s="234"/>
       <c r="H75" s="234"/>
       <c r="I75" s="234"/>
       <c r="J75" s="234"/>
       <c r="K75" s="234"/>
       <c r="L75" s="234"/>
       <c r="M75" s="234"/>
       <c r="N75" s="234"/>
       <c r="O75" s="234"/>
       <c r="P75" s="234"/>
       <c r="Q75" s="234"/>
       <c r="R75" s="234"/>
       <c r="S75" s="234"/>
     </row>
     <row r="76" spans="1:24" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-      <c r="A76" s="280" t="s">
+      <c r="A76" s="285" t="s">
         <v>311</v>
       </c>
-      <c r="B76" s="280"/>
-[...16 lines deleted...]
-      <c r="S76" s="280"/>
+      <c r="B76" s="285"/>
+      <c r="C76" s="285"/>
+      <c r="D76" s="285"/>
+      <c r="E76" s="285"/>
+      <c r="F76" s="285"/>
+      <c r="G76" s="285"/>
+      <c r="H76" s="285"/>
+      <c r="I76" s="285"/>
+      <c r="J76" s="285"/>
+      <c r="K76" s="285"/>
+      <c r="L76" s="285"/>
+      <c r="M76" s="285"/>
+      <c r="N76" s="285"/>
+      <c r="O76" s="285"/>
+      <c r="P76" s="285"/>
+      <c r="Q76" s="285"/>
+      <c r="R76" s="285"/>
+      <c r="S76" s="285"/>
     </row>
     <row r="77" spans="1:24" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25"/>
     <row r="78" spans="1:24" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-      <c r="A78" s="281" t="s">
+      <c r="A78" s="286" t="s">
         <v>266</v>
       </c>
-      <c r="B78" s="281"/>
-[...16 lines deleted...]
-      <c r="S78" s="281"/>
+      <c r="B78" s="286"/>
+      <c r="C78" s="286"/>
+      <c r="D78" s="286"/>
+      <c r="E78" s="286"/>
+      <c r="F78" s="286"/>
+      <c r="G78" s="286"/>
+      <c r="H78" s="286"/>
+      <c r="I78" s="286"/>
+      <c r="J78" s="286"/>
+      <c r="K78" s="286"/>
+      <c r="L78" s="286"/>
+      <c r="M78" s="286"/>
+      <c r="N78" s="286"/>
+      <c r="O78" s="286"/>
+      <c r="P78" s="286"/>
+      <c r="Q78" s="286"/>
+      <c r="R78" s="286"/>
+      <c r="S78" s="286"/>
     </row>
     <row r="79" spans="1:24" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-      <c r="A79" s="281"/>
-[...17 lines deleted...]
-      <c r="S79" s="281"/>
+      <c r="A79" s="286"/>
+      <c r="B79" s="286"/>
+      <c r="C79" s="286"/>
+      <c r="D79" s="286"/>
+      <c r="E79" s="286"/>
+      <c r="F79" s="286"/>
+      <c r="G79" s="286"/>
+      <c r="H79" s="286"/>
+      <c r="I79" s="286"/>
+      <c r="J79" s="286"/>
+      <c r="K79" s="286"/>
+      <c r="L79" s="286"/>
+      <c r="M79" s="286"/>
+      <c r="N79" s="286"/>
+      <c r="O79" s="286"/>
+      <c r="P79" s="286"/>
+      <c r="Q79" s="286"/>
+      <c r="R79" s="286"/>
+      <c r="S79" s="286"/>
     </row>
     <row r="80" spans="1:24" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25"/>
     <row r="81" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="18">
     <mergeCell ref="A78:S79"/>
     <mergeCell ref="A44:S51"/>
     <mergeCell ref="A25:S25"/>
     <mergeCell ref="A76:S76"/>
     <mergeCell ref="A69:S70"/>
     <mergeCell ref="A72:S74"/>
     <mergeCell ref="A66:S67"/>
     <mergeCell ref="A53:S53"/>
     <mergeCell ref="A55:S64"/>
     <mergeCell ref="A7:S8"/>
     <mergeCell ref="A35:S42"/>
     <mergeCell ref="A19:S19"/>
     <mergeCell ref="A10:S11"/>
     <mergeCell ref="A13:S14"/>
     <mergeCell ref="A16:S17"/>
     <mergeCell ref="A30:S33"/>
     <mergeCell ref="A21:S23"/>
     <mergeCell ref="A27:S28"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
@@ -25414,85 +25413,85 @@
       <c r="E43" s="39">
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:12" s="37" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="36"/>
       <c r="B44" s="37" t="s">
         <v>34</v>
       </c>
       <c r="C44" s="38"/>
       <c r="D44" s="38"/>
       <c r="E44" s="39">
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:12" s="37" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B45" s="37" t="s">
         <v>35</v>
       </c>
       <c r="E45" s="40">
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:12" s="27" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E46" s="34"/>
-      <c r="F46" s="265" t="s">
+      <c r="F46" s="270" t="s">
         <v>36</v>
       </c>
-      <c r="G46" s="265"/>
-[...4 lines deleted...]
-      <c r="L46" s="265"/>
+      <c r="G46" s="270"/>
+      <c r="H46" s="270"/>
+      <c r="I46" s="270"/>
+      <c r="J46" s="270"/>
+      <c r="K46" s="270"/>
+      <c r="L46" s="270"/>
     </row>
     <row r="47" spans="1:12" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D47" s="27" t="s">
         <v>37</v>
       </c>
       <c r="E47" s="35">
         <f>SUM(E43:E46)</f>
         <v>0</v>
       </c>
-      <c r="F47" s="265"/>
-[...5 lines deleted...]
-      <c r="L47" s="265"/>
+      <c r="F47" s="270"/>
+      <c r="G47" s="270"/>
+      <c r="H47" s="270"/>
+      <c r="I47" s="270"/>
+      <c r="J47" s="270"/>
+      <c r="K47" s="270"/>
+      <c r="L47" s="270"/>
     </row>
     <row r="48" spans="1:12" s="27" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E48" s="34"/>
-      <c r="F48" s="265"/>
-[...5 lines deleted...]
-      <c r="L48" s="265"/>
+      <c r="F48" s="270"/>
+      <c r="G48" s="270"/>
+      <c r="H48" s="270"/>
+      <c r="I48" s="270"/>
+      <c r="J48" s="270"/>
+      <c r="K48" s="270"/>
+      <c r="L48" s="270"/>
     </row>
     <row r="49" spans="1:5" s="27" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A49" s="50" t="s">
         <v>38</v>
       </c>
       <c r="B49" s="30"/>
       <c r="C49" s="30"/>
       <c r="D49" s="30"/>
       <c r="E49" s="34"/>
     </row>
     <row r="50" spans="1:5" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="27" t="s">
         <v>39</v>
       </c>
       <c r="E50" s="34"/>
     </row>
     <row r="51" spans="1:5" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="41"/>
       <c r="B51" s="27" t="s">
         <v>40</v>
       </c>
       <c r="E51" s="34">
         <v>0</v>
       </c>
     </row>
@@ -25642,88 +25641,88 @@
       </c>
       <c r="D72" s="44"/>
       <c r="E72" s="42">
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:12" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B73" s="27" t="s">
         <v>55</v>
       </c>
       <c r="D73" s="44"/>
       <c r="E73" s="42">
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:12" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B74" s="27" t="s">
         <v>56</v>
       </c>
       <c r="E74" s="43">
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:12" s="27" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E75" s="34"/>
-      <c r="F75" s="266" t="s">
+      <c r="F75" s="271" t="s">
         <v>57</v>
       </c>
-      <c r="G75" s="266"/>
-[...4 lines deleted...]
-      <c r="L75" s="266"/>
+      <c r="G75" s="271"/>
+      <c r="H75" s="271"/>
+      <c r="I75" s="271"/>
+      <c r="J75" s="271"/>
+      <c r="K75" s="271"/>
+      <c r="L75" s="271"/>
     </row>
     <row r="76" spans="1:12" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D76" s="27" t="s">
         <v>58</v>
       </c>
       <c r="E76" s="43">
         <f>SUM(E71:E75)</f>
         <v>0</v>
       </c>
-      <c r="F76" s="266"/>
-[...5 lines deleted...]
-      <c r="L76" s="266"/>
+      <c r="F76" s="271"/>
+      <c r="G76" s="271"/>
+      <c r="H76" s="271"/>
+      <c r="I76" s="271"/>
+      <c r="J76" s="271"/>
+      <c r="K76" s="271"/>
+      <c r="L76" s="271"/>
     </row>
     <row r="77" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B77" s="5"/>
       <c r="C77" s="5"/>
       <c r="D77" s="5"/>
       <c r="E77" s="3"/>
-      <c r="F77" s="266"/>
-[...5 lines deleted...]
-      <c r="L77" s="266"/>
+      <c r="F77" s="271"/>
+      <c r="G77" s="271"/>
+      <c r="H77" s="271"/>
+      <c r="I77" s="271"/>
+      <c r="J77" s="271"/>
+      <c r="K77" s="271"/>
+      <c r="L77" s="271"/>
     </row>
     <row r="78" spans="1:12" s="236" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A78" s="54" t="str">
         <f>TextRefCopy5</f>
         <v>Name of Community College</v>
       </c>
       <c r="B78" s="51"/>
       <c r="C78" s="51"/>
       <c r="D78" s="51"/>
       <c r="E78" s="235" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:12" s="236" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A79" s="54" t="s">
         <v>2</v>
       </c>
       <c r="B79" s="51"/>
       <c r="C79" s="51"/>
       <c r="D79" s="51"/>
       <c r="E79" s="56" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="80" spans="1:12" s="236" customFormat="1" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
@@ -25914,186 +25913,186 @@
     <row r="104" spans="1:9" s="27" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A104" s="27" t="s">
         <v>74</v>
       </c>
       <c r="E104" s="29"/>
     </row>
     <row r="105" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A105" s="5"/>
       <c r="B105" s="5"/>
       <c r="C105" s="5"/>
       <c r="D105" s="5"/>
       <c r="E105" s="3"/>
     </row>
     <row r="106" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A106" s="16"/>
       <c r="B106" s="17"/>
       <c r="C106" s="17"/>
       <c r="D106" s="17"/>
       <c r="E106" s="17"/>
       <c r="F106" s="17"/>
       <c r="G106" s="17"/>
       <c r="H106" s="17"/>
       <c r="I106" s="17"/>
     </row>
     <row r="107" spans="1:9" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A107" s="262" t="s">
+      <c r="A107" s="267" t="s">
         <v>75</v>
       </c>
-      <c r="B107" s="262"/>
-[...2 lines deleted...]
-      <c r="E107" s="262"/>
+      <c r="B107" s="267"/>
+      <c r="C107" s="267"/>
+      <c r="D107" s="267"/>
+      <c r="E107" s="267"/>
       <c r="F107" s="17"/>
       <c r="G107" s="17"/>
       <c r="H107" s="17"/>
       <c r="I107" s="17"/>
     </row>
     <row r="108" spans="1:9" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A108" s="262"/>
-[...3 lines deleted...]
-      <c r="E108" s="262"/>
+      <c r="A108" s="267"/>
+      <c r="B108" s="267"/>
+      <c r="C108" s="267"/>
+      <c r="D108" s="267"/>
+      <c r="E108" s="267"/>
       <c r="F108" s="17"/>
       <c r="G108" s="17"/>
       <c r="H108" s="17"/>
       <c r="I108" s="17"/>
     </row>
     <row r="109" spans="1:9" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A109" s="262"/>
-[...3 lines deleted...]
-      <c r="E109" s="262"/>
+      <c r="A109" s="267"/>
+      <c r="B109" s="267"/>
+      <c r="C109" s="267"/>
+      <c r="D109" s="267"/>
+      <c r="E109" s="267"/>
     </row>
     <row r="110" spans="1:9" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A110" s="262"/>
-[...3 lines deleted...]
-      <c r="E110" s="262"/>
+      <c r="A110" s="267"/>
+      <c r="B110" s="267"/>
+      <c r="C110" s="267"/>
+      <c r="D110" s="267"/>
+      <c r="E110" s="267"/>
     </row>
     <row r="111" spans="1:9" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A111" s="262"/>
-[...3 lines deleted...]
-      <c r="E111" s="262"/>
+      <c r="A111" s="267"/>
+      <c r="B111" s="267"/>
+      <c r="C111" s="267"/>
+      <c r="D111" s="267"/>
+      <c r="E111" s="267"/>
     </row>
     <row r="112" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A112" s="6"/>
       <c r="B112" s="6"/>
       <c r="C112" s="6"/>
       <c r="D112" s="6"/>
       <c r="E112" s="7"/>
     </row>
     <row r="113" spans="1:5" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A113" s="263" t="s">
+      <c r="A113" s="268" t="s">
         <v>76</v>
       </c>
-      <c r="B113" s="263"/>
-[...2 lines deleted...]
-      <c r="E113" s="263"/>
+      <c r="B113" s="268"/>
+      <c r="C113" s="268"/>
+      <c r="D113" s="268"/>
+      <c r="E113" s="268"/>
     </row>
     <row r="114" spans="1:5" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A114" s="263"/>
-[...3 lines deleted...]
-      <c r="E114" s="263"/>
+      <c r="A114" s="268"/>
+      <c r="B114" s="268"/>
+      <c r="C114" s="268"/>
+      <c r="D114" s="268"/>
+      <c r="E114" s="268"/>
     </row>
     <row r="115" spans="1:5" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A115" s="263"/>
-[...3 lines deleted...]
-      <c r="E115" s="263"/>
+      <c r="A115" s="268"/>
+      <c r="B115" s="268"/>
+      <c r="C115" s="268"/>
+      <c r="D115" s="268"/>
+      <c r="E115" s="268"/>
     </row>
     <row r="116" spans="1:5" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A116" s="263"/>
-[...3 lines deleted...]
-      <c r="E116" s="263"/>
+      <c r="A116" s="268"/>
+      <c r="B116" s="268"/>
+      <c r="C116" s="268"/>
+      <c r="D116" s="268"/>
+      <c r="E116" s="268"/>
     </row>
     <row r="117" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A117" s="5"/>
       <c r="B117" s="5"/>
       <c r="C117" s="5"/>
       <c r="D117" s="5"/>
       <c r="E117" s="3"/>
     </row>
     <row r="118" spans="1:5" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A118" s="263"/>
-[...3 lines deleted...]
-      <c r="E118" s="263"/>
+      <c r="A118" s="268"/>
+      <c r="B118" s="268"/>
+      <c r="C118" s="268"/>
+      <c r="D118" s="268"/>
+      <c r="E118" s="268"/>
     </row>
     <row r="119" spans="1:5" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A119" s="263"/>
-[...3 lines deleted...]
-      <c r="E119" s="263"/>
+      <c r="A119" s="268"/>
+      <c r="B119" s="268"/>
+      <c r="C119" s="268"/>
+      <c r="D119" s="268"/>
+      <c r="E119" s="268"/>
     </row>
     <row r="120" spans="1:5" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A120" s="263"/>
-[...3 lines deleted...]
-      <c r="E120" s="263"/>
+      <c r="A120" s="268"/>
+      <c r="B120" s="268"/>
+      <c r="C120" s="268"/>
+      <c r="D120" s="268"/>
+      <c r="E120" s="268"/>
     </row>
     <row r="121" spans="1:5" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A121" s="263"/>
-[...3 lines deleted...]
-      <c r="E121" s="263"/>
+      <c r="A121" s="268"/>
+      <c r="B121" s="268"/>
+      <c r="C121" s="268"/>
+      <c r="D121" s="268"/>
+      <c r="E121" s="268"/>
     </row>
     <row r="122" spans="1:5" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A122" s="263"/>
-[...3 lines deleted...]
-      <c r="E122" s="263"/>
+      <c r="A122" s="268"/>
+      <c r="B122" s="268"/>
+      <c r="C122" s="268"/>
+      <c r="D122" s="268"/>
+      <c r="E122" s="268"/>
     </row>
     <row r="123" spans="1:5" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A123" s="263"/>
-[...3 lines deleted...]
-      <c r="E123" s="263"/>
+      <c r="A123" s="268"/>
+      <c r="B123" s="268"/>
+      <c r="C123" s="268"/>
+      <c r="D123" s="268"/>
+      <c r="E123" s="268"/>
     </row>
     <row r="124" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A124" s="264"/>
-[...3 lines deleted...]
-      <c r="E124" s="264"/>
+      <c r="A124" s="269"/>
+      <c r="B124" s="269"/>
+      <c r="C124" s="269"/>
+      <c r="D124" s="269"/>
+      <c r="E124" s="269"/>
     </row>
     <row r="125" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A125" s="5"/>
       <c r="B125" s="5"/>
       <c r="C125" s="5"/>
       <c r="D125" s="5"/>
       <c r="E125" s="3"/>
     </row>
     <row r="126" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A126" s="5"/>
       <c r="B126" s="5"/>
       <c r="C126" s="5"/>
       <c r="D126" s="5"/>
       <c r="E126" s="3"/>
     </row>
     <row r="127" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A127" s="5"/>
       <c r="B127" s="5"/>
       <c r="C127" s="5"/>
       <c r="D127" s="5"/>
       <c r="E127" s="3"/>
     </row>
     <row r="128" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A128" s="5"/>
       <c r="B128" s="5"/>
@@ -26875,51 +26874,51 @@
     <mergeCell ref="A107:E111"/>
     <mergeCell ref="A113:E116"/>
     <mergeCell ref="A118:E123"/>
     <mergeCell ref="A124:E124"/>
     <mergeCell ref="F46:L48"/>
     <mergeCell ref="F75:L77"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.5" top="0.75" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup scale="94" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="77" max="4" man="1"/>
     <brk id="105" max="4" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr transitionEvaluation="1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:U78"/>
   <sheetViews>
-    <sheetView defaultGridColor="0" view="pageBreakPreview" topLeftCell="A16" colorId="22" zoomScale="110" zoomScaleNormal="100" zoomScaleSheetLayoutView="110" workbookViewId="0">
+    <sheetView defaultGridColor="0" view="pageBreakPreview" colorId="22" zoomScale="110" zoomScaleNormal="100" zoomScaleSheetLayoutView="110" workbookViewId="0">
       <selection activeCell="D48" sqref="D48"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="16.7109375" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="3" width="2.7109375" customWidth="1"/>
     <col min="4" max="4" width="74.5703125" customWidth="1"/>
     <col min="5" max="5" width="17.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" s="53" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="60" t="str">
         <f>TextRefCopy5</f>
         <v>Name of Community College</v>
       </c>
       <c r="B1" s="61"/>
       <c r="C1" s="60"/>
       <c r="D1" s="62"/>
       <c r="E1" s="63" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:21" s="53" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="60" t="s">
         <v>77</v>
@@ -27580,54 +27579,54 @@
     <row r="75" spans="1:5" x14ac:dyDescent="0.2">
       <c r="E75" s="3"/>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.2">
       <c r="E76" s="3"/>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.2">
       <c r="E77" s="3"/>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.2">
       <c r="E78" s="3"/>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.5" top="0.75" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup scale="83" fitToWidth="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr transitionEvaluation="1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:U107"/>
+  <dimension ref="A1:U110"/>
   <sheetViews>
     <sheetView defaultGridColor="0" colorId="22" zoomScaleNormal="100" zoomScaleSheetLayoutView="110" workbookViewId="0">
-      <selection activeCell="A50" sqref="A50:D50"/>
+      <selection activeCell="E19" sqref="E19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="16.7109375" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="3" width="2.7109375" customWidth="1"/>
     <col min="4" max="4" width="74.5703125" customWidth="1"/>
     <col min="5" max="5" width="17.28515625" customWidth="1"/>
     <col min="6" max="6" width="1.7109375" customWidth="1"/>
     <col min="7" max="7" width="2.28515625" customWidth="1"/>
     <col min="8" max="8" width="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" s="53" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="60" t="str">
         <f>TextRefCopy5</f>
         <v>Name of Community College</v>
       </c>
       <c r="B1" s="61"/>
       <c r="C1" s="60"/>
       <c r="D1" s="84"/>
       <c r="E1" s="85" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:21" s="53" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
@@ -27723,1030 +27722,1065 @@
       </c>
     </row>
     <row r="8" spans="1:21" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="72" t="s">
         <v>107</v>
       </c>
       <c r="B8" s="72"/>
       <c r="C8" s="72"/>
       <c r="D8" s="72"/>
       <c r="E8" s="90">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:21" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="72" t="s">
         <v>108</v>
       </c>
       <c r="B9" s="72"/>
       <c r="C9" s="72"/>
       <c r="D9" s="72"/>
       <c r="E9" s="90">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:21" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="243" t="s">
+      <c r="A10" s="264" t="s">
         <v>64</v>
       </c>
-      <c r="B10" s="243"/>
-[...2 lines deleted...]
-      <c r="E10" s="90"/>
+      <c r="B10" s="264"/>
+      <c r="C10" s="264"/>
+      <c r="D10" s="264"/>
+      <c r="E10" s="265">
+        <v>0</v>
+      </c>
     </row>
     <row r="11" spans="1:21" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="72" t="s">
         <v>109</v>
       </c>
       <c r="B11" s="72"/>
       <c r="C11" s="72"/>
       <c r="D11" s="72"/>
       <c r="E11" s="90">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:21" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="72" t="s">
         <v>110</v>
       </c>
       <c r="B12" s="72"/>
       <c r="C12" s="72"/>
       <c r="D12" s="72"/>
       <c r="E12" s="90">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:21" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="72" t="s">
         <v>111</v>
       </c>
       <c r="B13" s="72"/>
       <c r="C13" s="72"/>
       <c r="D13" s="72"/>
       <c r="E13" s="90">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:21" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="72" t="s">
         <v>112</v>
       </c>
       <c r="B14" s="72"/>
       <c r="C14" s="72"/>
       <c r="D14" s="72"/>
       <c r="E14" s="90">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:21" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="72" t="s">
+      <c r="A15" s="262" t="s">
+        <v>306</v>
+      </c>
+      <c r="B15" s="262"/>
+      <c r="C15" s="262"/>
+      <c r="D15" s="262"/>
+      <c r="E15" s="263">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:21" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="72" t="s">
         <v>113</v>
       </c>
-      <c r="B15" s="72"/>
-[...15 lines deleted...]
-      <c r="B17" s="72" t="s">
+      <c r="B16" s="72"/>
+      <c r="C16" s="72"/>
+      <c r="D16" s="72"/>
+      <c r="E16" s="91">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" s="37" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="76"/>
+      <c r="B17" s="76"/>
+      <c r="C17" s="76"/>
+      <c r="D17" s="76"/>
+      <c r="E17" s="92"/>
+    </row>
+    <row r="18" spans="1:5" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="72"/>
+      <c r="B18" s="72" t="s">
         <v>151</v>
       </c>
-      <c r="C17" s="72"/>
-[...14 lines deleted...]
-      <c r="A19" s="100" t="s">
+      <c r="C18" s="72"/>
+      <c r="D18" s="72"/>
+      <c r="E18" s="91">
+        <f>SUM(E6:E16)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" s="37" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="76"/>
+      <c r="B19" s="76"/>
+      <c r="C19" s="76"/>
+      <c r="D19" s="76"/>
+      <c r="E19" s="76"/>
+    </row>
+    <row r="20" spans="1:5" s="27" customFormat="1" ht="18" x14ac:dyDescent="0.35">
+      <c r="A20" s="100" t="s">
         <v>114</v>
       </c>
-      <c r="B19" s="72"/>
-[...7 lines deleted...]
-      </c>
       <c r="B20" s="72"/>
-      <c r="C20" s="72"/>
+      <c r="C20" s="93"/>
       <c r="D20" s="72"/>
-      <c r="E20" s="90">
-[...1 lines deleted...]
-      </c>
+      <c r="E20" s="90"/>
     </row>
     <row r="21" spans="1:5" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="72" t="s">
-        <v>276</v>
+        <v>64</v>
       </c>
       <c r="B21" s="72"/>
       <c r="C21" s="72"/>
       <c r="D21" s="72"/>
       <c r="E21" s="90">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:5" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="72" t="s">
-[...5 lines deleted...]
-      <c r="E22" s="90">
+      <c r="A22" s="262" t="s">
+        <v>96</v>
+      </c>
+      <c r="B22" s="262"/>
+      <c r="C22" s="262"/>
+      <c r="D22" s="262"/>
+      <c r="E22" s="263">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:5" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="72" t="s">
-        <v>100</v>
+        <v>276</v>
       </c>
       <c r="B23" s="72"/>
       <c r="C23" s="72"/>
       <c r="D23" s="72"/>
       <c r="E23" s="90">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:5" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="243" t="s">
-[...4 lines deleted...]
-      <c r="D24" s="243"/>
+      <c r="A24" s="72" t="s">
+        <v>115</v>
+      </c>
+      <c r="B24" s="72"/>
+      <c r="C24" s="72"/>
+      <c r="D24" s="72"/>
       <c r="E24" s="90">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:5" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="72" t="s">
-        <v>116</v>
+        <v>100</v>
       </c>
       <c r="B25" s="72"/>
       <c r="C25" s="72"/>
       <c r="D25" s="72"/>
       <c r="E25" s="90">
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="1:5" s="295" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="243" t="s">
+    <row r="26" spans="1:5" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="264" t="s">
+        <v>306</v>
+      </c>
+      <c r="B26" s="264"/>
+      <c r="C26" s="264"/>
+      <c r="D26" s="264"/>
+      <c r="E26" s="265">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="72" t="s">
+        <v>116</v>
+      </c>
+      <c r="B27" s="72"/>
+      <c r="C27" s="72"/>
+      <c r="D27" s="72"/>
+      <c r="E27" s="90">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="243" t="s">
         <v>307</v>
       </c>
-      <c r="B26" s="243"/>
-[...19 lines deleted...]
-      <c r="D28" s="72"/>
+      <c r="B28" s="243"/>
+      <c r="C28" s="243"/>
+      <c r="D28" s="243"/>
       <c r="E28" s="91">
-        <f>SUM(E20:E26)</f>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:5" s="37" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="76"/>
       <c r="B29" s="76"/>
       <c r="C29" s="76"/>
       <c r="D29" s="76"/>
       <c r="E29" s="92"/>
     </row>
-    <row r="30" spans="1:5" s="27" customFormat="1" ht="18" x14ac:dyDescent="0.35">
-      <c r="A30" s="100" t="s">
+    <row r="30" spans="1:5" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="72"/>
+      <c r="B30" s="72" t="s">
+        <v>117</v>
+      </c>
+      <c r="C30" s="72"/>
+      <c r="D30" s="72"/>
+      <c r="E30" s="91">
+        <f>SUM(E21:E29)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" s="37" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="76"/>
+      <c r="B31" s="76"/>
+      <c r="C31" s="76"/>
+      <c r="D31" s="76"/>
+      <c r="E31" s="92"/>
+    </row>
+    <row r="32" spans="1:5" s="27" customFormat="1" ht="18" x14ac:dyDescent="0.35">
+      <c r="A32" s="100" t="s">
         <v>118</v>
       </c>
-      <c r="B30" s="72"/>
-[...5 lines deleted...]
-      <c r="A31" s="100" t="s">
+      <c r="B32" s="72"/>
+      <c r="C32" s="93"/>
+      <c r="D32" s="72"/>
+      <c r="E32" s="90"/>
+    </row>
+    <row r="33" spans="1:5" s="27" customFormat="1" ht="18" x14ac:dyDescent="0.35">
+      <c r="A33" s="100" t="s">
         <v>119</v>
       </c>
-      <c r="B31" s="72"/>
-[...18 lines deleted...]
-      </c>
       <c r="B33" s="72"/>
-      <c r="C33" s="72"/>
+      <c r="C33" s="93"/>
       <c r="D33" s="72"/>
-      <c r="E33" s="90">
-[...1 lines deleted...]
-      </c>
+      <c r="E33" s="90"/>
     </row>
     <row r="34" spans="1:5" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="72" t="s">
-        <v>120</v>
+        <v>98</v>
       </c>
       <c r="B34" s="72"/>
       <c r="C34" s="72"/>
       <c r="D34" s="72"/>
       <c r="E34" s="90">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:5" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="72" t="s">
-        <v>121</v>
+        <v>99</v>
       </c>
       <c r="B35" s="72"/>
       <c r="C35" s="72"/>
       <c r="D35" s="72"/>
       <c r="E35" s="90">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:5" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="72" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="B36" s="72"/>
       <c r="C36" s="72"/>
       <c r="D36" s="72"/>
       <c r="E36" s="90">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:5" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="72" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="B37" s="72"/>
       <c r="C37" s="72"/>
       <c r="D37" s="72"/>
       <c r="E37" s="90">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:5" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="72" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="B38" s="72"/>
       <c r="C38" s="72"/>
       <c r="D38" s="72"/>
       <c r="E38" s="90">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:5" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="72" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="B39" s="72"/>
       <c r="C39" s="72"/>
       <c r="D39" s="72"/>
       <c r="E39" s="90">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:5" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="72" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="B40" s="72"/>
       <c r="C40" s="72"/>
       <c r="D40" s="72"/>
       <c r="E40" s="90">
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:5" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="72" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="B41" s="72"/>
       <c r="C41" s="72"/>
       <c r="D41" s="72"/>
       <c r="E41" s="90">
         <v>0</v>
       </c>
     </row>
-    <row r="42" spans="1:5" s="295" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A42" s="243" t="s">
+    <row r="42" spans="1:5" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="72" t="s">
+        <v>126</v>
+      </c>
+      <c r="B42" s="72"/>
+      <c r="C42" s="72"/>
+      <c r="D42" s="72"/>
+      <c r="E42" s="90">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="72" t="s">
+        <v>127</v>
+      </c>
+      <c r="B43" s="72"/>
+      <c r="C43" s="72"/>
+      <c r="D43" s="72"/>
+      <c r="E43" s="90">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="243" t="s">
         <v>307</v>
       </c>
-      <c r="B42" s="243"/>
-[...15 lines deleted...]
-      <c r="B44" s="72" t="s">
+      <c r="B44" s="243"/>
+      <c r="C44" s="243"/>
+      <c r="D44" s="243"/>
+      <c r="E44" s="91">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" s="37" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="76"/>
+      <c r="B45" s="76"/>
+      <c r="C45" s="76"/>
+      <c r="D45" s="76"/>
+      <c r="E45" s="92"/>
+    </row>
+    <row r="46" spans="1:5" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="72"/>
+      <c r="B46" s="72" t="s">
         <v>128</v>
       </c>
-      <c r="C44" s="72"/>
-[...14 lines deleted...]
-      <c r="A46" s="100" t="s">
+      <c r="C46" s="72"/>
+      <c r="D46" s="72"/>
+      <c r="E46" s="91">
+        <f>SUM(E34:E44)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" s="27" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="72"/>
+      <c r="B47" s="72"/>
+      <c r="C47" s="93"/>
+      <c r="D47" s="72"/>
+      <c r="E47" s="90"/>
+    </row>
+    <row r="48" spans="1:5" s="27" customFormat="1" ht="18" x14ac:dyDescent="0.35">
+      <c r="A48" s="100" t="s">
         <v>129</v>
       </c>
-      <c r="B46" s="72"/>
-[...18 lines deleted...]
-      </c>
       <c r="B48" s="72"/>
-      <c r="C48" s="72"/>
+      <c r="C48" s="93"/>
       <c r="D48" s="72"/>
-      <c r="E48" s="94">
-[...1 lines deleted...]
-      </c>
+      <c r="E48" s="90"/>
     </row>
     <row r="49" spans="1:21" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="72" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="B49" s="72"/>
       <c r="C49" s="72"/>
       <c r="D49" s="72"/>
       <c r="E49" s="90">
         <v>0</v>
       </c>
     </row>
-    <row r="50" spans="1:21" s="295" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A50" s="243" t="s">
+    <row r="50" spans="1:21" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="72" t="s">
+        <v>131</v>
+      </c>
+      <c r="B50" s="72"/>
+      <c r="C50" s="72"/>
+      <c r="D50" s="72"/>
+      <c r="E50" s="94">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:21" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="72" t="s">
+        <v>132</v>
+      </c>
+      <c r="B51" s="72"/>
+      <c r="C51" s="72"/>
+      <c r="D51" s="72"/>
+      <c r="E51" s="90">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:21" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="243" t="s">
         <v>307</v>
       </c>
-      <c r="B50" s="243"/>
-[...19 lines deleted...]
-      <c r="D52" s="72"/>
+      <c r="B52" s="243"/>
+      <c r="C52" s="243"/>
+      <c r="D52" s="243"/>
       <c r="E52" s="91">
-        <f>SUM(E47:E50)</f>
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:21" s="37" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="76"/>
       <c r="B53" s="76"/>
       <c r="C53" s="76"/>
       <c r="D53" s="76"/>
-      <c r="E53" s="92"/>
+      <c r="E53" s="95"/>
     </row>
     <row r="54" spans="1:21" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A54" s="72" t="s">
-[...2 lines deleted...]
-      <c r="B54" s="72"/>
+      <c r="A54" s="72"/>
+      <c r="B54" s="72" t="s">
+        <v>133</v>
+      </c>
       <c r="C54" s="72"/>
       <c r="D54" s="72"/>
-      <c r="E54" s="74">
-[...9 lines deleted...]
-      <c r="E55" s="74"/>
+      <c r="E54" s="91">
+        <f>SUM(E49:E52)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:21" s="37" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="76"/>
+      <c r="B55" s="76"/>
+      <c r="C55" s="76"/>
+      <c r="D55" s="76"/>
+      <c r="E55" s="92"/>
     </row>
     <row r="56" spans="1:21" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="72" t="s">
+        <v>134</v>
+      </c>
+      <c r="B56" s="72"/>
+      <c r="C56" s="72"/>
+      <c r="D56" s="72"/>
+      <c r="E56" s="74">
+        <f>E54+E46+E30+E18</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:21" s="27" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="72"/>
+      <c r="B57" s="72"/>
+      <c r="C57" s="72"/>
+      <c r="D57" s="72"/>
+      <c r="E57" s="74"/>
+    </row>
+    <row r="58" spans="1:21" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="72" t="s">
         <v>308</v>
-      </c>
-[...16 lines deleted...]
-        <v>309</v>
       </c>
       <c r="B58" s="81"/>
       <c r="C58" s="81"/>
       <c r="D58" s="81"/>
-      <c r="E58" s="96">
-[...28 lines deleted...]
-      <c r="A60" s="60" t="str">
+      <c r="E58" s="91">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:21" s="37" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="76"/>
+      <c r="B59" s="76"/>
+      <c r="C59" s="82"/>
+      <c r="D59" s="76"/>
+      <c r="E59" s="76"/>
+    </row>
+    <row r="60" spans="1:21" s="27" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A60" s="72" t="s">
+        <v>309</v>
+      </c>
+      <c r="B60" s="81"/>
+      <c r="C60" s="81"/>
+      <c r="D60" s="81"/>
+      <c r="E60" s="96">
+        <f>E56+E58</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:21" ht="9" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="6"/>
+      <c r="B61" s="6"/>
+      <c r="C61" s="6"/>
+      <c r="D61" s="6"/>
+      <c r="E61" s="6"/>
+      <c r="F61" s="5"/>
+      <c r="G61" s="5"/>
+      <c r="H61" s="5"/>
+      <c r="I61" s="5"/>
+      <c r="J61" s="5"/>
+      <c r="K61" s="5"/>
+      <c r="L61" s="5"/>
+      <c r="M61" s="5"/>
+      <c r="N61" s="5"/>
+      <c r="O61" s="5"/>
+      <c r="P61" s="5"/>
+      <c r="Q61" s="5"/>
+      <c r="R61" s="5"/>
+      <c r="S61" s="5"/>
+      <c r="T61" s="5"/>
+      <c r="U61" s="5"/>
+    </row>
+    <row r="62" spans="1:21" s="53" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="60" t="str">
         <f>TextRefCopy5</f>
         <v>Name of Community College</v>
       </c>
-      <c r="B60" s="61"/>
-[...2 lines deleted...]
-      <c r="E60" s="85" t="s">
+      <c r="B62" s="61"/>
+      <c r="C62" s="60"/>
+      <c r="D62" s="84"/>
+      <c r="E62" s="85" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="61" spans="1:21" s="53" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A61" s="60" t="s">
+    <row r="63" spans="1:21" s="53" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="60" t="s">
         <v>102</v>
       </c>
-      <c r="B61" s="61"/>
-[...2 lines deleted...]
-      <c r="E61" s="87" t="s">
+      <c r="B63" s="61"/>
+      <c r="C63" s="60"/>
+      <c r="D63" s="84"/>
+      <c r="E63" s="87" t="s">
         <v>103</v>
       </c>
     </row>
-    <row r="62" spans="1:21" s="53" customFormat="1" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A62" s="68" t="s">
+    <row r="64" spans="1:21" s="53" customFormat="1" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="68" t="s">
         <v>310</v>
       </c>
-      <c r="B62" s="68"/>
-[...2 lines deleted...]
-      <c r="E62" s="88" t="s">
+      <c r="B64" s="68"/>
+      <c r="C64" s="68"/>
+      <c r="D64" s="86"/>
+      <c r="E64" s="88" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="63" spans="1:21" s="99" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
-[...7 lines deleted...]
-      <c r="A64" s="100" t="s">
+    <row r="65" spans="1:5" s="99" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A65" s="97"/>
+      <c r="B65" s="97"/>
+      <c r="C65" s="98"/>
+      <c r="D65" s="97"/>
+      <c r="E65" s="97"/>
+    </row>
+    <row r="66" spans="1:5" s="99" customFormat="1" ht="18" x14ac:dyDescent="0.35">
+      <c r="A66" s="100" t="s">
         <v>135</v>
       </c>
-      <c r="B64" s="101"/>
-[...5 lines deleted...]
-      <c r="A65" s="100" t="s">
+      <c r="B66" s="101"/>
+      <c r="C66" s="101"/>
+      <c r="D66" s="101"/>
+      <c r="E66" s="101"/>
+    </row>
+    <row r="67" spans="1:5" s="99" customFormat="1" ht="18" x14ac:dyDescent="0.35">
+      <c r="A67" s="100" t="s">
         <v>136</v>
       </c>
-      <c r="B65" s="101"/>
-[...5 lines deleted...]
-      <c r="A66" s="72" t="s">
+      <c r="B67" s="101"/>
+      <c r="C67" s="101"/>
+      <c r="D67" s="101"/>
+      <c r="E67" s="101"/>
+    </row>
+    <row r="68" spans="1:5" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="72" t="s">
         <v>95</v>
       </c>
-      <c r="C66" s="72"/>
-[...6 lines deleted...]
-      <c r="A67" s="72" t="s">
+      <c r="C68" s="72"/>
+      <c r="D68" s="72"/>
+      <c r="E68" s="89">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="72" t="s">
         <v>137</v>
       </c>
-      <c r="C67" s="72"/>
-[...17 lines deleted...]
-      </c>
+      <c r="C69" s="72"/>
       <c r="D69" s="72"/>
-      <c r="E69" s="90">
-[...1 lines deleted...]
-      </c>
+      <c r="E69" s="72"/>
     </row>
     <row r="70" spans="1:5" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="72"/>
-      <c r="B70" s="72" t="s">
-[...3 lines deleted...]
-      <c r="E70" s="90">
+      <c r="B70" s="266" t="s">
+        <v>64</v>
+      </c>
+      <c r="C70" s="262"/>
+      <c r="D70" s="262"/>
+      <c r="E70" s="262">
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:5" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="72"/>
       <c r="B71" s="72" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="D71" s="72"/>
-      <c r="E71" s="90"/>
+      <c r="E71" s="90">
+        <v>0</v>
+      </c>
     </row>
     <row r="72" spans="1:5" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="72"/>
-      <c r="B72" s="72"/>
-[...2 lines deleted...]
-      </c>
+      <c r="B72" s="72" t="s">
+        <v>139</v>
+      </c>
+      <c r="D72" s="72"/>
       <c r="E72" s="90">
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:5" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="72"/>
-      <c r="B73" s="72"/>
-[...2 lines deleted...]
-      </c>
+      <c r="B73" s="72" t="s">
+        <v>140</v>
+      </c>
+      <c r="D73" s="72"/>
       <c r="E73" s="90">
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:5" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="72"/>
-      <c r="B74" s="72"/>
-[...5 lines deleted...]
-      </c>
+      <c r="B74" s="72" t="s">
+        <v>141</v>
+      </c>
+      <c r="D74" s="72"/>
+      <c r="E74" s="90"/>
     </row>
     <row r="75" spans="1:5" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="72"/>
       <c r="B75" s="72"/>
       <c r="C75" s="72" t="s">
-        <v>19</v>
+        <v>142</v>
       </c>
       <c r="E75" s="90">
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:5" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="72"/>
       <c r="B76" s="72"/>
-      <c r="C76" s="104" t="s">
-[...3 lines deleted...]
-      <c r="E76" s="105">
+      <c r="C76" s="72" t="s">
+        <v>15</v>
+      </c>
+      <c r="E76" s="90">
         <v>0</v>
       </c>
     </row>
     <row r="77" spans="1:5" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="72"/>
       <c r="B77" s="72"/>
       <c r="C77" s="72" t="s">
-        <v>33</v>
+        <v>143</v>
       </c>
       <c r="E77" s="90">
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:5" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="72"/>
       <c r="B78" s="72"/>
       <c r="C78" s="72" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="E78" s="90">
         <v>0</v>
       </c>
     </row>
     <row r="79" spans="1:5" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="72"/>
       <c r="B79" s="72"/>
-      <c r="C79" s="72" t="s">
-[...2 lines deleted...]
-      <c r="E79" s="90">
+      <c r="C79" s="104" t="s">
+        <v>27</v>
+      </c>
+      <c r="D79" s="104"/>
+      <c r="E79" s="105">
         <v>0</v>
       </c>
     </row>
     <row r="80" spans="1:5" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="72"/>
-      <c r="B80" s="72" t="s">
-[...3 lines deleted...]
-      <c r="E80" s="90"/>
+      <c r="B80" s="72"/>
+      <c r="C80" s="72" t="s">
+        <v>33</v>
+      </c>
+      <c r="E80" s="90">
+        <v>0</v>
+      </c>
     </row>
     <row r="81" spans="1:5" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="72"/>
       <c r="B81" s="72"/>
       <c r="C81" s="72" t="s">
-        <v>146</v>
+        <v>34</v>
       </c>
       <c r="E81" s="90">
         <v>0</v>
       </c>
     </row>
     <row r="82" spans="1:5" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="72"/>
       <c r="B82" s="72"/>
       <c r="C82" s="72" t="s">
-        <v>41</v>
+        <v>144</v>
       </c>
       <c r="E82" s="90">
         <v>0</v>
       </c>
     </row>
     <row r="83" spans="1:5" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="72"/>
-      <c r="B83" s="72"/>
-[...5 lines deleted...]
-      </c>
+      <c r="B83" s="72" t="s">
+        <v>145</v>
+      </c>
+      <c r="C83" s="72"/>
+      <c r="E83" s="90"/>
     </row>
     <row r="84" spans="1:5" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="72"/>
       <c r="B84" s="72"/>
       <c r="C84" s="72" t="s">
-        <v>43</v>
+        <v>146</v>
       </c>
       <c r="E84" s="90">
         <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:5" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="72"/>
       <c r="B85" s="72"/>
       <c r="C85" s="72" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E85" s="90">
         <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:5" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="72"/>
       <c r="B86" s="72"/>
       <c r="C86" s="72" t="s">
-        <v>147</v>
+        <v>42</v>
       </c>
       <c r="E86" s="90">
         <v>0</v>
       </c>
     </row>
     <row r="87" spans="1:5" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="72"/>
       <c r="B87" s="72"/>
       <c r="C87" s="72" t="s">
-        <v>148</v>
+        <v>43</v>
       </c>
       <c r="E87" s="90">
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:5" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="72"/>
       <c r="B88" s="72"/>
       <c r="C88" s="72" t="s">
-        <v>149</v>
+        <v>44</v>
       </c>
       <c r="E88" s="90">
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:5" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="72"/>
+      <c r="B89" s="72"/>
       <c r="C89" s="72" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="D89" s="72"/>
+        <v>147</v>
+      </c>
       <c r="E89" s="90">
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:5" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="72"/>
+      <c r="B90" s="72"/>
       <c r="C90" s="72" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="D90" s="72"/>
+        <v>148</v>
+      </c>
       <c r="E90" s="90">
         <v>0</v>
       </c>
     </row>
     <row r="91" spans="1:5" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="72"/>
       <c r="B91" s="72"/>
       <c r="C91" s="72" t="s">
-        <v>150</v>
-[...17 lines deleted...]
-      <c r="C93" s="72"/>
+        <v>149</v>
+      </c>
+      <c r="E91" s="90">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A92" s="72"/>
+      <c r="C92" s="72" t="s">
+        <v>53</v>
+      </c>
+      <c r="D92" s="72"/>
+      <c r="E92" s="90">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A93" s="72"/>
+      <c r="C93" s="72" t="s">
+        <v>54</v>
+      </c>
       <c r="D93" s="72"/>
-      <c r="E93" s="96">
-[...4 lines deleted...]
-    <row r="94" spans="1:5" s="27" customFormat="1" ht="9.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="E93" s="90">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="72"/>
       <c r="B94" s="72"/>
-      <c r="C94" s="72"/>
-[...12 lines deleted...]
-    <row r="96" spans="1:5" s="27" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C94" s="72" t="s">
+        <v>150</v>
+      </c>
+      <c r="E94" s="91">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" s="37" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A95" s="76"/>
+      <c r="B95" s="76"/>
+      <c r="C95" s="76"/>
+      <c r="D95" s="76"/>
+      <c r="E95" s="76"/>
+    </row>
+    <row r="96" spans="1:5" s="27" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A96" s="72" t="s">
-        <v>153</v>
-      </c>
+        <v>151</v>
+      </c>
+      <c r="B96" s="72"/>
       <c r="C96" s="72"/>
       <c r="D96" s="72"/>
-      <c r="E96" s="89">
-[...6 lines deleted...]
-      </c>
+      <c r="E96" s="96">
+        <f>SUM(E68:E94)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="97" spans="1:9" s="27" customFormat="1" ht="9.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A97" s="72"/>
+      <c r="B97" s="72"/>
       <c r="C97" s="72"/>
       <c r="D97" s="72"/>
-      <c r="E97" s="90">
-[...6 lines deleted...]
-      </c>
+      <c r="E97" s="72"/>
+    </row>
+    <row r="98" spans="1:9" s="27" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A98" s="100" t="s">
+        <v>152</v>
+      </c>
+      <c r="B98" s="72"/>
       <c r="C98" s="72"/>
       <c r="D98" s="72"/>
-      <c r="E98" s="90">
-[...1 lines deleted...]
-      </c>
+      <c r="E98" s="72"/>
     </row>
     <row r="99" spans="1:9" s="27" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="72" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="C99" s="72"/>
       <c r="D99" s="72"/>
-      <c r="E99" s="90">
+      <c r="E99" s="89">
         <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:9" s="27" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="72" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="C100" s="72"/>
       <c r="D100" s="72"/>
       <c r="E100" s="90">
         <v>0</v>
       </c>
-      <c r="I100" s="102"/>
     </row>
     <row r="101" spans="1:9" s="27" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="72" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="C101" s="72"/>
       <c r="D101" s="72"/>
       <c r="E101" s="90">
         <v>0</v>
       </c>
-      <c r="I101" s="102"/>
-[...3 lines deleted...]
-      <c r="B102" s="72"/>
+    </row>
+    <row r="102" spans="1:9" s="27" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A102" s="72" t="s">
+        <v>156</v>
+      </c>
       <c r="C102" s="72"/>
       <c r="D102" s="72"/>
-      <c r="E102" s="72"/>
-[...1 lines deleted...]
-    <row r="103" spans="1:9" s="27" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="E102" s="90">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="103" spans="1:9" s="27" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="72" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="B103" s="72"/>
+        <v>157</v>
+      </c>
       <c r="C103" s="72"/>
       <c r="D103" s="72"/>
-      <c r="E103" s="72"/>
-[...3 lines deleted...]
-      <c r="A105" s="267" t="s">
+      <c r="E103" s="90">
+        <v>0</v>
+      </c>
+      <c r="I103" s="102"/>
+    </row>
+    <row r="104" spans="1:9" s="27" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A104" s="72" t="s">
+        <v>158</v>
+      </c>
+      <c r="C104" s="72"/>
+      <c r="D104" s="72"/>
+      <c r="E104" s="90">
+        <v>0</v>
+      </c>
+      <c r="I104" s="102"/>
+    </row>
+    <row r="105" spans="1:9" s="27" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A105" s="72"/>
+      <c r="B105" s="72"/>
+      <c r="C105" s="72"/>
+      <c r="D105" s="72"/>
+      <c r="E105" s="72"/>
+    </row>
+    <row r="106" spans="1:9" s="27" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A106" s="72" t="s">
+        <v>74</v>
+      </c>
+      <c r="B106" s="72"/>
+      <c r="C106" s="72"/>
+      <c r="D106" s="72"/>
+      <c r="E106" s="72"/>
+    </row>
+    <row r="107" spans="1:9" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="108" spans="1:9" s="27" customFormat="1" ht="72.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A108" s="272" t="s">
         <v>159</v>
       </c>
-      <c r="B105" s="267"/>
-[...11 lines deleted...]
-      <c r="A107" s="268" t="s">
+      <c r="B108" s="272"/>
+      <c r="C108" s="272"/>
+      <c r="D108" s="272"/>
+    </row>
+    <row r="109" spans="1:9" s="27" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A109" s="103"/>
+      <c r="B109" s="103"/>
+      <c r="C109" s="103"/>
+      <c r="D109" s="103"/>
+      <c r="E109" s="103"/>
+    </row>
+    <row r="110" spans="1:9" ht="81" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A110" s="273" t="s">
         <v>315</v>
       </c>
-      <c r="B107" s="268"/>
-[...2 lines deleted...]
-      <c r="E107" s="261"/>
+      <c r="B110" s="273"/>
+      <c r="C110" s="273"/>
+      <c r="D110" s="273"/>
+      <c r="E110" s="261"/>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="A105:D105"/>
-    <mergeCell ref="A107:D107"/>
+    <mergeCell ref="A108:D108"/>
+    <mergeCell ref="A110:D110"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.5" top="0.75" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup scale="94" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
-    <brk id="59" max="16383" man="1"/>
+    <brk id="61" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:J252"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="16.7109375" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="3" width="2.7109375" customWidth="1"/>
     <col min="4" max="4" width="38.7109375" customWidth="1"/>
     <col min="5" max="5" width="17.28515625" style="4" customWidth="1"/>
     <col min="6" max="6" width="1.7109375" style="4" customWidth="1"/>
     <col min="7" max="7" width="32.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="1.7109375" style="4" customWidth="1"/>
     <col min="9" max="9" width="17.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="53" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="54" t="s">
@@ -28779,65 +28813,65 @@
     <row r="3" spans="1:10" s="53" customFormat="1" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="57" t="s">
         <v>289</v>
       </c>
       <c r="B3" s="57"/>
       <c r="C3" s="57"/>
       <c r="D3" s="115"/>
       <c r="E3" s="116"/>
       <c r="F3" s="116"/>
       <c r="G3" s="116"/>
       <c r="H3" s="116"/>
       <c r="I3" s="117" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="4" spans="1:10" s="53" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D4" s="55"/>
       <c r="E4" s="106"/>
       <c r="F4" s="106"/>
       <c r="G4" s="106"/>
       <c r="H4" s="106"/>
       <c r="I4" s="107"/>
     </row>
     <row r="5" spans="1:10" s="53" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D5" s="55"/>
-      <c r="E5" s="270" t="s">
+      <c r="E5" s="275" t="s">
         <v>161</v>
       </c>
       <c r="F5" s="106"/>
-      <c r="G5" s="270" t="s">
+      <c r="G5" s="275" t="s">
         <v>162</v>
       </c>
       <c r="H5" s="108"/>
       <c r="I5" s="109"/>
     </row>
     <row r="6" spans="1:10" s="53" customFormat="1" ht="23.25" x14ac:dyDescent="0.3">
       <c r="D6" s="55"/>
-      <c r="E6" s="271"/>
+      <c r="E6" s="276"/>
       <c r="F6" s="110"/>
-      <c r="G6" s="271"/>
+      <c r="G6" s="276"/>
       <c r="H6" s="111"/>
       <c r="I6" s="112" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="7" spans="1:10" s="99" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="50" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="50"/>
       <c r="C7" s="50"/>
       <c r="D7" s="118"/>
       <c r="E7" s="113"/>
       <c r="F7" s="113"/>
       <c r="G7" s="113"/>
       <c r="H7" s="113"/>
       <c r="I7" s="114"/>
     </row>
     <row r="8" spans="1:10" s="37" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="119" t="s">
         <v>164</v>
       </c>
       <c r="B8" s="120"/>
       <c r="E8" s="121">
         <v>0</v>
@@ -29262,83 +29296,83 @@
     <row r="37" spans="1:9" s="27" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E37" s="132"/>
       <c r="F37" s="128"/>
       <c r="G37" s="132"/>
       <c r="H37" s="128"/>
       <c r="I37" s="29"/>
     </row>
     <row r="38" spans="1:9" s="27" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A38" s="27" t="s">
         <v>74</v>
       </c>
       <c r="E38" s="128"/>
       <c r="F38" s="128"/>
       <c r="G38" s="128"/>
       <c r="H38" s="128"/>
       <c r="I38" s="29"/>
     </row>
     <row r="39" spans="1:9" s="27" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="E39" s="128"/>
       <c r="F39" s="128"/>
       <c r="G39" s="128"/>
       <c r="H39" s="128"/>
       <c r="I39" s="29"/>
     </row>
     <row r="40" spans="1:9" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A40" s="269" t="s">
+      <c r="A40" s="274" t="s">
         <v>279</v>
       </c>
-      <c r="B40" s="269"/>
-[...6 lines deleted...]
-      <c r="I40" s="269"/>
+      <c r="B40" s="274"/>
+      <c r="C40" s="274"/>
+      <c r="D40" s="274"/>
+      <c r="E40" s="274"/>
+      <c r="F40" s="274"/>
+      <c r="G40" s="274"/>
+      <c r="H40" s="274"/>
+      <c r="I40" s="274"/>
     </row>
     <row r="41" spans="1:9" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A41" s="269"/>
-[...7 lines deleted...]
-      <c r="I41" s="269"/>
+      <c r="A41" s="274"/>
+      <c r="B41" s="274"/>
+      <c r="C41" s="274"/>
+      <c r="D41" s="274"/>
+      <c r="E41" s="274"/>
+      <c r="F41" s="274"/>
+      <c r="G41" s="274"/>
+      <c r="H41" s="274"/>
+      <c r="I41" s="274"/>
     </row>
     <row r="42" spans="1:9" s="27" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-      <c r="A42" s="269"/>
-[...7 lines deleted...]
-      <c r="I42" s="269"/>
+      <c r="A42" s="274"/>
+      <c r="B42" s="274"/>
+      <c r="C42" s="274"/>
+      <c r="D42" s="274"/>
+      <c r="E42" s="274"/>
+      <c r="F42" s="274"/>
+      <c r="G42" s="274"/>
+      <c r="H42" s="274"/>
+      <c r="I42" s="274"/>
     </row>
     <row r="43" spans="1:9" s="27" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="E43" s="130"/>
       <c r="F43" s="130"/>
       <c r="G43" s="130"/>
       <c r="H43" s="130"/>
     </row>
     <row r="44" spans="1:9" s="27" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="E44" s="130"/>
       <c r="F44" s="130"/>
       <c r="G44" s="130"/>
       <c r="H44" s="130"/>
     </row>
     <row r="47" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A47" s="5"/>
       <c r="B47" s="5"/>
       <c r="C47" s="5"/>
       <c r="D47" s="5"/>
       <c r="E47" s="2"/>
       <c r="F47" s="2"/>
       <c r="G47" s="2"/>
       <c r="H47" s="2"/>
       <c r="I47" s="3"/>
     </row>
     <row r="48" spans="1:9" x14ac:dyDescent="0.2">
@@ -31470,66 +31504,66 @@
       <c r="B3" s="142"/>
       <c r="C3" s="142"/>
       <c r="D3" s="142"/>
       <c r="E3" s="142"/>
       <c r="F3" s="135"/>
       <c r="G3" s="135"/>
       <c r="H3" s="136"/>
       <c r="I3" s="136"/>
       <c r="J3" s="136"/>
       <c r="K3" s="117" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="4" spans="1:11" s="53" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B4" s="67"/>
       <c r="C4" s="67"/>
       <c r="D4" s="67"/>
       <c r="E4" s="67"/>
       <c r="K4" s="107"/>
     </row>
     <row r="5" spans="1:11" s="53" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="67"/>
       <c r="C5" s="67"/>
       <c r="D5" s="67"/>
       <c r="E5" s="67"/>
-      <c r="G5" s="272" t="s">
+      <c r="G5" s="277" t="s">
         <v>161</v>
       </c>
-      <c r="I5" s="272" t="s">
+      <c r="I5" s="277" t="s">
         <v>162</v>
       </c>
       <c r="K5" s="107"/>
     </row>
     <row r="6" spans="1:11" s="53" customFormat="1" ht="23.25" x14ac:dyDescent="0.2">
       <c r="B6" s="67"/>
       <c r="C6" s="67"/>
       <c r="D6" s="67"/>
       <c r="E6" s="67"/>
-      <c r="G6" s="273"/>
+      <c r="G6" s="278"/>
       <c r="H6" s="110"/>
-      <c r="I6" s="273"/>
+      <c r="I6" s="278"/>
       <c r="J6" s="137"/>
       <c r="K6" s="138" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="7" spans="1:11" s="99" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="50" t="s">
         <v>178</v>
       </c>
       <c r="B7" s="139"/>
       <c r="C7" s="139"/>
       <c r="D7" s="139"/>
       <c r="E7" s="139"/>
       <c r="F7" s="139"/>
       <c r="K7" s="114"/>
     </row>
     <row r="8" spans="1:11" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="27" t="s">
         <v>179</v>
       </c>
       <c r="G8" s="143"/>
       <c r="H8" s="143"/>
       <c r="I8" s="143"/>
       <c r="J8" s="45"/>
       <c r="K8" s="143"/>
@@ -32036,89 +32070,89 @@
     <row r="49" spans="1:11" s="37" customFormat="1" ht="12" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="G49" s="122"/>
       <c r="H49" s="122"/>
       <c r="I49" s="122"/>
       <c r="K49" s="122"/>
     </row>
     <row r="50" spans="1:11" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="G50" s="122"/>
       <c r="H50" s="122"/>
       <c r="I50" s="122"/>
       <c r="K50" s="122"/>
     </row>
     <row r="51" spans="1:11" s="27" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A51" s="27" t="s">
         <v>74</v>
       </c>
       <c r="G51" s="29"/>
       <c r="H51" s="29"/>
       <c r="I51" s="29"/>
       <c r="K51" s="29"/>
     </row>
     <row r="52" spans="1:11" s="27" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="K52" s="29"/>
     </row>
     <row r="53" spans="1:11" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A53" s="269" t="s">
+      <c r="A53" s="274" t="s">
         <v>279</v>
       </c>
-      <c r="B53" s="269"/>
-[...8 lines deleted...]
-      <c r="K53" s="269"/>
+      <c r="B53" s="274"/>
+      <c r="C53" s="274"/>
+      <c r="D53" s="274"/>
+      <c r="E53" s="274"/>
+      <c r="F53" s="274"/>
+      <c r="G53" s="274"/>
+      <c r="H53" s="274"/>
+      <c r="I53" s="274"/>
+      <c r="J53" s="274"/>
+      <c r="K53" s="274"/>
     </row>
     <row r="54" spans="1:11" s="27" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-      <c r="A54" s="269"/>
-[...9 lines deleted...]
-      <c r="K54" s="269"/>
+      <c r="A54" s="274"/>
+      <c r="B54" s="274"/>
+      <c r="C54" s="274"/>
+      <c r="D54" s="274"/>
+      <c r="E54" s="274"/>
+      <c r="F54" s="274"/>
+      <c r="G54" s="274"/>
+      <c r="H54" s="274"/>
+      <c r="I54" s="274"/>
+      <c r="J54" s="274"/>
+      <c r="K54" s="274"/>
     </row>
     <row r="55" spans="1:11" s="27" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-      <c r="A55" s="269"/>
-[...9 lines deleted...]
-      <c r="K55" s="269"/>
+      <c r="A55" s="274"/>
+      <c r="B55" s="274"/>
+      <c r="C55" s="274"/>
+      <c r="D55" s="274"/>
+      <c r="E55" s="274"/>
+      <c r="F55" s="274"/>
+      <c r="G55" s="274"/>
+      <c r="H55" s="274"/>
+      <c r="I55" s="274"/>
+      <c r="J55" s="274"/>
+      <c r="K55" s="274"/>
     </row>
     <row r="56" spans="1:11" s="27" customFormat="1" ht="14.25" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="I5:I6"/>
     <mergeCell ref="A53:K55"/>
   </mergeCells>
   <phoneticPr fontId="18" type="noConversion"/>
   <pageMargins left="0.75" right="0.5" top="0.75" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup scale="92" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <ignoredErrors>
     <ignoredError sqref="G14 I14 K14" formulaRange="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:X47"/>
   <sheetViews>
@@ -32587,142 +32621,142 @@
       </c>
       <c r="G37" s="160"/>
       <c r="H37" s="172">
         <v>0.85980000000000001</v>
       </c>
       <c r="I37" s="173"/>
       <c r="J37" s="172">
         <v>0.87560000000000004</v>
       </c>
       <c r="K37" s="173"/>
       <c r="L37" s="172">
         <v>0.87609999999999999</v>
       </c>
       <c r="M37" s="173"/>
       <c r="N37" s="172">
         <v>0.89510000000000001</v>
       </c>
       <c r="O37" s="173"/>
       <c r="P37" s="172">
         <v>0.87319999999999998</v>
       </c>
     </row>
     <row r="38" spans="1:24" s="163" customFormat="1" ht="14.25" x14ac:dyDescent="0.2"/>
     <row r="39" spans="1:24" s="163" customFormat="1" ht="14.25" x14ac:dyDescent="0.2"/>
     <row r="40" spans="1:24" s="163" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A40" s="275" t="s">
+      <c r="A40" s="280" t="s">
         <v>280</v>
       </c>
-      <c r="B40" s="276"/>
-[...13 lines deleted...]
-      <c r="P40" s="276"/>
+      <c r="B40" s="281"/>
+      <c r="C40" s="281"/>
+      <c r="D40" s="281"/>
+      <c r="E40" s="281"/>
+      <c r="F40" s="281"/>
+      <c r="G40" s="281"/>
+      <c r="H40" s="281"/>
+      <c r="I40" s="281"/>
+      <c r="J40" s="281"/>
+      <c r="K40" s="281"/>
+      <c r="L40" s="281"/>
+      <c r="M40" s="281"/>
+      <c r="N40" s="281"/>
+      <c r="O40" s="281"/>
+      <c r="P40" s="281"/>
       <c r="Q40" s="176"/>
       <c r="R40" s="176"/>
       <c r="S40" s="176"/>
       <c r="T40" s="176"/>
       <c r="U40" s="176"/>
       <c r="V40" s="176"/>
       <c r="W40" s="176"/>
       <c r="X40" s="176"/>
     </row>
     <row r="41" spans="1:24" s="163" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A41" s="276"/>
-[...14 lines deleted...]
-      <c r="P41" s="276"/>
+      <c r="A41" s="281"/>
+      <c r="B41" s="281"/>
+      <c r="C41" s="281"/>
+      <c r="D41" s="281"/>
+      <c r="E41" s="281"/>
+      <c r="F41" s="281"/>
+      <c r="G41" s="281"/>
+      <c r="H41" s="281"/>
+      <c r="I41" s="281"/>
+      <c r="J41" s="281"/>
+      <c r="K41" s="281"/>
+      <c r="L41" s="281"/>
+      <c r="M41" s="281"/>
+      <c r="N41" s="281"/>
+      <c r="O41" s="281"/>
+      <c r="P41" s="281"/>
       <c r="Q41" s="176"/>
       <c r="R41" s="176"/>
       <c r="S41" s="176"/>
       <c r="T41" s="176"/>
       <c r="U41" s="176"/>
       <c r="V41" s="176"/>
       <c r="W41" s="176"/>
       <c r="X41" s="176"/>
     </row>
     <row r="42" spans="1:24" s="163" customFormat="1" ht="14.25" x14ac:dyDescent="0.2"/>
     <row r="43" spans="1:24" s="163" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A43" s="163" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="44" spans="1:24" s="163" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A44" s="177"/>
       <c r="B44" s="177"/>
       <c r="C44" s="177"/>
       <c r="D44" s="177"/>
       <c r="E44" s="177"/>
       <c r="F44" s="177"/>
       <c r="G44" s="177"/>
       <c r="H44" s="177"/>
       <c r="I44" s="177"/>
       <c r="J44" s="177"/>
       <c r="K44" s="177"/>
       <c r="L44" s="177"/>
       <c r="M44" s="177"/>
       <c r="N44" s="177"/>
     </row>
     <row r="45" spans="1:24" s="163" customFormat="1" ht="120.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A45" s="274" t="s">
+      <c r="A45" s="279" t="s">
         <v>268</v>
       </c>
-      <c r="B45" s="274"/>
-[...11 lines deleted...]
-      <c r="N45" s="274"/>
+      <c r="B45" s="279"/>
+      <c r="C45" s="279"/>
+      <c r="D45" s="279"/>
+      <c r="E45" s="279"/>
+      <c r="F45" s="279"/>
+      <c r="G45" s="279"/>
+      <c r="H45" s="279"/>
+      <c r="I45" s="279"/>
+      <c r="J45" s="279"/>
+      <c r="K45" s="279"/>
+      <c r="L45" s="279"/>
+      <c r="M45" s="279"/>
+      <c r="N45" s="279"/>
     </row>
     <row r="46" spans="1:24" s="163" customFormat="1" ht="14.25" x14ac:dyDescent="0.2"/>
     <row r="47" spans="1:24" s="163" customFormat="1" ht="14.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A45:N45"/>
     <mergeCell ref="A40:P41"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup scale="69" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="14" max="1048575" man="1"/>
   </colBreaks>
   <ignoredErrors>
     <ignoredError sqref="G10:G21" numberStoredAsText="1"/>
     <ignoredError sqref="H18:P18 H34:P34" evalError="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
@@ -33484,175 +33518,175 @@
       <c r="O34" s="190" t="e">
         <f>O27/O31</f>
         <v>#DIV/0!</v>
       </c>
       <c r="P34" s="10"/>
     </row>
     <row r="35" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="163"/>
       <c r="B35" s="185"/>
       <c r="C35" s="163"/>
       <c r="D35" s="163"/>
       <c r="E35" s="163"/>
       <c r="F35" s="163"/>
       <c r="G35" s="242"/>
       <c r="H35" s="163"/>
       <c r="I35" s="242"/>
       <c r="J35" s="163"/>
       <c r="K35" s="242"/>
       <c r="L35" s="163"/>
       <c r="M35" s="242"/>
       <c r="N35" s="163"/>
       <c r="O35" s="242"/>
       <c r="P35" s="10"/>
     </row>
     <row r="36" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A36" s="279" t="s">
+      <c r="A36" s="284" t="s">
         <v>222</v>
       </c>
-      <c r="B36" s="279"/>
-[...12 lines deleted...]
-      <c r="O36" s="279"/>
+      <c r="B36" s="284"/>
+      <c r="C36" s="284"/>
+      <c r="D36" s="284"/>
+      <c r="E36" s="284"/>
+      <c r="F36" s="284"/>
+      <c r="G36" s="284"/>
+      <c r="H36" s="284"/>
+      <c r="I36" s="284"/>
+      <c r="J36" s="284"/>
+      <c r="K36" s="284"/>
+      <c r="L36" s="284"/>
+      <c r="M36" s="284"/>
+      <c r="N36" s="284"/>
+      <c r="O36" s="284"/>
     </row>
     <row r="37" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="279"/>
-[...13 lines deleted...]
-      <c r="O37" s="279"/>
+      <c r="A37" s="284"/>
+      <c r="B37" s="284"/>
+      <c r="C37" s="284"/>
+      <c r="D37" s="284"/>
+      <c r="E37" s="284"/>
+      <c r="F37" s="284"/>
+      <c r="G37" s="284"/>
+      <c r="H37" s="284"/>
+      <c r="I37" s="284"/>
+      <c r="J37" s="284"/>
+      <c r="K37" s="284"/>
+      <c r="L37" s="284"/>
+      <c r="M37" s="284"/>
+      <c r="N37" s="284"/>
+      <c r="O37" s="284"/>
     </row>
     <row r="38" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="24" t="s">
         <v>223</v>
       </c>
       <c r="B38" s="12"/>
       <c r="C38" s="12"/>
       <c r="D38" s="12"/>
       <c r="E38" s="12"/>
       <c r="F38" s="12"/>
       <c r="G38" s="12"/>
       <c r="H38" s="12"/>
       <c r="I38" s="12"/>
       <c r="J38" s="12"/>
       <c r="K38" s="12"/>
       <c r="L38" s="12"/>
       <c r="M38" s="12"/>
       <c r="N38" s="12"/>
       <c r="O38" s="12"/>
     </row>
     <row r="39" spans="1:16" ht="45.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A39" s="277" t="s">
+      <c r="A39" s="282" t="s">
         <v>224</v>
       </c>
-      <c r="B39" s="277"/>
-[...12 lines deleted...]
-      <c r="O39" s="277"/>
+      <c r="B39" s="282"/>
+      <c r="C39" s="282"/>
+      <c r="D39" s="282"/>
+      <c r="E39" s="282"/>
+      <c r="F39" s="282"/>
+      <c r="G39" s="282"/>
+      <c r="H39" s="282"/>
+      <c r="I39" s="282"/>
+      <c r="J39" s="282"/>
+      <c r="K39" s="282"/>
+      <c r="L39" s="282"/>
+      <c r="M39" s="282"/>
+      <c r="N39" s="282"/>
+      <c r="O39" s="282"/>
     </row>
     <row r="40" spans="1:16" ht="62.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="277"/>
-[...13 lines deleted...]
-      <c r="O40" s="277"/>
+      <c r="A40" s="282"/>
+      <c r="B40" s="282"/>
+      <c r="C40" s="282"/>
+      <c r="D40" s="282"/>
+      <c r="E40" s="282"/>
+      <c r="F40" s="282"/>
+      <c r="G40" s="282"/>
+      <c r="H40" s="282"/>
+      <c r="I40" s="282"/>
+      <c r="J40" s="282"/>
+      <c r="K40" s="282"/>
+      <c r="L40" s="282"/>
+      <c r="M40" s="282"/>
+      <c r="N40" s="282"/>
+      <c r="O40" s="282"/>
     </row>
     <row r="41" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A41" s="15"/>
       <c r="B41" s="15"/>
       <c r="C41" s="15"/>
       <c r="D41" s="15"/>
       <c r="E41" s="15"/>
       <c r="F41" s="15"/>
       <c r="G41" s="15"/>
       <c r="H41" s="15"/>
       <c r="I41" s="15"/>
       <c r="J41" s="15"/>
       <c r="K41" s="15"/>
       <c r="L41" s="15"/>
       <c r="M41" s="15"/>
       <c r="N41" s="15"/>
       <c r="O41" s="15"/>
     </row>
     <row r="42" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A42" s="278" t="s">
+      <c r="A42" s="283" t="s">
         <v>225</v>
       </c>
-      <c r="B42" s="278"/>
-[...12 lines deleted...]
-      <c r="O42" s="278"/>
+      <c r="B42" s="283"/>
+      <c r="C42" s="283"/>
+      <c r="D42" s="283"/>
+      <c r="E42" s="283"/>
+      <c r="F42" s="283"/>
+      <c r="G42" s="283"/>
+      <c r="H42" s="283"/>
+      <c r="I42" s="283"/>
+      <c r="J42" s="283"/>
+      <c r="K42" s="283"/>
+      <c r="L42" s="283"/>
+      <c r="M42" s="283"/>
+      <c r="N42" s="283"/>
+      <c r="O42" s="283"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A39:O40"/>
     <mergeCell ref="A42:O42"/>
     <mergeCell ref="A36:O37"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup scale="74" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="15" max="33" man="1"/>
   </colBreaks>
   <ignoredErrors>
     <ignoredError sqref="F9:F19" numberStoredAsText="1"/>
     <ignoredError sqref="G19:H19 O19 M19:N19 K19:L19 I19:J19 G34:O34" evalError="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
@@ -33718,73 +33752,73 @@
       <c r="D5" s="151"/>
       <c r="E5" s="151"/>
       <c r="F5" s="151"/>
       <c r="G5" s="151"/>
       <c r="H5" s="151"/>
       <c r="I5" s="151"/>
       <c r="J5" s="151"/>
       <c r="K5" s="151"/>
       <c r="L5" s="151"/>
       <c r="M5" s="151"/>
       <c r="N5" s="151"/>
       <c r="O5" s="151"/>
       <c r="P5" s="151"/>
       <c r="Q5" s="151"/>
       <c r="R5" s="151"/>
       <c r="S5" s="151"/>
       <c r="T5" s="151"/>
       <c r="U5" s="151"/>
     </row>
     <row r="7" spans="1:21" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A7" s="154" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="8" spans="1:21" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-      <c r="A8" s="287" t="s">
+      <c r="A8" s="292" t="s">
         <v>228</v>
       </c>
-      <c r="B8" s="287"/>
-[...18 lines deleted...]
-      <c r="U8" s="287"/>
+      <c r="B8" s="292"/>
+      <c r="C8" s="292"/>
+      <c r="D8" s="292"/>
+      <c r="E8" s="292"/>
+      <c r="F8" s="292"/>
+      <c r="G8" s="292"/>
+      <c r="H8" s="292"/>
+      <c r="I8" s="292"/>
+      <c r="J8" s="292"/>
+      <c r="K8" s="292"/>
+      <c r="L8" s="292"/>
+      <c r="M8" s="292"/>
+      <c r="N8" s="292"/>
+      <c r="O8" s="292"/>
+      <c r="P8" s="292"/>
+      <c r="Q8" s="292"/>
+      <c r="R8" s="292"/>
+      <c r="S8" s="292"/>
+      <c r="T8" s="292"/>
+      <c r="U8" s="292"/>
     </row>
     <row r="9" spans="1:21" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25"/>
     <row r="10" spans="1:21" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A10" s="215" t="s">
         <v>229</v>
       </c>
       <c r="C10" s="216">
         <v>2024</v>
       </c>
       <c r="D10" s="173"/>
       <c r="E10" s="156">
         <v>2023</v>
       </c>
       <c r="F10" s="173"/>
       <c r="G10" s="156">
         <v>2022</v>
       </c>
       <c r="H10" s="173"/>
       <c r="I10" s="156">
         <v>2021</v>
       </c>
       <c r="J10" s="173"/>
       <c r="K10" s="156">
         <v>2020</v>
       </c>
@@ -33854,1182 +33888,1182 @@
       </c>
     </row>
     <row r="12" spans="1:21" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A12" s="218"/>
       <c r="C12" s="221"/>
       <c r="D12" s="173"/>
       <c r="E12" s="221"/>
       <c r="F12" s="222"/>
       <c r="G12" s="221"/>
       <c r="H12" s="222"/>
       <c r="I12" s="221"/>
       <c r="J12" s="222"/>
       <c r="K12" s="221"/>
       <c r="L12" s="222"/>
       <c r="M12" s="221"/>
       <c r="N12" s="222"/>
       <c r="O12" s="221"/>
       <c r="P12" s="222"/>
       <c r="Q12" s="223"/>
       <c r="R12" s="222"/>
       <c r="S12" s="199"/>
       <c r="T12" s="222"/>
       <c r="U12" s="221"/>
     </row>
     <row r="13" spans="1:21" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-      <c r="A13" s="286" t="s">
+      <c r="A13" s="291" t="s">
         <v>232</v>
       </c>
-      <c r="B13" s="286"/>
-[...18 lines deleted...]
-      <c r="U13" s="286"/>
+      <c r="B13" s="291"/>
+      <c r="C13" s="291"/>
+      <c r="D13" s="291"/>
+      <c r="E13" s="291"/>
+      <c r="F13" s="291"/>
+      <c r="G13" s="291"/>
+      <c r="H13" s="291"/>
+      <c r="I13" s="291"/>
+      <c r="J13" s="291"/>
+      <c r="K13" s="291"/>
+      <c r="L13" s="291"/>
+      <c r="M13" s="291"/>
+      <c r="N13" s="291"/>
+      <c r="O13" s="291"/>
+      <c r="P13" s="291"/>
+      <c r="Q13" s="291"/>
+      <c r="R13" s="291"/>
+      <c r="S13" s="291"/>
+      <c r="T13" s="291"/>
+      <c r="U13" s="291"/>
     </row>
     <row r="14" spans="1:21" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-      <c r="A14" s="286"/>
-[...19 lines deleted...]
-      <c r="U14" s="286"/>
+      <c r="A14" s="291"/>
+      <c r="B14" s="291"/>
+      <c r="C14" s="291"/>
+      <c r="D14" s="291"/>
+      <c r="E14" s="291"/>
+      <c r="F14" s="291"/>
+      <c r="G14" s="291"/>
+      <c r="H14" s="291"/>
+      <c r="I14" s="291"/>
+      <c r="J14" s="291"/>
+      <c r="K14" s="291"/>
+      <c r="L14" s="291"/>
+      <c r="M14" s="291"/>
+      <c r="N14" s="291"/>
+      <c r="O14" s="291"/>
+      <c r="P14" s="291"/>
+      <c r="Q14" s="291"/>
+      <c r="R14" s="291"/>
+      <c r="S14" s="291"/>
+      <c r="T14" s="291"/>
+      <c r="U14" s="291"/>
     </row>
     <row r="15" spans="1:21" s="155" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="286"/>
-[...19 lines deleted...]
-      <c r="U15" s="286"/>
+      <c r="A15" s="291"/>
+      <c r="B15" s="291"/>
+      <c r="C15" s="291"/>
+      <c r="D15" s="291"/>
+      <c r="E15" s="291"/>
+      <c r="F15" s="291"/>
+      <c r="G15" s="291"/>
+      <c r="H15" s="291"/>
+      <c r="I15" s="291"/>
+      <c r="J15" s="291"/>
+      <c r="K15" s="291"/>
+      <c r="L15" s="291"/>
+      <c r="M15" s="291"/>
+      <c r="N15" s="291"/>
+      <c r="O15" s="291"/>
+      <c r="P15" s="291"/>
+      <c r="Q15" s="291"/>
+      <c r="R15" s="291"/>
+      <c r="S15" s="291"/>
+      <c r="T15" s="291"/>
+      <c r="U15" s="291"/>
     </row>
     <row r="16" spans="1:21" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A16" s="224"/>
       <c r="B16" s="225"/>
       <c r="C16" s="226"/>
       <c r="D16" s="225"/>
       <c r="E16" s="226"/>
       <c r="F16" s="227"/>
       <c r="G16" s="226"/>
       <c r="H16" s="227"/>
       <c r="I16" s="226"/>
       <c r="J16" s="227"/>
       <c r="K16" s="226"/>
       <c r="L16" s="227"/>
       <c r="M16" s="226"/>
       <c r="N16" s="227"/>
       <c r="O16" s="226"/>
       <c r="P16" s="227"/>
       <c r="Q16" s="228"/>
       <c r="R16" s="227"/>
       <c r="S16" s="229"/>
       <c r="T16" s="227"/>
       <c r="U16" s="226"/>
     </row>
     <row r="17" spans="1:21" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-      <c r="A17" s="283" t="s">
+      <c r="A17" s="288" t="s">
         <v>233</v>
       </c>
-      <c r="B17" s="283"/>
-[...18 lines deleted...]
-      <c r="U17" s="283"/>
+      <c r="B17" s="288"/>
+      <c r="C17" s="288"/>
+      <c r="D17" s="288"/>
+      <c r="E17" s="288"/>
+      <c r="F17" s="288"/>
+      <c r="G17" s="288"/>
+      <c r="H17" s="288"/>
+      <c r="I17" s="288"/>
+      <c r="J17" s="288"/>
+      <c r="K17" s="288"/>
+      <c r="L17" s="288"/>
+      <c r="M17" s="288"/>
+      <c r="N17" s="288"/>
+      <c r="O17" s="288"/>
+      <c r="P17" s="288"/>
+      <c r="Q17" s="288"/>
+      <c r="R17" s="288"/>
+      <c r="S17" s="288"/>
+      <c r="T17" s="288"/>
+      <c r="U17" s="288"/>
     </row>
     <row r="18" spans="1:21" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-      <c r="A18" s="283"/>
-[...19 lines deleted...]
-      <c r="U18" s="283"/>
+      <c r="A18" s="288"/>
+      <c r="B18" s="288"/>
+      <c r="C18" s="288"/>
+      <c r="D18" s="288"/>
+      <c r="E18" s="288"/>
+      <c r="F18" s="288"/>
+      <c r="G18" s="288"/>
+      <c r="H18" s="288"/>
+      <c r="I18" s="288"/>
+      <c r="J18" s="288"/>
+      <c r="K18" s="288"/>
+      <c r="L18" s="288"/>
+      <c r="M18" s="288"/>
+      <c r="N18" s="288"/>
+      <c r="O18" s="288"/>
+      <c r="P18" s="288"/>
+      <c r="Q18" s="288"/>
+      <c r="R18" s="288"/>
+      <c r="S18" s="288"/>
+      <c r="T18" s="288"/>
+      <c r="U18" s="288"/>
     </row>
     <row r="19" spans="1:21" s="155" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="283"/>
-[...19 lines deleted...]
-      <c r="U19" s="283"/>
+      <c r="A19" s="288"/>
+      <c r="B19" s="288"/>
+      <c r="C19" s="288"/>
+      <c r="D19" s="288"/>
+      <c r="E19" s="288"/>
+      <c r="F19" s="288"/>
+      <c r="G19" s="288"/>
+      <c r="H19" s="288"/>
+      <c r="I19" s="288"/>
+      <c r="J19" s="288"/>
+      <c r="K19" s="288"/>
+      <c r="L19" s="288"/>
+      <c r="M19" s="288"/>
+      <c r="N19" s="288"/>
+      <c r="O19" s="288"/>
+      <c r="P19" s="288"/>
+      <c r="Q19" s="288"/>
+      <c r="R19" s="288"/>
+      <c r="S19" s="288"/>
+      <c r="T19" s="288"/>
+      <c r="U19" s="288"/>
     </row>
     <row r="20" spans="1:21" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A20" s="233"/>
       <c r="B20" s="233"/>
       <c r="C20" s="233"/>
       <c r="D20" s="233"/>
       <c r="E20" s="233"/>
       <c r="F20" s="233"/>
       <c r="G20" s="233"/>
       <c r="H20" s="233"/>
       <c r="I20" s="233"/>
       <c r="J20" s="233"/>
       <c r="K20" s="233"/>
       <c r="L20" s="233"/>
       <c r="M20" s="233"/>
       <c r="N20" s="233"/>
       <c r="O20" s="233"/>
       <c r="P20" s="233"/>
       <c r="Q20" s="233"/>
       <c r="R20" s="233"/>
       <c r="S20" s="233"/>
       <c r="T20" s="233"/>
       <c r="U20" s="233"/>
     </row>
     <row r="21" spans="1:21" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-      <c r="A21" s="283" t="s">
+      <c r="A21" s="288" t="s">
         <v>234</v>
       </c>
-      <c r="B21" s="283"/>
-[...18 lines deleted...]
-      <c r="U21" s="283"/>
+      <c r="B21" s="288"/>
+      <c r="C21" s="288"/>
+      <c r="D21" s="288"/>
+      <c r="E21" s="288"/>
+      <c r="F21" s="288"/>
+      <c r="G21" s="288"/>
+      <c r="H21" s="288"/>
+      <c r="I21" s="288"/>
+      <c r="J21" s="288"/>
+      <c r="K21" s="288"/>
+      <c r="L21" s="288"/>
+      <c r="M21" s="288"/>
+      <c r="N21" s="288"/>
+      <c r="O21" s="288"/>
+      <c r="P21" s="288"/>
+      <c r="Q21" s="288"/>
+      <c r="R21" s="288"/>
+      <c r="S21" s="288"/>
+      <c r="T21" s="288"/>
+      <c r="U21" s="288"/>
     </row>
     <row r="22" spans="1:21" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-      <c r="A22" s="283"/>
-[...19 lines deleted...]
-      <c r="U22" s="283"/>
+      <c r="A22" s="288"/>
+      <c r="B22" s="288"/>
+      <c r="C22" s="288"/>
+      <c r="D22" s="288"/>
+      <c r="E22" s="288"/>
+      <c r="F22" s="288"/>
+      <c r="G22" s="288"/>
+      <c r="H22" s="288"/>
+      <c r="I22" s="288"/>
+      <c r="J22" s="288"/>
+      <c r="K22" s="288"/>
+      <c r="L22" s="288"/>
+      <c r="M22" s="288"/>
+      <c r="N22" s="288"/>
+      <c r="O22" s="288"/>
+      <c r="P22" s="288"/>
+      <c r="Q22" s="288"/>
+      <c r="R22" s="288"/>
+      <c r="S22" s="288"/>
+      <c r="T22" s="288"/>
+      <c r="U22" s="288"/>
     </row>
     <row r="23" spans="1:21" s="155" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="283"/>
-[...19 lines deleted...]
-      <c r="U23" s="283"/>
+      <c r="A23" s="288"/>
+      <c r="B23" s="288"/>
+      <c r="C23" s="288"/>
+      <c r="D23" s="288"/>
+      <c r="E23" s="288"/>
+      <c r="F23" s="288"/>
+      <c r="G23" s="288"/>
+      <c r="H23" s="288"/>
+      <c r="I23" s="288"/>
+      <c r="J23" s="288"/>
+      <c r="K23" s="288"/>
+      <c r="L23" s="288"/>
+      <c r="M23" s="288"/>
+      <c r="N23" s="288"/>
+      <c r="O23" s="288"/>
+      <c r="P23" s="288"/>
+      <c r="Q23" s="288"/>
+      <c r="R23" s="288"/>
+      <c r="S23" s="288"/>
+      <c r="T23" s="288"/>
+      <c r="U23" s="288"/>
     </row>
     <row r="24" spans="1:21" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A24" s="233"/>
       <c r="B24" s="233"/>
       <c r="C24" s="233"/>
       <c r="D24" s="233"/>
       <c r="E24" s="233"/>
       <c r="F24" s="233"/>
       <c r="G24" s="233"/>
       <c r="H24" s="233"/>
       <c r="I24" s="233"/>
       <c r="J24" s="233"/>
       <c r="K24" s="233"/>
       <c r="L24" s="233"/>
       <c r="M24" s="233"/>
       <c r="N24" s="233"/>
       <c r="O24" s="233"/>
       <c r="P24" s="233"/>
       <c r="Q24" s="233"/>
       <c r="R24" s="233"/>
       <c r="S24" s="233"/>
       <c r="T24" s="233"/>
       <c r="U24" s="233"/>
     </row>
     <row r="25" spans="1:21" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-      <c r="A25" s="283" t="s">
+      <c r="A25" s="288" t="s">
         <v>235</v>
       </c>
-      <c r="B25" s="283"/>
-[...18 lines deleted...]
-      <c r="U25" s="283"/>
+      <c r="B25" s="288"/>
+      <c r="C25" s="288"/>
+      <c r="D25" s="288"/>
+      <c r="E25" s="288"/>
+      <c r="F25" s="288"/>
+      <c r="G25" s="288"/>
+      <c r="H25" s="288"/>
+      <c r="I25" s="288"/>
+      <c r="J25" s="288"/>
+      <c r="K25" s="288"/>
+      <c r="L25" s="288"/>
+      <c r="M25" s="288"/>
+      <c r="N25" s="288"/>
+      <c r="O25" s="288"/>
+      <c r="P25" s="288"/>
+      <c r="Q25" s="288"/>
+      <c r="R25" s="288"/>
+      <c r="S25" s="288"/>
+      <c r="T25" s="288"/>
+      <c r="U25" s="288"/>
     </row>
     <row r="26" spans="1:21" s="155" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="283"/>
-[...19 lines deleted...]
-      <c r="U26" s="283"/>
+      <c r="A26" s="288"/>
+      <c r="B26" s="288"/>
+      <c r="C26" s="288"/>
+      <c r="D26" s="288"/>
+      <c r="E26" s="288"/>
+      <c r="F26" s="288"/>
+      <c r="G26" s="288"/>
+      <c r="H26" s="288"/>
+      <c r="I26" s="288"/>
+      <c r="J26" s="288"/>
+      <c r="K26" s="288"/>
+      <c r="L26" s="288"/>
+      <c r="M26" s="288"/>
+      <c r="N26" s="288"/>
+      <c r="O26" s="288"/>
+      <c r="P26" s="288"/>
+      <c r="Q26" s="288"/>
+      <c r="R26" s="288"/>
+      <c r="S26" s="288"/>
+      <c r="T26" s="288"/>
+      <c r="U26" s="288"/>
     </row>
     <row r="27" spans="1:21" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A27" s="233"/>
       <c r="B27" s="233"/>
       <c r="C27" s="233"/>
       <c r="D27" s="233"/>
       <c r="E27" s="233"/>
       <c r="F27" s="233"/>
       <c r="G27" s="233"/>
       <c r="H27" s="233"/>
       <c r="I27" s="233"/>
       <c r="J27" s="233"/>
       <c r="K27" s="233"/>
       <c r="L27" s="233"/>
       <c r="M27" s="233"/>
       <c r="N27" s="233"/>
       <c r="O27" s="233"/>
       <c r="P27" s="233"/>
       <c r="Q27" s="233"/>
       <c r="R27" s="233"/>
       <c r="S27" s="233"/>
       <c r="T27" s="233"/>
       <c r="U27" s="233"/>
     </row>
     <row r="28" spans="1:21" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-      <c r="A28" s="285" t="s">
+      <c r="A28" s="290" t="s">
         <v>236</v>
       </c>
-      <c r="B28" s="285"/>
-[...18 lines deleted...]
-      <c r="U28" s="285"/>
+      <c r="B28" s="290"/>
+      <c r="C28" s="290"/>
+      <c r="D28" s="290"/>
+      <c r="E28" s="290"/>
+      <c r="F28" s="290"/>
+      <c r="G28" s="290"/>
+      <c r="H28" s="290"/>
+      <c r="I28" s="290"/>
+      <c r="J28" s="290"/>
+      <c r="K28" s="290"/>
+      <c r="L28" s="290"/>
+      <c r="M28" s="290"/>
+      <c r="N28" s="290"/>
+      <c r="O28" s="290"/>
+      <c r="P28" s="290"/>
+      <c r="Q28" s="290"/>
+      <c r="R28" s="290"/>
+      <c r="S28" s="290"/>
+      <c r="T28" s="290"/>
+      <c r="U28" s="290"/>
     </row>
     <row r="29" spans="1:21" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-      <c r="A29" s="285"/>
-[...19 lines deleted...]
-      <c r="U29" s="285"/>
+      <c r="A29" s="290"/>
+      <c r="B29" s="290"/>
+      <c r="C29" s="290"/>
+      <c r="D29" s="290"/>
+      <c r="E29" s="290"/>
+      <c r="F29" s="290"/>
+      <c r="G29" s="290"/>
+      <c r="H29" s="290"/>
+      <c r="I29" s="290"/>
+      <c r="J29" s="290"/>
+      <c r="K29" s="290"/>
+      <c r="L29" s="290"/>
+      <c r="M29" s="290"/>
+      <c r="N29" s="290"/>
+      <c r="O29" s="290"/>
+      <c r="P29" s="290"/>
+      <c r="Q29" s="290"/>
+      <c r="R29" s="290"/>
+      <c r="S29" s="290"/>
+      <c r="T29" s="290"/>
+      <c r="U29" s="290"/>
     </row>
     <row r="30" spans="1:21" s="155" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="285"/>
-[...19 lines deleted...]
-      <c r="U30" s="285"/>
+      <c r="A30" s="290"/>
+      <c r="B30" s="290"/>
+      <c r="C30" s="290"/>
+      <c r="D30" s="290"/>
+      <c r="E30" s="290"/>
+      <c r="F30" s="290"/>
+      <c r="G30" s="290"/>
+      <c r="H30" s="290"/>
+      <c r="I30" s="290"/>
+      <c r="J30" s="290"/>
+      <c r="K30" s="290"/>
+      <c r="L30" s="290"/>
+      <c r="M30" s="290"/>
+      <c r="N30" s="290"/>
+      <c r="O30" s="290"/>
+      <c r="P30" s="290"/>
+      <c r="Q30" s="290"/>
+      <c r="R30" s="290"/>
+      <c r="S30" s="290"/>
+      <c r="T30" s="290"/>
+      <c r="U30" s="290"/>
     </row>
     <row r="31" spans="1:21" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A31" s="233"/>
       <c r="B31" s="233"/>
       <c r="C31" s="233"/>
       <c r="D31" s="233"/>
       <c r="E31" s="233"/>
       <c r="F31" s="233"/>
       <c r="G31" s="233"/>
       <c r="H31" s="233"/>
       <c r="I31" s="233"/>
       <c r="J31" s="233"/>
       <c r="K31" s="233"/>
       <c r="L31" s="233"/>
       <c r="M31" s="233"/>
       <c r="N31" s="233"/>
       <c r="O31" s="233"/>
       <c r="P31" s="233"/>
       <c r="Q31" s="233"/>
       <c r="R31" s="233"/>
       <c r="S31" s="233"/>
       <c r="T31" s="233"/>
       <c r="U31" s="233"/>
     </row>
     <row r="32" spans="1:21" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-      <c r="A32" s="285" t="s">
+      <c r="A32" s="290" t="s">
         <v>237</v>
       </c>
-      <c r="B32" s="285"/>
-[...18 lines deleted...]
-      <c r="U32" s="285"/>
+      <c r="B32" s="290"/>
+      <c r="C32" s="290"/>
+      <c r="D32" s="290"/>
+      <c r="E32" s="290"/>
+      <c r="F32" s="290"/>
+      <c r="G32" s="290"/>
+      <c r="H32" s="290"/>
+      <c r="I32" s="290"/>
+      <c r="J32" s="290"/>
+      <c r="K32" s="290"/>
+      <c r="L32" s="290"/>
+      <c r="M32" s="290"/>
+      <c r="N32" s="290"/>
+      <c r="O32" s="290"/>
+      <c r="P32" s="290"/>
+      <c r="Q32" s="290"/>
+      <c r="R32" s="290"/>
+      <c r="S32" s="290"/>
+      <c r="T32" s="290"/>
+      <c r="U32" s="290"/>
     </row>
     <row r="33" spans="1:27" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-      <c r="A33" s="285"/>
-[...19 lines deleted...]
-      <c r="U33" s="285"/>
+      <c r="A33" s="290"/>
+      <c r="B33" s="290"/>
+      <c r="C33" s="290"/>
+      <c r="D33" s="290"/>
+      <c r="E33" s="290"/>
+      <c r="F33" s="290"/>
+      <c r="G33" s="290"/>
+      <c r="H33" s="290"/>
+      <c r="I33" s="290"/>
+      <c r="J33" s="290"/>
+      <c r="K33" s="290"/>
+      <c r="L33" s="290"/>
+      <c r="M33" s="290"/>
+      <c r="N33" s="290"/>
+      <c r="O33" s="290"/>
+      <c r="P33" s="290"/>
+      <c r="Q33" s="290"/>
+      <c r="R33" s="290"/>
+      <c r="S33" s="290"/>
+      <c r="T33" s="290"/>
+      <c r="U33" s="290"/>
     </row>
     <row r="34" spans="1:27" s="155" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A34" s="285"/>
-[...19 lines deleted...]
-      <c r="U34" s="285"/>
+      <c r="A34" s="290"/>
+      <c r="B34" s="290"/>
+      <c r="C34" s="290"/>
+      <c r="D34" s="290"/>
+      <c r="E34" s="290"/>
+      <c r="F34" s="290"/>
+      <c r="G34" s="290"/>
+      <c r="H34" s="290"/>
+      <c r="I34" s="290"/>
+      <c r="J34" s="290"/>
+      <c r="K34" s="290"/>
+      <c r="L34" s="290"/>
+      <c r="M34" s="290"/>
+      <c r="N34" s="290"/>
+      <c r="O34" s="290"/>
+      <c r="P34" s="290"/>
+      <c r="Q34" s="290"/>
+      <c r="R34" s="290"/>
+      <c r="S34" s="290"/>
+      <c r="T34" s="290"/>
+      <c r="U34" s="290"/>
     </row>
     <row r="35" spans="1:27" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A35" s="233"/>
       <c r="B35" s="233"/>
       <c r="C35" s="233"/>
       <c r="D35" s="233"/>
       <c r="E35" s="233"/>
       <c r="F35" s="233"/>
       <c r="G35" s="233"/>
       <c r="H35" s="233"/>
       <c r="I35" s="233"/>
       <c r="J35" s="233"/>
       <c r="K35" s="233"/>
       <c r="L35" s="233"/>
       <c r="M35" s="233"/>
       <c r="N35" s="233"/>
       <c r="O35" s="233"/>
       <c r="P35" s="233"/>
       <c r="Q35" s="233"/>
       <c r="R35" s="233"/>
       <c r="S35" s="233"/>
       <c r="T35" s="233"/>
       <c r="U35" s="233"/>
     </row>
     <row r="36" spans="1:27" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-      <c r="A36" s="285" t="s">
+      <c r="A36" s="290" t="s">
         <v>269</v>
       </c>
-      <c r="B36" s="285"/>
-[...18 lines deleted...]
-      <c r="U36" s="285"/>
+      <c r="B36" s="290"/>
+      <c r="C36" s="290"/>
+      <c r="D36" s="290"/>
+      <c r="E36" s="290"/>
+      <c r="F36" s="290"/>
+      <c r="G36" s="290"/>
+      <c r="H36" s="290"/>
+      <c r="I36" s="290"/>
+      <c r="J36" s="290"/>
+      <c r="K36" s="290"/>
+      <c r="L36" s="290"/>
+      <c r="M36" s="290"/>
+      <c r="N36" s="290"/>
+      <c r="O36" s="290"/>
+      <c r="P36" s="290"/>
+      <c r="Q36" s="290"/>
+      <c r="R36" s="290"/>
+      <c r="S36" s="290"/>
+      <c r="T36" s="290"/>
+      <c r="U36" s="290"/>
     </row>
     <row r="37" spans="1:27" s="155" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="285"/>
-[...19 lines deleted...]
-      <c r="U37" s="285"/>
+      <c r="A37" s="290"/>
+      <c r="B37" s="290"/>
+      <c r="C37" s="290"/>
+      <c r="D37" s="290"/>
+      <c r="E37" s="290"/>
+      <c r="F37" s="290"/>
+      <c r="G37" s="290"/>
+      <c r="H37" s="290"/>
+      <c r="I37" s="290"/>
+      <c r="J37" s="290"/>
+      <c r="K37" s="290"/>
+      <c r="L37" s="290"/>
+      <c r="M37" s="290"/>
+      <c r="N37" s="290"/>
+      <c r="O37" s="290"/>
+      <c r="P37" s="290"/>
+      <c r="Q37" s="290"/>
+      <c r="R37" s="290"/>
+      <c r="S37" s="290"/>
+      <c r="T37" s="290"/>
+      <c r="U37" s="290"/>
     </row>
     <row r="38" spans="1:27" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A38" s="233"/>
       <c r="B38" s="233"/>
       <c r="C38" s="233"/>
       <c r="D38" s="233"/>
       <c r="E38" s="233"/>
       <c r="F38" s="233"/>
       <c r="G38" s="233"/>
       <c r="H38" s="233"/>
       <c r="I38" s="233"/>
       <c r="J38" s="233"/>
       <c r="K38" s="233"/>
       <c r="L38" s="233"/>
       <c r="M38" s="233"/>
       <c r="N38" s="233"/>
       <c r="O38" s="233"/>
       <c r="P38" s="233"/>
       <c r="Q38" s="233"/>
       <c r="R38" s="233"/>
       <c r="S38" s="233"/>
       <c r="T38" s="233"/>
       <c r="U38" s="233"/>
     </row>
     <row r="39" spans="1:27" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-      <c r="A39" s="283" t="s">
+      <c r="A39" s="288" t="s">
         <v>287</v>
       </c>
-      <c r="B39" s="283"/>
-[...18 lines deleted...]
-      <c r="U39" s="283"/>
+      <c r="B39" s="288"/>
+      <c r="C39" s="288"/>
+      <c r="D39" s="288"/>
+      <c r="E39" s="288"/>
+      <c r="F39" s="288"/>
+      <c r="G39" s="288"/>
+      <c r="H39" s="288"/>
+      <c r="I39" s="288"/>
+      <c r="J39" s="288"/>
+      <c r="K39" s="288"/>
+      <c r="L39" s="288"/>
+      <c r="M39" s="288"/>
+      <c r="N39" s="288"/>
+      <c r="O39" s="288"/>
+      <c r="P39" s="288"/>
+      <c r="Q39" s="288"/>
+      <c r="R39" s="288"/>
+      <c r="S39" s="288"/>
+      <c r="T39" s="288"/>
+      <c r="U39" s="288"/>
     </row>
     <row r="40" spans="1:27" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-      <c r="A40" s="283"/>
-[...19 lines deleted...]
-      <c r="U40" s="283"/>
+      <c r="A40" s="288"/>
+      <c r="B40" s="288"/>
+      <c r="C40" s="288"/>
+      <c r="D40" s="288"/>
+      <c r="E40" s="288"/>
+      <c r="F40" s="288"/>
+      <c r="G40" s="288"/>
+      <c r="H40" s="288"/>
+      <c r="I40" s="288"/>
+      <c r="J40" s="288"/>
+      <c r="K40" s="288"/>
+      <c r="L40" s="288"/>
+      <c r="M40" s="288"/>
+      <c r="N40" s="288"/>
+      <c r="O40" s="288"/>
+      <c r="P40" s="288"/>
+      <c r="Q40" s="288"/>
+      <c r="R40" s="288"/>
+      <c r="S40" s="288"/>
+      <c r="T40" s="288"/>
+      <c r="U40" s="288"/>
     </row>
     <row r="41" spans="1:27" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-      <c r="A41" s="283"/>
-[...19 lines deleted...]
-      <c r="U41" s="283"/>
+      <c r="A41" s="288"/>
+      <c r="B41" s="288"/>
+      <c r="C41" s="288"/>
+      <c r="D41" s="288"/>
+      <c r="E41" s="288"/>
+      <c r="F41" s="288"/>
+      <c r="G41" s="288"/>
+      <c r="H41" s="288"/>
+      <c r="I41" s="288"/>
+      <c r="J41" s="288"/>
+      <c r="K41" s="288"/>
+      <c r="L41" s="288"/>
+      <c r="M41" s="288"/>
+      <c r="N41" s="288"/>
+      <c r="O41" s="288"/>
+      <c r="P41" s="288"/>
+      <c r="Q41" s="288"/>
+      <c r="R41" s="288"/>
+      <c r="S41" s="288"/>
+      <c r="T41" s="288"/>
+      <c r="U41" s="288"/>
     </row>
     <row r="42" spans="1:27" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-      <c r="A42" s="283"/>
-[...19 lines deleted...]
-      <c r="U42" s="283"/>
+      <c r="A42" s="288"/>
+      <c r="B42" s="288"/>
+      <c r="C42" s="288"/>
+      <c r="D42" s="288"/>
+      <c r="E42" s="288"/>
+      <c r="F42" s="288"/>
+      <c r="G42" s="288"/>
+      <c r="H42" s="288"/>
+      <c r="I42" s="288"/>
+      <c r="J42" s="288"/>
+      <c r="K42" s="288"/>
+      <c r="L42" s="288"/>
+      <c r="M42" s="288"/>
+      <c r="N42" s="288"/>
+      <c r="O42" s="288"/>
+      <c r="P42" s="288"/>
+      <c r="Q42" s="288"/>
+      <c r="R42" s="288"/>
+      <c r="S42" s="288"/>
+      <c r="T42" s="288"/>
+      <c r="U42" s="288"/>
     </row>
     <row r="43" spans="1:27" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-      <c r="A43" s="283"/>
-[...19 lines deleted...]
-      <c r="U43" s="283"/>
+      <c r="A43" s="288"/>
+      <c r="B43" s="288"/>
+      <c r="C43" s="288"/>
+      <c r="D43" s="288"/>
+      <c r="E43" s="288"/>
+      <c r="F43" s="288"/>
+      <c r="G43" s="288"/>
+      <c r="H43" s="288"/>
+      <c r="I43" s="288"/>
+      <c r="J43" s="288"/>
+      <c r="K43" s="288"/>
+      <c r="L43" s="288"/>
+      <c r="M43" s="288"/>
+      <c r="N43" s="288"/>
+      <c r="O43" s="288"/>
+      <c r="P43" s="288"/>
+      <c r="Q43" s="288"/>
+      <c r="R43" s="288"/>
+      <c r="S43" s="288"/>
+      <c r="T43" s="288"/>
+      <c r="U43" s="288"/>
     </row>
     <row r="44" spans="1:27" s="155" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A44" s="283"/>
-[...19 lines deleted...]
-      <c r="U44" s="283"/>
+      <c r="A44" s="288"/>
+      <c r="B44" s="288"/>
+      <c r="C44" s="288"/>
+      <c r="D44" s="288"/>
+      <c r="E44" s="288"/>
+      <c r="F44" s="288"/>
+      <c r="G44" s="288"/>
+      <c r="H44" s="288"/>
+      <c r="I44" s="288"/>
+      <c r="J44" s="288"/>
+      <c r="K44" s="288"/>
+      <c r="L44" s="288"/>
+      <c r="M44" s="288"/>
+      <c r="N44" s="288"/>
+      <c r="O44" s="288"/>
+      <c r="P44" s="288"/>
+      <c r="Q44" s="288"/>
+      <c r="R44" s="288"/>
+      <c r="S44" s="288"/>
+      <c r="T44" s="288"/>
+      <c r="U44" s="288"/>
     </row>
     <row r="45" spans="1:27" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A45" s="233"/>
       <c r="B45" s="233"/>
       <c r="C45" s="233"/>
       <c r="D45" s="233"/>
       <c r="E45" s="233"/>
       <c r="F45" s="233"/>
       <c r="G45" s="233"/>
       <c r="H45" s="233"/>
       <c r="I45" s="233"/>
       <c r="J45" s="233"/>
       <c r="K45" s="233"/>
       <c r="L45" s="233"/>
       <c r="M45" s="233"/>
       <c r="N45" s="233"/>
       <c r="O45" s="233"/>
       <c r="P45" s="233"/>
       <c r="Q45" s="233"/>
       <c r="R45" s="233"/>
       <c r="S45" s="233"/>
       <c r="T45" s="233"/>
       <c r="U45" s="233"/>
     </row>
     <row r="46" spans="1:27" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-      <c r="A46" s="284" t="s">
+      <c r="A46" s="289" t="s">
         <v>288</v>
       </c>
-      <c r="B46" s="284"/>
-[...18 lines deleted...]
-      <c r="U46" s="284"/>
+      <c r="B46" s="289"/>
+      <c r="C46" s="289"/>
+      <c r="D46" s="289"/>
+      <c r="E46" s="289"/>
+      <c r="F46" s="289"/>
+      <c r="G46" s="289"/>
+      <c r="H46" s="289"/>
+      <c r="I46" s="289"/>
+      <c r="J46" s="289"/>
+      <c r="K46" s="289"/>
+      <c r="L46" s="289"/>
+      <c r="M46" s="289"/>
+      <c r="N46" s="289"/>
+      <c r="O46" s="289"/>
+      <c r="P46" s="289"/>
+      <c r="Q46" s="289"/>
+      <c r="R46" s="289"/>
+      <c r="S46" s="289"/>
+      <c r="T46" s="289"/>
+      <c r="U46" s="289"/>
       <c r="AA46" s="155" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:27" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A47" s="230"/>
       <c r="B47" s="225"/>
       <c r="C47" s="225"/>
       <c r="D47" s="225"/>
       <c r="E47" s="230"/>
       <c r="F47" s="225"/>
       <c r="G47" s="230"/>
       <c r="H47" s="225"/>
       <c r="I47" s="229"/>
       <c r="J47" s="225"/>
       <c r="K47" s="229"/>
       <c r="L47" s="225"/>
       <c r="M47" s="229"/>
       <c r="N47" s="225"/>
       <c r="O47" s="230"/>
       <c r="P47" s="225"/>
       <c r="Q47" s="230"/>
       <c r="R47" s="225"/>
       <c r="S47" s="230"/>
       <c r="T47" s="225"/>
       <c r="U47" s="230"/>
     </row>
     <row r="48" spans="1:27" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-      <c r="A48" s="282" t="s">
+      <c r="A48" s="287" t="s">
         <v>238</v>
       </c>
-      <c r="B48" s="282"/>
-[...18 lines deleted...]
-      <c r="U48" s="282"/>
+      <c r="B48" s="287"/>
+      <c r="C48" s="287"/>
+      <c r="D48" s="287"/>
+      <c r="E48" s="287"/>
+      <c r="F48" s="287"/>
+      <c r="G48" s="287"/>
+      <c r="H48" s="287"/>
+      <c r="I48" s="287"/>
+      <c r="J48" s="287"/>
+      <c r="K48" s="287"/>
+      <c r="L48" s="287"/>
+      <c r="M48" s="287"/>
+      <c r="N48" s="287"/>
+      <c r="O48" s="287"/>
+      <c r="P48" s="287"/>
+      <c r="Q48" s="287"/>
+      <c r="R48" s="287"/>
+      <c r="S48" s="287"/>
+      <c r="T48" s="287"/>
+      <c r="U48" s="287"/>
     </row>
     <row r="49" spans="1:22" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-      <c r="A49" s="282"/>
-[...19 lines deleted...]
-      <c r="U49" s="282"/>
+      <c r="A49" s="287"/>
+      <c r="B49" s="287"/>
+      <c r="C49" s="287"/>
+      <c r="D49" s="287"/>
+      <c r="E49" s="287"/>
+      <c r="F49" s="287"/>
+      <c r="G49" s="287"/>
+      <c r="H49" s="287"/>
+      <c r="I49" s="287"/>
+      <c r="J49" s="287"/>
+      <c r="K49" s="287"/>
+      <c r="L49" s="287"/>
+      <c r="M49" s="287"/>
+      <c r="N49" s="287"/>
+      <c r="O49" s="287"/>
+      <c r="P49" s="287"/>
+      <c r="Q49" s="287"/>
+      <c r="R49" s="287"/>
+      <c r="S49" s="287"/>
+      <c r="T49" s="287"/>
+      <c r="U49" s="287"/>
     </row>
     <row r="50" spans="1:22" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-      <c r="A50" s="282"/>
-[...19 lines deleted...]
-      <c r="U50" s="282"/>
+      <c r="A50" s="287"/>
+      <c r="B50" s="287"/>
+      <c r="C50" s="287"/>
+      <c r="D50" s="287"/>
+      <c r="E50" s="287"/>
+      <c r="F50" s="287"/>
+      <c r="G50" s="287"/>
+      <c r="H50" s="287"/>
+      <c r="I50" s="287"/>
+      <c r="J50" s="287"/>
+      <c r="K50" s="287"/>
+      <c r="L50" s="287"/>
+      <c r="M50" s="287"/>
+      <c r="N50" s="287"/>
+      <c r="O50" s="287"/>
+      <c r="P50" s="287"/>
+      <c r="Q50" s="287"/>
+      <c r="R50" s="287"/>
+      <c r="S50" s="287"/>
+      <c r="T50" s="287"/>
+      <c r="U50" s="287"/>
     </row>
     <row r="51" spans="1:22" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-      <c r="A51" s="282"/>
-[...19 lines deleted...]
-      <c r="U51" s="282"/>
+      <c r="A51" s="287"/>
+      <c r="B51" s="287"/>
+      <c r="C51" s="287"/>
+      <c r="D51" s="287"/>
+      <c r="E51" s="287"/>
+      <c r="F51" s="287"/>
+      <c r="G51" s="287"/>
+      <c r="H51" s="287"/>
+      <c r="I51" s="287"/>
+      <c r="J51" s="287"/>
+      <c r="K51" s="287"/>
+      <c r="L51" s="287"/>
+      <c r="M51" s="287"/>
+      <c r="N51" s="287"/>
+      <c r="O51" s="287"/>
+      <c r="P51" s="287"/>
+      <c r="Q51" s="287"/>
+      <c r="R51" s="287"/>
+      <c r="S51" s="287"/>
+      <c r="T51" s="287"/>
+      <c r="U51" s="287"/>
     </row>
     <row r="52" spans="1:22" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-      <c r="A52" s="282"/>
-[...19 lines deleted...]
-      <c r="U52" s="282"/>
+      <c r="A52" s="287"/>
+      <c r="B52" s="287"/>
+      <c r="C52" s="287"/>
+      <c r="D52" s="287"/>
+      <c r="E52" s="287"/>
+      <c r="F52" s="287"/>
+      <c r="G52" s="287"/>
+      <c r="H52" s="287"/>
+      <c r="I52" s="287"/>
+      <c r="J52" s="287"/>
+      <c r="K52" s="287"/>
+      <c r="L52" s="287"/>
+      <c r="M52" s="287"/>
+      <c r="N52" s="287"/>
+      <c r="O52" s="287"/>
+      <c r="P52" s="287"/>
+      <c r="Q52" s="287"/>
+      <c r="R52" s="287"/>
+      <c r="S52" s="287"/>
+      <c r="T52" s="287"/>
+      <c r="U52" s="287"/>
     </row>
     <row r="53" spans="1:22" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-      <c r="A53" s="282"/>
-[...19 lines deleted...]
-      <c r="U53" s="282"/>
+      <c r="A53" s="287"/>
+      <c r="B53" s="287"/>
+      <c r="C53" s="287"/>
+      <c r="D53" s="287"/>
+      <c r="E53" s="287"/>
+      <c r="F53" s="287"/>
+      <c r="G53" s="287"/>
+      <c r="H53" s="287"/>
+      <c r="I53" s="287"/>
+      <c r="J53" s="287"/>
+      <c r="K53" s="287"/>
+      <c r="L53" s="287"/>
+      <c r="M53" s="287"/>
+      <c r="N53" s="287"/>
+      <c r="O53" s="287"/>
+      <c r="P53" s="287"/>
+      <c r="Q53" s="287"/>
+      <c r="R53" s="287"/>
+      <c r="S53" s="287"/>
+      <c r="T53" s="287"/>
+      <c r="U53" s="287"/>
     </row>
     <row r="54" spans="1:22" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-      <c r="A54" s="282"/>
-[...19 lines deleted...]
-      <c r="U54" s="282"/>
+      <c r="A54" s="287"/>
+      <c r="B54" s="287"/>
+      <c r="C54" s="287"/>
+      <c r="D54" s="287"/>
+      <c r="E54" s="287"/>
+      <c r="F54" s="287"/>
+      <c r="G54" s="287"/>
+      <c r="H54" s="287"/>
+      <c r="I54" s="287"/>
+      <c r="J54" s="287"/>
+      <c r="K54" s="287"/>
+      <c r="L54" s="287"/>
+      <c r="M54" s="287"/>
+      <c r="N54" s="287"/>
+      <c r="O54" s="287"/>
+      <c r="P54" s="287"/>
+      <c r="Q54" s="287"/>
+      <c r="R54" s="287"/>
+      <c r="S54" s="287"/>
+      <c r="T54" s="287"/>
+      <c r="U54" s="287"/>
     </row>
     <row r="55" spans="1:22" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-      <c r="A55" s="282"/>
-[...19 lines deleted...]
-      <c r="U55" s="282"/>
+      <c r="A55" s="287"/>
+      <c r="B55" s="287"/>
+      <c r="C55" s="287"/>
+      <c r="D55" s="287"/>
+      <c r="E55" s="287"/>
+      <c r="F55" s="287"/>
+      <c r="G55" s="287"/>
+      <c r="H55" s="287"/>
+      <c r="I55" s="287"/>
+      <c r="J55" s="287"/>
+      <c r="K55" s="287"/>
+      <c r="L55" s="287"/>
+      <c r="M55" s="287"/>
+      <c r="N55" s="287"/>
+      <c r="O55" s="287"/>
+      <c r="P55" s="287"/>
+      <c r="Q55" s="287"/>
+      <c r="R55" s="287"/>
+      <c r="S55" s="287"/>
+      <c r="T55" s="287"/>
+      <c r="U55" s="287"/>
       <c r="V55" s="179" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="56" spans="1:22" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A56" s="231"/>
       <c r="B56" s="231"/>
       <c r="C56" s="231"/>
       <c r="D56" s="231"/>
       <c r="E56" s="231"/>
       <c r="F56" s="231"/>
       <c r="G56" s="231"/>
       <c r="H56" s="231"/>
       <c r="I56" s="231"/>
       <c r="J56" s="231"/>
       <c r="K56" s="231"/>
       <c r="L56" s="231"/>
       <c r="M56" s="231"/>
       <c r="N56" s="231"/>
       <c r="O56" s="231"/>
       <c r="P56" s="231"/>
       <c r="Q56" s="231"/>
       <c r="R56" s="231"/>
       <c r="S56" s="231"/>
       <c r="T56" s="231"/>
       <c r="U56" s="231"/>
     </row>
     <row r="57" spans="1:22" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-      <c r="A57" s="282" t="s">
+      <c r="A57" s="287" t="s">
         <v>239</v>
       </c>
-      <c r="B57" s="282"/>
-[...18 lines deleted...]
-      <c r="U57" s="282"/>
+      <c r="B57" s="287"/>
+      <c r="C57" s="287"/>
+      <c r="D57" s="287"/>
+      <c r="E57" s="287"/>
+      <c r="F57" s="287"/>
+      <c r="G57" s="287"/>
+      <c r="H57" s="287"/>
+      <c r="I57" s="287"/>
+      <c r="J57" s="287"/>
+      <c r="K57" s="287"/>
+      <c r="L57" s="287"/>
+      <c r="M57" s="287"/>
+      <c r="N57" s="287"/>
+      <c r="O57" s="287"/>
+      <c r="P57" s="287"/>
+      <c r="Q57" s="287"/>
+      <c r="R57" s="287"/>
+      <c r="S57" s="287"/>
+      <c r="T57" s="287"/>
+      <c r="U57" s="287"/>
     </row>
     <row r="58" spans="1:22" s="155" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A58" s="282"/>
-[...19 lines deleted...]
-      <c r="U58" s="282"/>
+      <c r="A58" s="287"/>
+      <c r="B58" s="287"/>
+      <c r="C58" s="287"/>
+      <c r="D58" s="287"/>
+      <c r="E58" s="287"/>
+      <c r="F58" s="287"/>
+      <c r="G58" s="287"/>
+      <c r="H58" s="287"/>
+      <c r="I58" s="287"/>
+      <c r="J58" s="287"/>
+      <c r="K58" s="287"/>
+      <c r="L58" s="287"/>
+      <c r="M58" s="287"/>
+      <c r="N58" s="287"/>
+      <c r="O58" s="287"/>
+      <c r="P58" s="287"/>
+      <c r="Q58" s="287"/>
+      <c r="R58" s="287"/>
+      <c r="S58" s="287"/>
+      <c r="T58" s="287"/>
+      <c r="U58" s="287"/>
     </row>
     <row r="59" spans="1:22" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A59" s="234"/>
       <c r="B59" s="234"/>
       <c r="C59" s="234"/>
       <c r="D59" s="234"/>
       <c r="E59" s="234"/>
       <c r="F59" s="234"/>
       <c r="G59" s="234"/>
       <c r="H59" s="234"/>
       <c r="I59" s="234"/>
       <c r="J59" s="234"/>
       <c r="K59" s="234"/>
       <c r="L59" s="234"/>
       <c r="M59" s="234"/>
       <c r="N59" s="234"/>
       <c r="O59" s="234"/>
       <c r="P59" s="234"/>
       <c r="Q59" s="234"/>
       <c r="R59" s="234"/>
       <c r="S59" s="234"/>
       <c r="T59" s="234"/>
       <c r="U59" s="234"/>
     </row>
     <row r="60" spans="1:22" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-      <c r="A60" s="280" t="s">
+      <c r="A60" s="285" t="s">
         <v>311</v>
       </c>
-      <c r="B60" s="280"/>
-[...18 lines deleted...]
-      <c r="U60" s="280"/>
+      <c r="B60" s="285"/>
+      <c r="C60" s="285"/>
+      <c r="D60" s="285"/>
+      <c r="E60" s="285"/>
+      <c r="F60" s="285"/>
+      <c r="G60" s="285"/>
+      <c r="H60" s="285"/>
+      <c r="I60" s="285"/>
+      <c r="J60" s="285"/>
+      <c r="K60" s="285"/>
+      <c r="L60" s="285"/>
+      <c r="M60" s="285"/>
+      <c r="N60" s="285"/>
+      <c r="O60" s="285"/>
+      <c r="P60" s="285"/>
+      <c r="Q60" s="285"/>
+      <c r="R60" s="285"/>
+      <c r="S60" s="285"/>
+      <c r="T60" s="285"/>
+      <c r="U60" s="285"/>
     </row>
     <row r="61" spans="1:22" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A61" s="232"/>
       <c r="B61" s="232"/>
       <c r="C61" s="232"/>
       <c r="D61" s="232"/>
       <c r="E61" s="232"/>
       <c r="F61" s="232"/>
       <c r="G61" s="232"/>
       <c r="H61" s="232"/>
       <c r="I61" s="232"/>
       <c r="J61" s="232"/>
       <c r="K61" s="232"/>
       <c r="L61" s="232"/>
       <c r="M61" s="232"/>
       <c r="N61" s="232"/>
       <c r="O61" s="232"/>
       <c r="P61" s="232"/>
       <c r="Q61" s="232"/>
       <c r="R61" s="232"/>
       <c r="S61" s="232"/>
       <c r="T61" s="232"/>
       <c r="U61" s="232"/>
     </row>
     <row r="62" spans="1:22" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
@@ -35037,151 +35071,136 @@
         <v>240</v>
       </c>
       <c r="B62" s="173"/>
       <c r="C62" s="173"/>
       <c r="D62" s="173"/>
       <c r="E62" s="173"/>
       <c r="F62" s="173"/>
       <c r="G62" s="173"/>
       <c r="H62" s="173"/>
       <c r="I62" s="173"/>
       <c r="J62" s="173"/>
       <c r="K62" s="173"/>
       <c r="L62" s="173"/>
       <c r="M62" s="173"/>
       <c r="N62" s="173"/>
       <c r="O62" s="173"/>
       <c r="P62" s="173"/>
       <c r="Q62" s="173"/>
       <c r="R62" s="173"/>
       <c r="S62" s="173"/>
       <c r="T62" s="173"/>
       <c r="U62" s="173"/>
     </row>
     <row r="63" spans="1:22" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25"/>
     <row r="64" spans="1:22" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-      <c r="A64" s="281" t="s">
+      <c r="A64" s="286" t="s">
         <v>241</v>
       </c>
-      <c r="B64" s="281"/>
-[...16 lines deleted...]
-      <c r="S64" s="281"/>
+      <c r="B64" s="286"/>
+      <c r="C64" s="286"/>
+      <c r="D64" s="286"/>
+      <c r="E64" s="286"/>
+      <c r="F64" s="286"/>
+      <c r="G64" s="286"/>
+      <c r="H64" s="286"/>
+      <c r="I64" s="286"/>
+      <c r="J64" s="286"/>
+      <c r="K64" s="286"/>
+      <c r="L64" s="286"/>
+      <c r="M64" s="286"/>
+      <c r="N64" s="286"/>
+      <c r="O64" s="286"/>
+      <c r="P64" s="286"/>
+      <c r="Q64" s="286"/>
+      <c r="R64" s="286"/>
+      <c r="S64" s="286"/>
       <c r="T64" s="173"/>
       <c r="U64" s="173"/>
     </row>
     <row r="65" spans="1:21" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-      <c r="A65" s="281"/>
-[...17 lines deleted...]
-      <c r="S65" s="281"/>
+      <c r="A65" s="286"/>
+      <c r="B65" s="286"/>
+      <c r="C65" s="286"/>
+      <c r="D65" s="286"/>
+      <c r="E65" s="286"/>
+      <c r="F65" s="286"/>
+      <c r="G65" s="286"/>
+      <c r="H65" s="286"/>
+      <c r="I65" s="286"/>
+      <c r="J65" s="286"/>
+      <c r="K65" s="286"/>
+      <c r="L65" s="286"/>
+      <c r="M65" s="286"/>
+      <c r="N65" s="286"/>
+      <c r="O65" s="286"/>
+      <c r="P65" s="286"/>
+      <c r="Q65" s="286"/>
+      <c r="R65" s="286"/>
+      <c r="S65" s="286"/>
       <c r="T65" s="173"/>
       <c r="U65" s="173"/>
     </row>
     <row r="66" spans="1:21" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25"/>
     <row r="67" spans="1:21" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25"/>
     <row r="68" spans="1:21" s="155" customFormat="1" ht="14.25" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="14">
     <mergeCell ref="A13:U15"/>
     <mergeCell ref="A28:U30"/>
     <mergeCell ref="A32:U34"/>
     <mergeCell ref="A8:U8"/>
     <mergeCell ref="A21:U23"/>
     <mergeCell ref="A25:U26"/>
     <mergeCell ref="A60:U60"/>
     <mergeCell ref="A64:S65"/>
     <mergeCell ref="A48:U55"/>
     <mergeCell ref="A39:U44"/>
     <mergeCell ref="A17:U19"/>
     <mergeCell ref="A57:U58"/>
     <mergeCell ref="A46:U46"/>
     <mergeCell ref="A36:U37"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup scale="62" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100400B1F2188880C4BAB689939B20D68FA" ma:contentTypeVersion="8" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a9166f76a48cfe535a0fb71b78c0905f">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="069428b1-9709-469d-8ae1-c63ae11c40ea" xmlns:ns3="7af45b9c-b09d-4197-87ba-eb0b7500fd4f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cd94bf0173059bfbc4bdb1174ae7bcb6" ns2:_="" ns3:_="">
     <xsd:import namespace="069428b1-9709-469d-8ae1-c63ae11c40ea"/>
     <xsd:import namespace="7af45b9c-b09d-4197-87ba-eb0b7500fd4f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="069428b1-9709-469d-8ae1-c63ae11c40ea" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
@@ -35314,90 +35333,105 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E87084A8-C71B-4631-BF87-7A33D77EFDE1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="069428b1-9709-469d-8ae1-c63ae11c40ea"/>
+    <ds:schemaRef ds:uri="7af45b9c-b09d-4197-87ba-eb0b7500fd4f"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FA707131-BC13-438C-AFAC-B9D049744B54}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="069428b1-9709-469d-8ae1-c63ae11c40ea"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="7af45b9c-b09d-4197-87ba-eb0b7500fd4f"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F46E5F52-923D-4FF8-AECA-437BCDEE846B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-  </ds:schemaRefs>
-[...17 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>23</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>