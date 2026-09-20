--- v0 (2026-06-21)
+++ v1 (2026-09-20)
@@ -19,146 +19,147 @@
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="12" documentId="8_{37F469A7-3E63-4C7C-B300-6A2821C647F3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{1D26942C-CFBC-4EB0-A3A0-E3EFDCB0D3CC}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{0CE21FE8-E792-4A91-99D7-761568534783}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" tabRatio="894" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="38280" yWindow="-120" windowWidth="38640" windowHeight="21120" tabRatio="894" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Overview" sheetId="62256" r:id="rId1"/>
     <sheet name="Exhibit A-1" sheetId="1" r:id="rId2"/>
     <sheet name="Exhibit A-2" sheetId="4" r:id="rId3"/>
     <sheet name="Exhibit A-3" sheetId="15" r:id="rId4"/>
     <sheet name="Exhibit B-1" sheetId="62253" r:id="rId5"/>
     <sheet name="Exhibit B-2" sheetId="62254" r:id="rId6"/>
     <sheet name="Exhibit C-1" sheetId="62246" r:id="rId7"/>
     <sheet name="Exhibit C-2" sheetId="62245" r:id="rId8"/>
     <sheet name="Exhibit D-1" sheetId="62247" r:id="rId9"/>
     <sheet name="Exhibit D-2" sheetId="62248" r:id="rId10"/>
     <sheet name="Notes to Pension RSI" sheetId="62249" r:id="rId11"/>
     <sheet name="Exhibit D-3" sheetId="62255" r:id="rId12"/>
     <sheet name="Exhibit D-4" sheetId="62251" r:id="rId13"/>
     <sheet name="Notes to OPEB RSI" sheetId="62252" r:id="rId14"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId15"/>
   </externalReferences>
   <definedNames>
     <definedName name="AS2DocOpenMode" hidden="1">"AS2DocumentEdit"</definedName>
     <definedName name="PAGE1" localSheetId="2">'Exhibit A-2'!$C$8:$E$68</definedName>
-    <definedName name="PAGE1" localSheetId="3">'Exhibit A-3'!$C$6:$E$126</definedName>
+    <definedName name="PAGE1" localSheetId="3">'Exhibit A-3'!$C$6:$E$129</definedName>
     <definedName name="PAGE1" localSheetId="4">'Exhibit B-1'!$A$7:$E$16</definedName>
     <definedName name="PAGE1" localSheetId="5">'Exhibit B-2'!$A$7:$E$13</definedName>
     <definedName name="PAGE1">'Exhibit A-1'!$A$6:$E$46</definedName>
     <definedName name="PAGE2" localSheetId="2">'Exhibit A-2'!$C$59:$E$68</definedName>
-    <definedName name="PAGE2" localSheetId="3">'Exhibit A-3'!$C$60:$E$126</definedName>
+    <definedName name="PAGE2" localSheetId="3">'Exhibit A-3'!$C$62:$E$129</definedName>
     <definedName name="PAGE2" localSheetId="4">'Exhibit B-1'!$A$24:$D$27</definedName>
     <definedName name="PAGE2" localSheetId="5">'Exhibit B-2'!$A$24:$D$26</definedName>
     <definedName name="PAGE2">'Exhibit A-1'!$A$72:$E$101</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Exhibit A-1'!$A$1:$E$125</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'Exhibit A-2'!$A$1:$E$67</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="3">'Exhibit A-3'!$A$1:$E$125</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="3">'Exhibit A-3'!$A$1:$E$128</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'Exhibit B-1'!$A$1:$H$37</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="5">'Exhibit B-2'!$A$1:$H$34</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="6">'Exhibit C-1'!$A$1:$I$38</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="7">'Exhibit C-2'!$A$1:$K$52</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="8">'Exhibit D-1'!$A$1:$P$43</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="9">'Exhibit D-2'!$A$1:$O$37</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="11">'Exhibit D-3'!$A$1:$P$81</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="12">'Exhibit D-4'!$A$1:$O$73</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="13">'Notes to OPEB RSI'!$A$1:$S$75</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="10">'Notes to Pension RSI'!$A$1:$U$61</definedName>
     <definedName name="Print_Area_MI" localSheetId="1">'Exhibit A-1'!$D$1:$E$46</definedName>
     <definedName name="Print_Area_MI" localSheetId="2">'Exhibit A-2'!$C$8:$E$44</definedName>
-    <definedName name="Print_Area_MI" localSheetId="3">'Exhibit A-3'!$C$6:$E$47</definedName>
+    <definedName name="Print_Area_MI" localSheetId="3">'Exhibit A-3'!$C$6:$E$49</definedName>
     <definedName name="Print_Area_MI" localSheetId="4">'Exhibit B-1'!$D$1:$E$16</definedName>
     <definedName name="Print_Area_MI" localSheetId="5">'Exhibit B-2'!$D$1:$E$13</definedName>
     <definedName name="TextRefCopy2" localSheetId="4">'[1]Exhibit C-1'!#REF!</definedName>
     <definedName name="TextRefCopy2" localSheetId="5">'[1]Exhibit C-1'!#REF!</definedName>
     <definedName name="TextRefCopy2" localSheetId="11">'Exhibit C-1'!#REF!</definedName>
     <definedName name="TextRefCopy2">'Exhibit C-1'!#REF!</definedName>
     <definedName name="TextRefCopy3">'Exhibit A-2'!#REF!</definedName>
     <definedName name="TextRefCopy4" localSheetId="4">'Exhibit B-1'!$A$2</definedName>
     <definedName name="TextRefCopy4" localSheetId="5">'Exhibit B-2'!$A$2</definedName>
     <definedName name="TextRefCopy4">'Exhibit A-1'!$A$2</definedName>
     <definedName name="TextRefCopy5" localSheetId="4">'Exhibit B-1'!$A$1</definedName>
     <definedName name="TextRefCopy5" localSheetId="5">'Exhibit B-2'!$A$1</definedName>
     <definedName name="TextRefCopy5">'Exhibit A-1'!$A$1</definedName>
     <definedName name="TextRefCopyRangeCount" hidden="1">5</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="P72" i="62255" l="1"/>
+  <c r="E111" i="15" l="1"/>
+  <c r="E36" i="15"/>
+  <c r="P72" i="62255"/>
   <c r="P34" i="62255"/>
   <c r="N31" i="62255"/>
   <c r="H15" i="62247"/>
   <c r="H18" i="62247" s="1"/>
-  <c r="E34" i="15"/>
   <c r="N15" i="62247" l="1"/>
   <c r="N18" i="62247" s="1"/>
   <c r="L15" i="62247"/>
   <c r="L18" i="62247" s="1"/>
   <c r="J15" i="62247"/>
   <c r="J18" i="62247" s="1"/>
   <c r="E57" i="4"/>
   <c r="E36" i="4"/>
   <c r="N72" i="62255"/>
   <c r="L72" i="62255"/>
   <c r="J72" i="62255"/>
   <c r="H72" i="62255"/>
   <c r="P56" i="62255"/>
   <c r="N56" i="62255"/>
   <c r="L56" i="62255"/>
   <c r="J56" i="62255"/>
   <c r="H56" i="62255"/>
   <c r="G54" i="62251"/>
   <c r="J69" i="62255"/>
   <c r="L69" i="62255"/>
   <c r="N69" i="62255"/>
   <c r="J31" i="62255"/>
   <c r="J34" i="62255" s="1"/>
   <c r="L31" i="62255"/>
   <c r="L34" i="62255" s="1"/>
@@ -210,100 +211,99 @@
   <c r="H18" i="62254"/>
   <c r="H12" i="62254"/>
   <c r="H33" i="62253"/>
   <c r="E110" i="1"/>
   <c r="P18" i="62247" l="1"/>
   <c r="N34" i="62247" l="1"/>
   <c r="A1" i="62254"/>
   <c r="A98" i="1"/>
   <c r="F18" i="62254"/>
   <c r="D18" i="62254"/>
   <c r="F12" i="62254"/>
   <c r="D12" i="62254"/>
   <c r="F33" i="62253"/>
   <c r="D33" i="62253"/>
   <c r="F15" i="62253"/>
   <c r="D15" i="62253"/>
   <c r="D20" i="62254" l="1"/>
   <c r="F20" i="62254"/>
   <c r="F25" i="62254" s="1"/>
   <c r="F30" i="62254" s="1"/>
   <c r="D25" i="62254" l="1"/>
   <c r="D30" i="62254" s="1"/>
   <c r="H20" i="62254"/>
   <c r="H25" i="62254" s="1"/>
   <c r="H30" i="62254" s="1"/>
-  <c r="E22" i="15"/>
+  <c r="E23" i="15"/>
   <c r="E118" i="1"/>
   <c r="E122" i="1" s="1"/>
-  <c r="E108" i="15" l="1"/>
-  <c r="E49" i="4"/>
+  <c r="E49" i="4" l="1"/>
   <c r="I39" i="62245" l="1"/>
   <c r="G39" i="62245"/>
   <c r="K37" i="62245"/>
   <c r="K36" i="62245"/>
   <c r="K35" i="62245"/>
   <c r="K30" i="62245"/>
   <c r="K28" i="62245"/>
   <c r="K29" i="62245"/>
   <c r="K27" i="62245"/>
   <c r="K19" i="62245"/>
   <c r="K18" i="62245"/>
   <c r="K17" i="62245"/>
   <c r="K12" i="62245"/>
   <c r="K10" i="62245"/>
   <c r="K11" i="62245"/>
   <c r="K9" i="62245"/>
   <c r="I19" i="62246"/>
   <c r="I17" i="62246"/>
   <c r="I18" i="62246"/>
   <c r="I16" i="62246"/>
   <c r="I11" i="62246"/>
   <c r="I9" i="62246"/>
   <c r="I10" i="62246"/>
   <c r="I8" i="62246"/>
   <c r="I31" i="62246"/>
   <c r="I26" i="62246"/>
   <c r="I27" i="62246"/>
   <c r="I25" i="62246"/>
   <c r="G29" i="62246"/>
   <c r="G33" i="62246" s="1"/>
   <c r="E29" i="62246"/>
   <c r="E33" i="62246" s="1"/>
   <c r="I29" i="62246" l="1"/>
   <c r="I33" i="62246" s="1"/>
   <c r="K39" i="62245"/>
   <c r="A1" i="62245" l="1"/>
   <c r="A1" i="62249"/>
   <c r="L34" i="62247"/>
   <c r="J34" i="62247"/>
   <c r="H34" i="62247"/>
   <c r="A1" i="62252" l="1"/>
   <c r="A1" i="62251"/>
   <c r="A1" i="62248"/>
   <c r="A1" i="62247"/>
-  <c r="A66" i="15"/>
+  <c r="A68" i="15"/>
   <c r="A1" i="15"/>
   <c r="A1" i="4"/>
   <c r="O69" i="62251" l="1"/>
   <c r="M69" i="62251"/>
   <c r="K69" i="62251"/>
   <c r="I69" i="62251"/>
   <c r="G69" i="62251"/>
   <c r="O54" i="62251"/>
   <c r="M54" i="62251"/>
   <c r="K54" i="62251"/>
   <c r="I54" i="62251"/>
   <c r="O34" i="62251"/>
   <c r="M34" i="62251"/>
   <c r="K34" i="62251"/>
   <c r="I34" i="62251"/>
   <c r="G34" i="62251"/>
   <c r="O19" i="62251"/>
   <c r="M19" i="62251"/>
   <c r="K19" i="62251"/>
   <c r="I19" i="62251"/>
   <c r="G19" i="62251"/>
   <c r="O34" i="62248"/>
   <c r="M34" i="62248"/>
   <c r="K34" i="62248"/>
   <c r="I34" i="62248"/>
@@ -325,100 +325,100 @@
   <c r="G49" i="62251"/>
   <c r="O29" i="62251"/>
   <c r="M29" i="62251"/>
   <c r="K29" i="62251"/>
   <c r="I29" i="62251"/>
   <c r="G29" i="62251"/>
   <c r="O14" i="62251"/>
   <c r="M14" i="62251"/>
   <c r="K14" i="62251"/>
   <c r="I14" i="62251"/>
   <c r="G14" i="62251"/>
   <c r="G14" i="62248" l="1"/>
   <c r="I14" i="62248"/>
   <c r="K14" i="62248"/>
   <c r="M14" i="62248"/>
   <c r="O14" i="62248"/>
   <c r="G29" i="62248"/>
   <c r="I29" i="62248"/>
   <c r="K29" i="62248"/>
   <c r="M29" i="62248"/>
   <c r="O29" i="62248"/>
   <c r="K14" i="62245" l="1"/>
   <c r="I14" i="62245"/>
   <c r="G14" i="62245"/>
   <c r="E43" i="1"/>
-  <c r="E58" i="15" l="1"/>
-  <c r="E50" i="15"/>
+  <c r="E60" i="15" l="1"/>
+  <c r="E52" i="15"/>
   <c r="E27" i="4"/>
   <c r="E18" i="4"/>
   <c r="E29" i="4" s="1"/>
   <c r="E38" i="4" s="1"/>
   <c r="E51" i="4" s="1"/>
   <c r="E59" i="4" s="1"/>
   <c r="E64" i="4" s="1"/>
   <c r="E96" i="1"/>
   <c r="E83" i="1"/>
   <c r="E71" i="1"/>
   <c r="E54" i="1"/>
   <c r="E24" i="1"/>
   <c r="E45" i="1" s="1"/>
   <c r="E85" i="1" l="1"/>
-  <c r="E60" i="15"/>
-  <c r="E64" i="15" s="1"/>
+  <c r="E62" i="15"/>
+  <c r="E66" i="15" s="1"/>
   <c r="E13" i="62246"/>
   <c r="G13" i="62246"/>
   <c r="I13" i="62246"/>
   <c r="E21" i="62246"/>
   <c r="G21" i="62246"/>
   <c r="I21" i="62246"/>
   <c r="G21" i="62245"/>
   <c r="I21" i="62245"/>
   <c r="K21" i="62245"/>
   <c r="G32" i="62245"/>
   <c r="G41" i="62245" s="1"/>
   <c r="I32" i="62245"/>
   <c r="I41" i="62245" s="1"/>
   <c r="K32" i="62245"/>
   <c r="K41" i="62245" s="1"/>
   <c r="I35" i="62246" l="1"/>
   <c r="G23" i="62245"/>
   <c r="E35" i="62246"/>
   <c r="I23" i="62245"/>
   <c r="K23" i="62245"/>
   <c r="G35" i="62246"/>
   <c r="G48" i="62245" l="1"/>
   <c r="G43" i="62245"/>
   <c r="K48" i="62245"/>
   <c r="K43" i="62245"/>
   <c r="I48" i="62245"/>
   <c r="I43" i="62245"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="650" uniqueCount="378">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="653" uniqueCount="378">
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Name of University</t>
   </si>
   <si>
     <t>Statement of Net Position</t>
   </si>
   <si>
     <t>Proprietary Fund</t>
   </si>
   <si>
     <t>Exhibit A-1</t>
   </si>
   <si>
     <t>June 30, 2026</t>
   </si>
   <si>
     <t>Page 1 of 2</t>
   </si>
   <si>
     <t>ASSETS</t>
   </si>
   <si>
@@ -2228,50 +2228,51 @@
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF0000FF"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <color rgb="FF0000FF"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="10"/>
@@ -2665,51 +2666,51 @@
       <b/>
       <sz val="12"/>
       <color rgb="FF0000FF"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10.5"/>
       <color rgb="FF0000FF"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10.5"/>
       <color rgb="FF0000FF"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10.5"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="19">
+  <fills count="20">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="47"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="29"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="26"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="27"/>
       </patternFill>
@@ -2755,50 +2756,56 @@
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="55"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="42"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF00FF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="17">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="23"/>
       </left>
       <right style="thin">
         <color indexed="23"/>
       </right>
       <top style="thin">
         <color indexed="23"/>
       </top>
       <bottom style="thin">
         <color indexed="23"/>
       </bottom>
@@ -5756,51 +5763,51 @@
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="336">
+  <cellXfs count="341">
     <xf numFmtId="39" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="39" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="39" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="39" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="39" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="39" fontId="13" fillId="0" borderId="0" xfId="75"/>
     <xf numFmtId="39" fontId="19" fillId="0" borderId="0" xfId="75" applyFont="1"/>
     <xf numFmtId="39" fontId="18" fillId="0" borderId="0" xfId="75" applyFont="1"/>
     <xf numFmtId="39" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="39" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="39" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="39" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="39" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -6516,50 +6523,55 @@
     <xf numFmtId="39" fontId="102" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="39" fontId="55" fillId="18" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="39" fontId="61" fillId="18" borderId="0" xfId="75" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="39" fontId="70" fillId="18" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="39" fontId="61" fillId="18" borderId="0" xfId="75" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="39" fontId="101" fillId="18" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="43" fontId="62" fillId="18" borderId="0" xfId="75" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="39" fontId="61" fillId="18" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="39" fontId="98" fillId="18" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="44" fontId="61" fillId="18" borderId="0" xfId="73" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="39" fontId="105" fillId="18" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="39" fontId="63" fillId="19" borderId="0" xfId="75" applyFont="1" applyFill="1"/>
+    <xf numFmtId="43" fontId="63" fillId="19" borderId="0" xfId="75" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="39" fontId="61" fillId="19" borderId="0" xfId="75" applyFont="1" applyFill="1"/>
+    <xf numFmtId="43" fontId="61" fillId="19" borderId="0" xfId="75" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="39" fontId="61" fillId="19" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="39" fontId="65" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="39" fontId="65" fillId="18" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="39" fontId="59" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="39" fontId="70" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="76" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="46" fillId="0" borderId="0" xfId="77" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" wrapText="1"/>
     </xf>
     <xf numFmtId="39" fontId="91" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="39" fontId="91" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="65" fillId="0" borderId="0" xfId="73" applyFont="1" applyAlignment="1">
@@ -6570,69 +6582,69 @@
     </xf>
     <xf numFmtId="0" fontId="95" fillId="0" borderId="0" xfId="73" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="61" fillId="0" borderId="0" xfId="73" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="65" fillId="0" borderId="0" xfId="73" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="97" fillId="0" borderId="0" xfId="73" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="61" fillId="0" borderId="0" xfId="73" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="10" fontId="61" fillId="0" borderId="0" xfId="95" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="39" fontId="86" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="10" fontId="61" fillId="0" borderId="0" xfId="1382" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="65" fillId="0" borderId="0" xfId="73" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="86" fillId="0" borderId="0" xfId="73" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="10" fontId="61" fillId="0" borderId="0" xfId="95" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="10" fontId="61" fillId="0" borderId="0" xfId="177" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="10" fontId="61" fillId="0" borderId="0" xfId="95" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="10" fontId="61" fillId="0" borderId="0" xfId="158" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="61" fillId="18" borderId="0" xfId="73" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="justify" vertical="top" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="65" fillId="0" borderId="0" xfId="73" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2816">
     <cellStyle name="20% - Accent1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Accent1 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="20% - Accent1 3" xfId="136" xr:uid="{00000000-0005-0000-0000-000030000000}"/>
     <cellStyle name="20% - Accent2" xfId="3" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Accent2 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="20% - Accent2 3" xfId="135" xr:uid="{00000000-0005-0000-0000-000032000000}"/>
     <cellStyle name="20% - Accent3" xfId="5" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Accent3 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="20% - Accent3 3" xfId="134" xr:uid="{00000000-0005-0000-0000-000034000000}"/>
     <cellStyle name="20% - Accent4" xfId="7" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Accent4 2" xfId="8" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="20% - Accent4 3" xfId="139" xr:uid="{00000000-0005-0000-0000-000036000000}"/>
     <cellStyle name="20% - Accent5" xfId="9" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Accent5 2" xfId="10" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="20% - Accent5 3" xfId="138" xr:uid="{00000000-0005-0000-0000-000038000000}"/>
     <cellStyle name="20% - Accent6" xfId="11" builtinId="50" customBuiltin="1"/>
     <cellStyle name="20% - Accent6 2" xfId="12" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="20% - Accent6 3" xfId="133" xr:uid="{00000000-0005-0000-0000-00003A000000}"/>
     <cellStyle name="40% - Accent1" xfId="13" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Accent1 2" xfId="14" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="40% - Accent1 3" xfId="132" xr:uid="{00000000-0005-0000-0000-00003C000000}"/>
@@ -10548,173 +10560,173 @@
         <v>#DIV/0!</v>
       </c>
       <c r="P34" s="199"/>
       <c r="Q34" s="225"/>
       <c r="S34" s="225"/>
       <c r="U34" s="225"/>
       <c r="W34" s="225"/>
       <c r="Y34" s="225"/>
     </row>
     <row r="35" spans="1:25" s="196" customFormat="1" ht="12.75" customHeight="1">
       <c r="A35" s="201"/>
       <c r="F35" s="195"/>
       <c r="G35" s="225"/>
       <c r="I35" s="225"/>
       <c r="K35" s="225"/>
       <c r="M35" s="225"/>
       <c r="O35" s="225"/>
       <c r="P35" s="199"/>
       <c r="Q35" s="225"/>
       <c r="S35" s="225"/>
       <c r="U35" s="225"/>
       <c r="W35" s="225"/>
       <c r="Y35" s="225"/>
     </row>
     <row r="36" spans="1:25" s="200" customFormat="1" ht="14.25">
-      <c r="A36" s="322" t="s">
+      <c r="A36" s="327" t="s">
         <v>315</v>
       </c>
-      <c r="B36" s="322"/>
-[...12 lines deleted...]
-      <c r="O36" s="322"/>
+      <c r="B36" s="327"/>
+      <c r="C36" s="327"/>
+      <c r="D36" s="327"/>
+      <c r="E36" s="327"/>
+      <c r="F36" s="327"/>
+      <c r="G36" s="327"/>
+      <c r="H36" s="327"/>
+      <c r="I36" s="327"/>
+      <c r="J36" s="327"/>
+      <c r="K36" s="327"/>
+      <c r="L36" s="327"/>
+      <c r="M36" s="327"/>
+      <c r="N36" s="327"/>
+      <c r="O36" s="327"/>
     </row>
     <row r="37" spans="1:25" s="200" customFormat="1" ht="12" customHeight="1">
-      <c r="A37" s="322"/>
-[...13 lines deleted...]
-      <c r="O37" s="322"/>
+      <c r="A37" s="327"/>
+      <c r="B37" s="327"/>
+      <c r="C37" s="327"/>
+      <c r="D37" s="327"/>
+      <c r="E37" s="327"/>
+      <c r="F37" s="327"/>
+      <c r="G37" s="327"/>
+      <c r="H37" s="327"/>
+      <c r="I37" s="327"/>
+      <c r="J37" s="327"/>
+      <c r="K37" s="327"/>
+      <c r="L37" s="327"/>
+      <c r="M37" s="327"/>
+      <c r="N37" s="327"/>
+      <c r="O37" s="327"/>
     </row>
     <row r="38" spans="1:25" s="200" customFormat="1" ht="12" customHeight="1">
       <c r="A38" s="226"/>
       <c r="B38" s="226"/>
       <c r="C38" s="226"/>
       <c r="D38" s="226"/>
       <c r="E38" s="226"/>
       <c r="F38" s="226"/>
       <c r="G38" s="226"/>
       <c r="H38" s="226"/>
       <c r="I38" s="226"/>
       <c r="J38" s="226"/>
       <c r="K38" s="226"/>
       <c r="L38" s="226"/>
       <c r="M38" s="226"/>
       <c r="N38" s="226"/>
       <c r="O38" s="226"/>
     </row>
     <row r="39" spans="1:25" s="200" customFormat="1" ht="45.75" customHeight="1">
-      <c r="A39" s="321" t="s">
+      <c r="A39" s="326" t="s">
         <v>316</v>
       </c>
-      <c r="B39" s="321"/>
-[...12 lines deleted...]
-      <c r="O39" s="321"/>
+      <c r="B39" s="326"/>
+      <c r="C39" s="326"/>
+      <c r="D39" s="326"/>
+      <c r="E39" s="326"/>
+      <c r="F39" s="326"/>
+      <c r="G39" s="326"/>
+      <c r="H39" s="326"/>
+      <c r="I39" s="326"/>
+      <c r="J39" s="326"/>
+      <c r="K39" s="326"/>
+      <c r="L39" s="326"/>
+      <c r="M39" s="326"/>
+      <c r="N39" s="326"/>
+      <c r="O39" s="326"/>
     </row>
     <row r="40" spans="1:25" s="200" customFormat="1" ht="62.25" customHeight="1">
-      <c r="A40" s="321"/>
-[...13 lines deleted...]
-      <c r="O40" s="321"/>
+      <c r="A40" s="326"/>
+      <c r="B40" s="326"/>
+      <c r="C40" s="326"/>
+      <c r="D40" s="326"/>
+      <c r="E40" s="326"/>
+      <c r="F40" s="326"/>
+      <c r="G40" s="326"/>
+      <c r="H40" s="326"/>
+      <c r="I40" s="326"/>
+      <c r="J40" s="326"/>
+      <c r="K40" s="326"/>
+      <c r="L40" s="326"/>
+      <c r="M40" s="326"/>
+      <c r="N40" s="326"/>
+      <c r="O40" s="326"/>
     </row>
     <row r="41" spans="1:25" s="200" customFormat="1" ht="14.25">
       <c r="A41" s="227"/>
       <c r="B41" s="227"/>
       <c r="C41" s="227"/>
       <c r="D41" s="227"/>
       <c r="E41" s="227"/>
       <c r="F41" s="227"/>
       <c r="G41" s="227"/>
       <c r="H41" s="227"/>
       <c r="I41" s="227"/>
       <c r="J41" s="227"/>
       <c r="K41" s="227"/>
       <c r="L41" s="227"/>
       <c r="M41" s="227"/>
       <c r="N41" s="227"/>
       <c r="O41" s="227"/>
     </row>
     <row r="42" spans="1:25" s="200" customFormat="1" ht="14.25">
-      <c r="A42" s="319" t="s">
+      <c r="A42" s="324" t="s">
         <v>317</v>
       </c>
-      <c r="B42" s="319"/>
-[...12 lines deleted...]
-      <c r="O42" s="319"/>
+      <c r="B42" s="324"/>
+      <c r="C42" s="324"/>
+      <c r="D42" s="324"/>
+      <c r="E42" s="324"/>
+      <c r="F42" s="324"/>
+      <c r="G42" s="324"/>
+      <c r="H42" s="324"/>
+      <c r="I42" s="324"/>
+      <c r="J42" s="324"/>
+      <c r="K42" s="324"/>
+      <c r="L42" s="324"/>
+      <c r="M42" s="324"/>
+      <c r="N42" s="324"/>
+      <c r="O42" s="324"/>
     </row>
     <row r="43" spans="1:25" s="200" customFormat="1" ht="14.25"/>
     <row r="44" spans="1:25" s="200" customFormat="1" ht="14.25"/>
     <row r="45" spans="1:25" s="200" customFormat="1" ht="14.25"/>
     <row r="46" spans="1:25" s="200" customFormat="1" ht="14.25"/>
     <row r="47" spans="1:25" s="200" customFormat="1" ht="14.25"/>
     <row r="48" spans="1:25" s="200" customFormat="1" ht="14.25"/>
     <row r="49" s="200" customFormat="1" ht="14.25"/>
     <row r="50" s="200" customFormat="1" ht="14.25"/>
     <row r="51" s="200" customFormat="1" ht="14.25"/>
     <row r="52" s="200" customFormat="1" ht="14.25"/>
     <row r="53" s="200" customFormat="1" ht="14.25"/>
     <row r="54" s="200" customFormat="1" ht="14.25"/>
     <row r="55" s="200" customFormat="1" ht="14.25"/>
     <row r="56" s="200" customFormat="1" ht="14.25"/>
     <row r="57" s="200" customFormat="1" ht="14.25"/>
     <row r="58" s="200" customFormat="1" ht="14.25"/>
     <row r="59" s="200" customFormat="1" ht="14.25"/>
     <row r="60" s="200" customFormat="1" ht="14.25"/>
     <row r="61" s="200" customFormat="1" ht="14.25"/>
     <row r="62" s="200" customFormat="1" ht="14.25"/>
     <row r="63" s="200" customFormat="1" ht="14.25"/>
     <row r="64" s="200" customFormat="1" ht="14.25"/>
     <row r="65" s="200" customFormat="1" ht="14.25"/>
     <row r="66" s="200" customFormat="1" ht="14.25"/>
@@ -10870,73 +10882,73 @@
       <c r="D5" s="192"/>
       <c r="E5" s="192"/>
       <c r="F5" s="192"/>
       <c r="G5" s="192"/>
       <c r="H5" s="192"/>
       <c r="I5" s="192"/>
       <c r="J5" s="192"/>
       <c r="K5" s="192"/>
       <c r="L5" s="192"/>
       <c r="M5" s="192"/>
       <c r="N5" s="192"/>
       <c r="O5" s="192"/>
       <c r="P5" s="192"/>
       <c r="Q5" s="192"/>
       <c r="R5" s="192"/>
       <c r="S5" s="192"/>
       <c r="T5" s="192"/>
       <c r="U5" s="192"/>
     </row>
     <row r="7" spans="1:21" s="196" customFormat="1" ht="14.25">
       <c r="A7" s="195" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="8" spans="1:21" s="196" customFormat="1" ht="14.25">
-      <c r="A8" s="324" t="s">
+      <c r="A8" s="329" t="s">
         <v>320</v>
       </c>
-      <c r="B8" s="324"/>
-[...18 lines deleted...]
-      <c r="U8" s="324"/>
+      <c r="B8" s="329"/>
+      <c r="C8" s="329"/>
+      <c r="D8" s="329"/>
+      <c r="E8" s="329"/>
+      <c r="F8" s="329"/>
+      <c r="G8" s="329"/>
+      <c r="H8" s="329"/>
+      <c r="I8" s="329"/>
+      <c r="J8" s="329"/>
+      <c r="K8" s="329"/>
+      <c r="L8" s="329"/>
+      <c r="M8" s="329"/>
+      <c r="N8" s="329"/>
+      <c r="O8" s="329"/>
+      <c r="P8" s="329"/>
+      <c r="Q8" s="329"/>
+      <c r="R8" s="329"/>
+      <c r="S8" s="329"/>
+      <c r="T8" s="329"/>
+      <c r="U8" s="329"/>
     </row>
     <row r="9" spans="1:21" s="196" customFormat="1" ht="14.25"/>
     <row r="10" spans="1:21" s="196" customFormat="1" ht="14.25">
       <c r="A10" s="229" t="s">
         <v>321</v>
       </c>
       <c r="C10" s="197">
         <v>2024</v>
       </c>
       <c r="D10" s="214"/>
       <c r="E10" s="197">
         <v>2023</v>
       </c>
       <c r="F10" s="214"/>
       <c r="G10" s="197">
         <v>2022</v>
       </c>
       <c r="H10" s="214"/>
       <c r="I10" s="197">
         <v>2021</v>
       </c>
       <c r="J10" s="214"/>
       <c r="K10" s="197">
         <v>2020</v>
       </c>
@@ -11005,1216 +11017,1216 @@
         <v>323</v>
       </c>
     </row>
     <row r="12" spans="1:21" s="196" customFormat="1" ht="14.25">
       <c r="A12" s="231"/>
       <c r="C12" s="234"/>
       <c r="E12" s="234"/>
       <c r="F12" s="235"/>
       <c r="G12" s="234"/>
       <c r="H12" s="235"/>
       <c r="I12" s="234"/>
       <c r="J12" s="235"/>
       <c r="K12" s="234"/>
       <c r="L12" s="235"/>
       <c r="M12" s="234"/>
       <c r="N12" s="235"/>
       <c r="O12" s="234"/>
       <c r="P12" s="235"/>
       <c r="Q12" s="236"/>
       <c r="R12" s="235"/>
       <c r="S12" s="233"/>
       <c r="T12" s="235"/>
       <c r="U12" s="234"/>
     </row>
     <row r="13" spans="1:21" s="238" customFormat="1" ht="14.25">
-      <c r="A13" s="326" t="s">
+      <c r="A13" s="331" t="s">
         <v>324</v>
       </c>
-      <c r="B13" s="326"/>
-[...18 lines deleted...]
-      <c r="U13" s="326"/>
+      <c r="B13" s="331"/>
+      <c r="C13" s="331"/>
+      <c r="D13" s="331"/>
+      <c r="E13" s="331"/>
+      <c r="F13" s="331"/>
+      <c r="G13" s="331"/>
+      <c r="H13" s="331"/>
+      <c r="I13" s="331"/>
+      <c r="J13" s="331"/>
+      <c r="K13" s="331"/>
+      <c r="L13" s="331"/>
+      <c r="M13" s="331"/>
+      <c r="N13" s="331"/>
+      <c r="O13" s="331"/>
+      <c r="P13" s="331"/>
+      <c r="Q13" s="331"/>
+      <c r="R13" s="331"/>
+      <c r="S13" s="331"/>
+      <c r="T13" s="331"/>
+      <c r="U13" s="331"/>
     </row>
     <row r="14" spans="1:21" s="238" customFormat="1" ht="14.25">
-      <c r="A14" s="326"/>
-[...19 lines deleted...]
-      <c r="U14" s="326"/>
+      <c r="A14" s="331"/>
+      <c r="B14" s="331"/>
+      <c r="C14" s="331"/>
+      <c r="D14" s="331"/>
+      <c r="E14" s="331"/>
+      <c r="F14" s="331"/>
+      <c r="G14" s="331"/>
+      <c r="H14" s="331"/>
+      <c r="I14" s="331"/>
+      <c r="J14" s="331"/>
+      <c r="K14" s="331"/>
+      <c r="L14" s="331"/>
+      <c r="M14" s="331"/>
+      <c r="N14" s="331"/>
+      <c r="O14" s="331"/>
+      <c r="P14" s="331"/>
+      <c r="Q14" s="331"/>
+      <c r="R14" s="331"/>
+      <c r="S14" s="331"/>
+      <c r="T14" s="331"/>
+      <c r="U14" s="331"/>
     </row>
     <row r="15" spans="1:21" s="238" customFormat="1" ht="18" customHeight="1">
-      <c r="A15" s="326"/>
-[...19 lines deleted...]
-      <c r="U15" s="326"/>
+      <c r="A15" s="331"/>
+      <c r="B15" s="331"/>
+      <c r="C15" s="331"/>
+      <c r="D15" s="331"/>
+      <c r="E15" s="331"/>
+      <c r="F15" s="331"/>
+      <c r="G15" s="331"/>
+      <c r="H15" s="331"/>
+      <c r="I15" s="331"/>
+      <c r="J15" s="331"/>
+      <c r="K15" s="331"/>
+      <c r="L15" s="331"/>
+      <c r="M15" s="331"/>
+      <c r="N15" s="331"/>
+      <c r="O15" s="331"/>
+      <c r="P15" s="331"/>
+      <c r="Q15" s="331"/>
+      <c r="R15" s="331"/>
+      <c r="S15" s="331"/>
+      <c r="T15" s="331"/>
+      <c r="U15" s="331"/>
     </row>
     <row r="16" spans="1:21" s="238" customFormat="1" ht="14.25">
       <c r="A16" s="237"/>
       <c r="C16" s="239"/>
       <c r="E16" s="239"/>
       <c r="F16" s="240"/>
       <c r="G16" s="239"/>
       <c r="H16" s="240"/>
       <c r="I16" s="239"/>
       <c r="J16" s="240"/>
       <c r="K16" s="239"/>
       <c r="L16" s="240"/>
       <c r="M16" s="239"/>
       <c r="N16" s="240"/>
       <c r="O16" s="239"/>
       <c r="P16" s="240"/>
       <c r="Q16" s="241"/>
       <c r="R16" s="240"/>
       <c r="S16" s="242"/>
       <c r="T16" s="240"/>
       <c r="U16" s="239"/>
     </row>
     <row r="17" spans="1:21" s="238" customFormat="1" ht="14.25">
-      <c r="A17" s="326" t="s">
+      <c r="A17" s="331" t="s">
         <v>325</v>
       </c>
-      <c r="B17" s="326"/>
-[...18 lines deleted...]
-      <c r="U17" s="326"/>
+      <c r="B17" s="331"/>
+      <c r="C17" s="331"/>
+      <c r="D17" s="331"/>
+      <c r="E17" s="331"/>
+      <c r="F17" s="331"/>
+      <c r="G17" s="331"/>
+      <c r="H17" s="331"/>
+      <c r="I17" s="331"/>
+      <c r="J17" s="331"/>
+      <c r="K17" s="331"/>
+      <c r="L17" s="331"/>
+      <c r="M17" s="331"/>
+      <c r="N17" s="331"/>
+      <c r="O17" s="331"/>
+      <c r="P17" s="331"/>
+      <c r="Q17" s="331"/>
+      <c r="R17" s="331"/>
+      <c r="S17" s="331"/>
+      <c r="T17" s="331"/>
+      <c r="U17" s="331"/>
     </row>
     <row r="18" spans="1:21" s="238" customFormat="1" ht="14.25">
-      <c r="A18" s="326"/>
-[...19 lines deleted...]
-      <c r="U18" s="326"/>
+      <c r="A18" s="331"/>
+      <c r="B18" s="331"/>
+      <c r="C18" s="331"/>
+      <c r="D18" s="331"/>
+      <c r="E18" s="331"/>
+      <c r="F18" s="331"/>
+      <c r="G18" s="331"/>
+      <c r="H18" s="331"/>
+      <c r="I18" s="331"/>
+      <c r="J18" s="331"/>
+      <c r="K18" s="331"/>
+      <c r="L18" s="331"/>
+      <c r="M18" s="331"/>
+      <c r="N18" s="331"/>
+      <c r="O18" s="331"/>
+      <c r="P18" s="331"/>
+      <c r="Q18" s="331"/>
+      <c r="R18" s="331"/>
+      <c r="S18" s="331"/>
+      <c r="T18" s="331"/>
+      <c r="U18" s="331"/>
     </row>
     <row r="19" spans="1:21" s="238" customFormat="1" ht="18" customHeight="1">
-      <c r="A19" s="326"/>
-[...19 lines deleted...]
-      <c r="U19" s="326"/>
+      <c r="A19" s="331"/>
+      <c r="B19" s="331"/>
+      <c r="C19" s="331"/>
+      <c r="D19" s="331"/>
+      <c r="E19" s="331"/>
+      <c r="F19" s="331"/>
+      <c r="G19" s="331"/>
+      <c r="H19" s="331"/>
+      <c r="I19" s="331"/>
+      <c r="J19" s="331"/>
+      <c r="K19" s="331"/>
+      <c r="L19" s="331"/>
+      <c r="M19" s="331"/>
+      <c r="N19" s="331"/>
+      <c r="O19" s="331"/>
+      <c r="P19" s="331"/>
+      <c r="Q19" s="331"/>
+      <c r="R19" s="331"/>
+      <c r="S19" s="331"/>
+      <c r="T19" s="331"/>
+      <c r="U19" s="331"/>
     </row>
     <row r="20" spans="1:21" s="238" customFormat="1" ht="14.25">
       <c r="A20" s="285"/>
       <c r="B20" s="285"/>
       <c r="C20" s="285"/>
       <c r="D20" s="285"/>
       <c r="E20" s="285"/>
       <c r="F20" s="285"/>
       <c r="G20" s="285"/>
       <c r="H20" s="285"/>
       <c r="I20" s="285"/>
       <c r="J20" s="285"/>
       <c r="K20" s="285"/>
       <c r="L20" s="285"/>
       <c r="M20" s="285"/>
       <c r="N20" s="285"/>
       <c r="O20" s="285"/>
       <c r="P20" s="285"/>
       <c r="Q20" s="285"/>
       <c r="R20" s="285"/>
       <c r="S20" s="285"/>
       <c r="T20" s="285"/>
       <c r="U20" s="285"/>
     </row>
     <row r="21" spans="1:21" s="238" customFormat="1" ht="14.25">
-      <c r="A21" s="326" t="s">
+      <c r="A21" s="331" t="s">
         <v>326</v>
       </c>
-      <c r="B21" s="326"/>
-[...18 lines deleted...]
-      <c r="U21" s="326"/>
+      <c r="B21" s="331"/>
+      <c r="C21" s="331"/>
+      <c r="D21" s="331"/>
+      <c r="E21" s="331"/>
+      <c r="F21" s="331"/>
+      <c r="G21" s="331"/>
+      <c r="H21" s="331"/>
+      <c r="I21" s="331"/>
+      <c r="J21" s="331"/>
+      <c r="K21" s="331"/>
+      <c r="L21" s="331"/>
+      <c r="M21" s="331"/>
+      <c r="N21" s="331"/>
+      <c r="O21" s="331"/>
+      <c r="P21" s="331"/>
+      <c r="Q21" s="331"/>
+      <c r="R21" s="331"/>
+      <c r="S21" s="331"/>
+      <c r="T21" s="331"/>
+      <c r="U21" s="331"/>
     </row>
     <row r="22" spans="1:21" s="238" customFormat="1" ht="14.25">
-      <c r="A22" s="326"/>
-[...19 lines deleted...]
-      <c r="U22" s="326"/>
+      <c r="A22" s="331"/>
+      <c r="B22" s="331"/>
+      <c r="C22" s="331"/>
+      <c r="D22" s="331"/>
+      <c r="E22" s="331"/>
+      <c r="F22" s="331"/>
+      <c r="G22" s="331"/>
+      <c r="H22" s="331"/>
+      <c r="I22" s="331"/>
+      <c r="J22" s="331"/>
+      <c r="K22" s="331"/>
+      <c r="L22" s="331"/>
+      <c r="M22" s="331"/>
+      <c r="N22" s="331"/>
+      <c r="O22" s="331"/>
+      <c r="P22" s="331"/>
+      <c r="Q22" s="331"/>
+      <c r="R22" s="331"/>
+      <c r="S22" s="331"/>
+      <c r="T22" s="331"/>
+      <c r="U22" s="331"/>
     </row>
     <row r="23" spans="1:21" s="238" customFormat="1" ht="18" customHeight="1">
-      <c r="A23" s="326"/>
-[...19 lines deleted...]
-      <c r="U23" s="326"/>
+      <c r="A23" s="331"/>
+      <c r="B23" s="331"/>
+      <c r="C23" s="331"/>
+      <c r="D23" s="331"/>
+      <c r="E23" s="331"/>
+      <c r="F23" s="331"/>
+      <c r="G23" s="331"/>
+      <c r="H23" s="331"/>
+      <c r="I23" s="331"/>
+      <c r="J23" s="331"/>
+      <c r="K23" s="331"/>
+      <c r="L23" s="331"/>
+      <c r="M23" s="331"/>
+      <c r="N23" s="331"/>
+      <c r="O23" s="331"/>
+      <c r="P23" s="331"/>
+      <c r="Q23" s="331"/>
+      <c r="R23" s="331"/>
+      <c r="S23" s="331"/>
+      <c r="T23" s="331"/>
+      <c r="U23" s="331"/>
     </row>
     <row r="24" spans="1:21" s="238" customFormat="1" ht="14.25">
       <c r="A24" s="285"/>
       <c r="B24" s="285"/>
       <c r="C24" s="285"/>
       <c r="D24" s="285"/>
       <c r="E24" s="285"/>
       <c r="F24" s="285"/>
       <c r="G24" s="285"/>
       <c r="H24" s="285"/>
       <c r="I24" s="285"/>
       <c r="J24" s="285"/>
       <c r="K24" s="285"/>
       <c r="L24" s="285"/>
       <c r="M24" s="285"/>
       <c r="N24" s="285"/>
       <c r="O24" s="285"/>
       <c r="P24" s="285"/>
       <c r="Q24" s="285"/>
       <c r="R24" s="285"/>
       <c r="S24" s="285"/>
       <c r="T24" s="285"/>
       <c r="U24" s="285"/>
     </row>
     <row r="25" spans="1:21" s="238" customFormat="1" ht="14.25">
-      <c r="A25" s="326" t="s">
+      <c r="A25" s="331" t="s">
         <v>327</v>
       </c>
-      <c r="B25" s="326"/>
-[...18 lines deleted...]
-      <c r="U25" s="326"/>
+      <c r="B25" s="331"/>
+      <c r="C25" s="331"/>
+      <c r="D25" s="331"/>
+      <c r="E25" s="331"/>
+      <c r="F25" s="331"/>
+      <c r="G25" s="331"/>
+      <c r="H25" s="331"/>
+      <c r="I25" s="331"/>
+      <c r="J25" s="331"/>
+      <c r="K25" s="331"/>
+      <c r="L25" s="331"/>
+      <c r="M25" s="331"/>
+      <c r="N25" s="331"/>
+      <c r="O25" s="331"/>
+      <c r="P25" s="331"/>
+      <c r="Q25" s="331"/>
+      <c r="R25" s="331"/>
+      <c r="S25" s="331"/>
+      <c r="T25" s="331"/>
+      <c r="U25" s="331"/>
     </row>
     <row r="26" spans="1:21" s="238" customFormat="1" ht="18" customHeight="1">
-      <c r="A26" s="326"/>
-[...19 lines deleted...]
-      <c r="U26" s="326"/>
+      <c r="A26" s="331"/>
+      <c r="B26" s="331"/>
+      <c r="C26" s="331"/>
+      <c r="D26" s="331"/>
+      <c r="E26" s="331"/>
+      <c r="F26" s="331"/>
+      <c r="G26" s="331"/>
+      <c r="H26" s="331"/>
+      <c r="I26" s="331"/>
+      <c r="J26" s="331"/>
+      <c r="K26" s="331"/>
+      <c r="L26" s="331"/>
+      <c r="M26" s="331"/>
+      <c r="N26" s="331"/>
+      <c r="O26" s="331"/>
+      <c r="P26" s="331"/>
+      <c r="Q26" s="331"/>
+      <c r="R26" s="331"/>
+      <c r="S26" s="331"/>
+      <c r="T26" s="331"/>
+      <c r="U26" s="331"/>
     </row>
     <row r="27" spans="1:21" s="238" customFormat="1" ht="14.25">
       <c r="A27" s="285"/>
       <c r="B27" s="285"/>
       <c r="C27" s="285"/>
       <c r="D27" s="285"/>
       <c r="E27" s="285"/>
       <c r="F27" s="285"/>
       <c r="G27" s="285"/>
       <c r="H27" s="285"/>
       <c r="I27" s="285"/>
       <c r="J27" s="285"/>
       <c r="K27" s="285"/>
       <c r="L27" s="285"/>
       <c r="M27" s="285"/>
       <c r="N27" s="285"/>
       <c r="O27" s="285"/>
       <c r="P27" s="285"/>
       <c r="Q27" s="285"/>
       <c r="R27" s="285"/>
       <c r="S27" s="285"/>
       <c r="T27" s="285"/>
       <c r="U27" s="285"/>
     </row>
     <row r="28" spans="1:21" s="238" customFormat="1" ht="14.25">
-      <c r="A28" s="328" t="s">
+      <c r="A28" s="333" t="s">
         <v>328</v>
       </c>
-      <c r="B28" s="328"/>
-[...18 lines deleted...]
-      <c r="U28" s="328"/>
+      <c r="B28" s="333"/>
+      <c r="C28" s="333"/>
+      <c r="D28" s="333"/>
+      <c r="E28" s="333"/>
+      <c r="F28" s="333"/>
+      <c r="G28" s="333"/>
+      <c r="H28" s="333"/>
+      <c r="I28" s="333"/>
+      <c r="J28" s="333"/>
+      <c r="K28" s="333"/>
+      <c r="L28" s="333"/>
+      <c r="M28" s="333"/>
+      <c r="N28" s="333"/>
+      <c r="O28" s="333"/>
+      <c r="P28" s="333"/>
+      <c r="Q28" s="333"/>
+      <c r="R28" s="333"/>
+      <c r="S28" s="333"/>
+      <c r="T28" s="333"/>
+      <c r="U28" s="333"/>
     </row>
     <row r="29" spans="1:21" s="238" customFormat="1" ht="14.25">
-      <c r="A29" s="328"/>
-[...19 lines deleted...]
-      <c r="U29" s="328"/>
+      <c r="A29" s="333"/>
+      <c r="B29" s="333"/>
+      <c r="C29" s="333"/>
+      <c r="D29" s="333"/>
+      <c r="E29" s="333"/>
+      <c r="F29" s="333"/>
+      <c r="G29" s="333"/>
+      <c r="H29" s="333"/>
+      <c r="I29" s="333"/>
+      <c r="J29" s="333"/>
+      <c r="K29" s="333"/>
+      <c r="L29" s="333"/>
+      <c r="M29" s="333"/>
+      <c r="N29" s="333"/>
+      <c r="O29" s="333"/>
+      <c r="P29" s="333"/>
+      <c r="Q29" s="333"/>
+      <c r="R29" s="333"/>
+      <c r="S29" s="333"/>
+      <c r="T29" s="333"/>
+      <c r="U29" s="333"/>
     </row>
     <row r="30" spans="1:21" s="238" customFormat="1" ht="18" customHeight="1">
-      <c r="A30" s="328"/>
-[...19 lines deleted...]
-      <c r="U30" s="328"/>
+      <c r="A30" s="333"/>
+      <c r="B30" s="333"/>
+      <c r="C30" s="333"/>
+      <c r="D30" s="333"/>
+      <c r="E30" s="333"/>
+      <c r="F30" s="333"/>
+      <c r="G30" s="333"/>
+      <c r="H30" s="333"/>
+      <c r="I30" s="333"/>
+      <c r="J30" s="333"/>
+      <c r="K30" s="333"/>
+      <c r="L30" s="333"/>
+      <c r="M30" s="333"/>
+      <c r="N30" s="333"/>
+      <c r="O30" s="333"/>
+      <c r="P30" s="333"/>
+      <c r="Q30" s="333"/>
+      <c r="R30" s="333"/>
+      <c r="S30" s="333"/>
+      <c r="T30" s="333"/>
+      <c r="U30" s="333"/>
     </row>
     <row r="31" spans="1:21" s="238" customFormat="1" ht="14.25">
       <c r="A31" s="285"/>
       <c r="B31" s="285"/>
       <c r="C31" s="285"/>
       <c r="D31" s="285"/>
       <c r="E31" s="285"/>
       <c r="F31" s="285"/>
       <c r="G31" s="285"/>
       <c r="H31" s="285"/>
       <c r="I31" s="285"/>
       <c r="J31" s="285"/>
       <c r="K31" s="285"/>
       <c r="L31" s="285"/>
       <c r="M31" s="285"/>
       <c r="N31" s="285"/>
       <c r="O31" s="285"/>
       <c r="P31" s="285"/>
       <c r="Q31" s="285"/>
       <c r="R31" s="285"/>
       <c r="S31" s="285"/>
       <c r="T31" s="285"/>
       <c r="U31" s="285"/>
     </row>
     <row r="32" spans="1:21" s="238" customFormat="1" ht="14.25">
-      <c r="A32" s="328" t="s">
+      <c r="A32" s="333" t="s">
         <v>329</v>
       </c>
-      <c r="B32" s="328"/>
-[...18 lines deleted...]
-      <c r="U32" s="328"/>
+      <c r="B32" s="333"/>
+      <c r="C32" s="333"/>
+      <c r="D32" s="333"/>
+      <c r="E32" s="333"/>
+      <c r="F32" s="333"/>
+      <c r="G32" s="333"/>
+      <c r="H32" s="333"/>
+      <c r="I32" s="333"/>
+      <c r="J32" s="333"/>
+      <c r="K32" s="333"/>
+      <c r="L32" s="333"/>
+      <c r="M32" s="333"/>
+      <c r="N32" s="333"/>
+      <c r="O32" s="333"/>
+      <c r="P32" s="333"/>
+      <c r="Q32" s="333"/>
+      <c r="R32" s="333"/>
+      <c r="S32" s="333"/>
+      <c r="T32" s="333"/>
+      <c r="U32" s="333"/>
     </row>
     <row r="33" spans="1:21" s="238" customFormat="1" ht="14.25">
-      <c r="A33" s="328"/>
-[...19 lines deleted...]
-      <c r="U33" s="328"/>
+      <c r="A33" s="333"/>
+      <c r="B33" s="333"/>
+      <c r="C33" s="333"/>
+      <c r="D33" s="333"/>
+      <c r="E33" s="333"/>
+      <c r="F33" s="333"/>
+      <c r="G33" s="333"/>
+      <c r="H33" s="333"/>
+      <c r="I33" s="333"/>
+      <c r="J33" s="333"/>
+      <c r="K33" s="333"/>
+      <c r="L33" s="333"/>
+      <c r="M33" s="333"/>
+      <c r="N33" s="333"/>
+      <c r="O33" s="333"/>
+      <c r="P33" s="333"/>
+      <c r="Q33" s="333"/>
+      <c r="R33" s="333"/>
+      <c r="S33" s="333"/>
+      <c r="T33" s="333"/>
+      <c r="U33" s="333"/>
     </row>
     <row r="34" spans="1:21" s="238" customFormat="1" ht="18" customHeight="1">
-      <c r="A34" s="328"/>
-[...19 lines deleted...]
-      <c r="U34" s="328"/>
+      <c r="A34" s="333"/>
+      <c r="B34" s="333"/>
+      <c r="C34" s="333"/>
+      <c r="D34" s="333"/>
+      <c r="E34" s="333"/>
+      <c r="F34" s="333"/>
+      <c r="G34" s="333"/>
+      <c r="H34" s="333"/>
+      <c r="I34" s="333"/>
+      <c r="J34" s="333"/>
+      <c r="K34" s="333"/>
+      <c r="L34" s="333"/>
+      <c r="M34" s="333"/>
+      <c r="N34" s="333"/>
+      <c r="O34" s="333"/>
+      <c r="P34" s="333"/>
+      <c r="Q34" s="333"/>
+      <c r="R34" s="333"/>
+      <c r="S34" s="333"/>
+      <c r="T34" s="333"/>
+      <c r="U34" s="333"/>
     </row>
     <row r="35" spans="1:21" s="238" customFormat="1" ht="14.25">
       <c r="A35" s="285"/>
       <c r="B35" s="285"/>
       <c r="C35" s="285"/>
       <c r="D35" s="285"/>
       <c r="E35" s="285"/>
       <c r="F35" s="285"/>
       <c r="G35" s="285"/>
       <c r="H35" s="285"/>
       <c r="I35" s="285"/>
       <c r="J35" s="285"/>
       <c r="K35" s="285"/>
       <c r="L35" s="285"/>
       <c r="M35" s="285"/>
       <c r="N35" s="285"/>
       <c r="O35" s="285"/>
       <c r="P35" s="285"/>
       <c r="Q35" s="285"/>
       <c r="R35" s="285"/>
       <c r="S35" s="285"/>
       <c r="T35" s="285"/>
       <c r="U35" s="285"/>
     </row>
     <row r="36" spans="1:21" s="238" customFormat="1" ht="14.25">
-      <c r="A36" s="328" t="s">
+      <c r="A36" s="333" t="s">
         <v>330</v>
       </c>
-      <c r="B36" s="328"/>
-[...18 lines deleted...]
-      <c r="U36" s="328"/>
+      <c r="B36" s="333"/>
+      <c r="C36" s="333"/>
+      <c r="D36" s="333"/>
+      <c r="E36" s="333"/>
+      <c r="F36" s="333"/>
+      <c r="G36" s="333"/>
+      <c r="H36" s="333"/>
+      <c r="I36" s="333"/>
+      <c r="J36" s="333"/>
+      <c r="K36" s="333"/>
+      <c r="L36" s="333"/>
+      <c r="M36" s="333"/>
+      <c r="N36" s="333"/>
+      <c r="O36" s="333"/>
+      <c r="P36" s="333"/>
+      <c r="Q36" s="333"/>
+      <c r="R36" s="333"/>
+      <c r="S36" s="333"/>
+      <c r="T36" s="333"/>
+      <c r="U36" s="333"/>
     </row>
     <row r="37" spans="1:21" s="238" customFormat="1" ht="14.25">
-      <c r="A37" s="328"/>
-[...19 lines deleted...]
-      <c r="U37" s="328"/>
+      <c r="A37" s="333"/>
+      <c r="B37" s="333"/>
+      <c r="C37" s="333"/>
+      <c r="D37" s="333"/>
+      <c r="E37" s="333"/>
+      <c r="F37" s="333"/>
+      <c r="G37" s="333"/>
+      <c r="H37" s="333"/>
+      <c r="I37" s="333"/>
+      <c r="J37" s="333"/>
+      <c r="K37" s="333"/>
+      <c r="L37" s="333"/>
+      <c r="M37" s="333"/>
+      <c r="N37" s="333"/>
+      <c r="O37" s="333"/>
+      <c r="P37" s="333"/>
+      <c r="Q37" s="333"/>
+      <c r="R37" s="333"/>
+      <c r="S37" s="333"/>
+      <c r="T37" s="333"/>
+      <c r="U37" s="333"/>
     </row>
     <row r="38" spans="1:21" s="238" customFormat="1" ht="14.25">
       <c r="A38" s="286"/>
       <c r="B38" s="286"/>
       <c r="C38" s="286"/>
       <c r="D38" s="286"/>
       <c r="E38" s="286"/>
       <c r="F38" s="286"/>
       <c r="G38" s="286"/>
       <c r="H38" s="286"/>
       <c r="I38" s="286"/>
       <c r="J38" s="286"/>
       <c r="K38" s="286"/>
       <c r="L38" s="286"/>
       <c r="M38" s="286"/>
       <c r="N38" s="286"/>
       <c r="O38" s="286"/>
       <c r="P38" s="286"/>
       <c r="Q38" s="286"/>
       <c r="R38" s="286"/>
       <c r="S38" s="286"/>
       <c r="T38" s="286"/>
       <c r="U38" s="286"/>
     </row>
     <row r="39" spans="1:21" s="238" customFormat="1" ht="14.25">
-      <c r="A39" s="328" t="s">
+      <c r="A39" s="333" t="s">
         <v>331</v>
       </c>
-      <c r="B39" s="328"/>
-[...18 lines deleted...]
-      <c r="U39" s="328"/>
+      <c r="B39" s="333"/>
+      <c r="C39" s="333"/>
+      <c r="D39" s="333"/>
+      <c r="E39" s="333"/>
+      <c r="F39" s="333"/>
+      <c r="G39" s="333"/>
+      <c r="H39" s="333"/>
+      <c r="I39" s="333"/>
+      <c r="J39" s="333"/>
+      <c r="K39" s="333"/>
+      <c r="L39" s="333"/>
+      <c r="M39" s="333"/>
+      <c r="N39" s="333"/>
+      <c r="O39" s="333"/>
+      <c r="P39" s="333"/>
+      <c r="Q39" s="333"/>
+      <c r="R39" s="333"/>
+      <c r="S39" s="333"/>
+      <c r="T39" s="333"/>
+      <c r="U39" s="333"/>
     </row>
     <row r="40" spans="1:21" s="238" customFormat="1" ht="14.25">
-      <c r="A40" s="328"/>
-[...19 lines deleted...]
-      <c r="U40" s="328"/>
+      <c r="A40" s="333"/>
+      <c r="B40" s="333"/>
+      <c r="C40" s="333"/>
+      <c r="D40" s="333"/>
+      <c r="E40" s="333"/>
+      <c r="F40" s="333"/>
+      <c r="G40" s="333"/>
+      <c r="H40" s="333"/>
+      <c r="I40" s="333"/>
+      <c r="J40" s="333"/>
+      <c r="K40" s="333"/>
+      <c r="L40" s="333"/>
+      <c r="M40" s="333"/>
+      <c r="N40" s="333"/>
+      <c r="O40" s="333"/>
+      <c r="P40" s="333"/>
+      <c r="Q40" s="333"/>
+      <c r="R40" s="333"/>
+      <c r="S40" s="333"/>
+      <c r="T40" s="333"/>
+      <c r="U40" s="333"/>
     </row>
     <row r="41" spans="1:21" s="238" customFormat="1" ht="14.25">
-      <c r="A41" s="328"/>
-[...19 lines deleted...]
-      <c r="U41" s="328"/>
+      <c r="A41" s="333"/>
+      <c r="B41" s="333"/>
+      <c r="C41" s="333"/>
+      <c r="D41" s="333"/>
+      <c r="E41" s="333"/>
+      <c r="F41" s="333"/>
+      <c r="G41" s="333"/>
+      <c r="H41" s="333"/>
+      <c r="I41" s="333"/>
+      <c r="J41" s="333"/>
+      <c r="K41" s="333"/>
+      <c r="L41" s="333"/>
+      <c r="M41" s="333"/>
+      <c r="N41" s="333"/>
+      <c r="O41" s="333"/>
+      <c r="P41" s="333"/>
+      <c r="Q41" s="333"/>
+      <c r="R41" s="333"/>
+      <c r="S41" s="333"/>
+      <c r="T41" s="333"/>
+      <c r="U41" s="333"/>
     </row>
     <row r="42" spans="1:21" s="238" customFormat="1" ht="14.25">
-      <c r="A42" s="328"/>
-[...19 lines deleted...]
-      <c r="U42" s="328"/>
+      <c r="A42" s="333"/>
+      <c r="B42" s="333"/>
+      <c r="C42" s="333"/>
+      <c r="D42" s="333"/>
+      <c r="E42" s="333"/>
+      <c r="F42" s="333"/>
+      <c r="G42" s="333"/>
+      <c r="H42" s="333"/>
+      <c r="I42" s="333"/>
+      <c r="J42" s="333"/>
+      <c r="K42" s="333"/>
+      <c r="L42" s="333"/>
+      <c r="M42" s="333"/>
+      <c r="N42" s="333"/>
+      <c r="O42" s="333"/>
+      <c r="P42" s="333"/>
+      <c r="Q42" s="333"/>
+      <c r="R42" s="333"/>
+      <c r="S42" s="333"/>
+      <c r="T42" s="333"/>
+      <c r="U42" s="333"/>
     </row>
     <row r="43" spans="1:21" s="238" customFormat="1" ht="14.25">
-      <c r="A43" s="328"/>
-[...19 lines deleted...]
-      <c r="U43" s="328"/>
+      <c r="A43" s="333"/>
+      <c r="B43" s="333"/>
+      <c r="C43" s="333"/>
+      <c r="D43" s="333"/>
+      <c r="E43" s="333"/>
+      <c r="F43" s="333"/>
+      <c r="G43" s="333"/>
+      <c r="H43" s="333"/>
+      <c r="I43" s="333"/>
+      <c r="J43" s="333"/>
+      <c r="K43" s="333"/>
+      <c r="L43" s="333"/>
+      <c r="M43" s="333"/>
+      <c r="N43" s="333"/>
+      <c r="O43" s="333"/>
+      <c r="P43" s="333"/>
+      <c r="Q43" s="333"/>
+      <c r="R43" s="333"/>
+      <c r="S43" s="333"/>
+      <c r="T43" s="333"/>
+      <c r="U43" s="333"/>
     </row>
     <row r="44" spans="1:21" s="238" customFormat="1" ht="18" customHeight="1">
-      <c r="A44" s="328"/>
-[...19 lines deleted...]
-      <c r="U44" s="328"/>
+      <c r="A44" s="333"/>
+      <c r="B44" s="333"/>
+      <c r="C44" s="333"/>
+      <c r="D44" s="333"/>
+      <c r="E44" s="333"/>
+      <c r="F44" s="333"/>
+      <c r="G44" s="333"/>
+      <c r="H44" s="333"/>
+      <c r="I44" s="333"/>
+      <c r="J44" s="333"/>
+      <c r="K44" s="333"/>
+      <c r="L44" s="333"/>
+      <c r="M44" s="333"/>
+      <c r="N44" s="333"/>
+      <c r="O44" s="333"/>
+      <c r="P44" s="333"/>
+      <c r="Q44" s="333"/>
+      <c r="R44" s="333"/>
+      <c r="S44" s="333"/>
+      <c r="T44" s="333"/>
+      <c r="U44" s="333"/>
     </row>
     <row r="45" spans="1:21" s="238" customFormat="1" ht="14.25">
       <c r="A45" s="285"/>
       <c r="B45" s="285"/>
       <c r="C45" s="285"/>
       <c r="D45" s="285"/>
       <c r="E45" s="285"/>
       <c r="F45" s="285"/>
       <c r="G45" s="285"/>
       <c r="H45" s="285"/>
       <c r="I45" s="285"/>
       <c r="J45" s="285"/>
       <c r="K45" s="285"/>
       <c r="L45" s="285"/>
       <c r="M45" s="285"/>
       <c r="N45" s="285"/>
       <c r="O45" s="285"/>
       <c r="P45" s="285"/>
       <c r="Q45" s="285"/>
       <c r="R45" s="285"/>
       <c r="S45" s="285"/>
       <c r="T45" s="285"/>
       <c r="U45" s="285"/>
     </row>
     <row r="46" spans="1:21" s="238" customFormat="1" ht="14.25">
-      <c r="A46" s="327" t="s">
+      <c r="A46" s="332" t="s">
         <v>332</v>
       </c>
-      <c r="B46" s="327"/>
-[...18 lines deleted...]
-      <c r="U46" s="327"/>
+      <c r="B46" s="332"/>
+      <c r="C46" s="332"/>
+      <c r="D46" s="332"/>
+      <c r="E46" s="332"/>
+      <c r="F46" s="332"/>
+      <c r="G46" s="332"/>
+      <c r="H46" s="332"/>
+      <c r="I46" s="332"/>
+      <c r="J46" s="332"/>
+      <c r="K46" s="332"/>
+      <c r="L46" s="332"/>
+      <c r="M46" s="332"/>
+      <c r="N46" s="332"/>
+      <c r="O46" s="332"/>
+      <c r="P46" s="332"/>
+      <c r="Q46" s="332"/>
+      <c r="R46" s="332"/>
+      <c r="S46" s="332"/>
+      <c r="T46" s="332"/>
+      <c r="U46" s="332"/>
     </row>
     <row r="47" spans="1:21" s="238" customFormat="1" ht="14.25">
       <c r="A47" s="243"/>
       <c r="E47" s="243"/>
       <c r="G47" s="243"/>
       <c r="I47" s="242"/>
       <c r="K47" s="242"/>
       <c r="M47" s="242"/>
       <c r="O47" s="243"/>
       <c r="Q47" s="243"/>
       <c r="S47" s="243"/>
       <c r="U47" s="243"/>
     </row>
     <row r="48" spans="1:21" s="238" customFormat="1" ht="14.25">
-      <c r="A48" s="325" t="s">
+      <c r="A48" s="330" t="s">
         <v>333</v>
       </c>
-      <c r="B48" s="325"/>
-[...18 lines deleted...]
-      <c r="U48" s="325"/>
+      <c r="B48" s="330"/>
+      <c r="C48" s="330"/>
+      <c r="D48" s="330"/>
+      <c r="E48" s="330"/>
+      <c r="F48" s="330"/>
+      <c r="G48" s="330"/>
+      <c r="H48" s="330"/>
+      <c r="I48" s="330"/>
+      <c r="J48" s="330"/>
+      <c r="K48" s="330"/>
+      <c r="L48" s="330"/>
+      <c r="M48" s="330"/>
+      <c r="N48" s="330"/>
+      <c r="O48" s="330"/>
+      <c r="P48" s="330"/>
+      <c r="Q48" s="330"/>
+      <c r="R48" s="330"/>
+      <c r="S48" s="330"/>
+      <c r="T48" s="330"/>
+      <c r="U48" s="330"/>
     </row>
     <row r="49" spans="1:22" s="238" customFormat="1" ht="14.25">
-      <c r="A49" s="325"/>
-[...19 lines deleted...]
-      <c r="U49" s="325"/>
+      <c r="A49" s="330"/>
+      <c r="B49" s="330"/>
+      <c r="C49" s="330"/>
+      <c r="D49" s="330"/>
+      <c r="E49" s="330"/>
+      <c r="F49" s="330"/>
+      <c r="G49" s="330"/>
+      <c r="H49" s="330"/>
+      <c r="I49" s="330"/>
+      <c r="J49" s="330"/>
+      <c r="K49" s="330"/>
+      <c r="L49" s="330"/>
+      <c r="M49" s="330"/>
+      <c r="N49" s="330"/>
+      <c r="O49" s="330"/>
+      <c r="P49" s="330"/>
+      <c r="Q49" s="330"/>
+      <c r="R49" s="330"/>
+      <c r="S49" s="330"/>
+      <c r="T49" s="330"/>
+      <c r="U49" s="330"/>
     </row>
     <row r="50" spans="1:22" s="238" customFormat="1" ht="14.25">
-      <c r="A50" s="325"/>
-[...19 lines deleted...]
-      <c r="U50" s="325"/>
+      <c r="A50" s="330"/>
+      <c r="B50" s="330"/>
+      <c r="C50" s="330"/>
+      <c r="D50" s="330"/>
+      <c r="E50" s="330"/>
+      <c r="F50" s="330"/>
+      <c r="G50" s="330"/>
+      <c r="H50" s="330"/>
+      <c r="I50" s="330"/>
+      <c r="J50" s="330"/>
+      <c r="K50" s="330"/>
+      <c r="L50" s="330"/>
+      <c r="M50" s="330"/>
+      <c r="N50" s="330"/>
+      <c r="O50" s="330"/>
+      <c r="P50" s="330"/>
+      <c r="Q50" s="330"/>
+      <c r="R50" s="330"/>
+      <c r="S50" s="330"/>
+      <c r="T50" s="330"/>
+      <c r="U50" s="330"/>
     </row>
     <row r="51" spans="1:22" s="238" customFormat="1" ht="14.25">
-      <c r="A51" s="325"/>
-[...19 lines deleted...]
-      <c r="U51" s="325"/>
+      <c r="A51" s="330"/>
+      <c r="B51" s="330"/>
+      <c r="C51" s="330"/>
+      <c r="D51" s="330"/>
+      <c r="E51" s="330"/>
+      <c r="F51" s="330"/>
+      <c r="G51" s="330"/>
+      <c r="H51" s="330"/>
+      <c r="I51" s="330"/>
+      <c r="J51" s="330"/>
+      <c r="K51" s="330"/>
+      <c r="L51" s="330"/>
+      <c r="M51" s="330"/>
+      <c r="N51" s="330"/>
+      <c r="O51" s="330"/>
+      <c r="P51" s="330"/>
+      <c r="Q51" s="330"/>
+      <c r="R51" s="330"/>
+      <c r="S51" s="330"/>
+      <c r="T51" s="330"/>
+      <c r="U51" s="330"/>
     </row>
     <row r="52" spans="1:22" s="238" customFormat="1" ht="14.25">
-      <c r="A52" s="325"/>
-[...19 lines deleted...]
-      <c r="U52" s="325"/>
+      <c r="A52" s="330"/>
+      <c r="B52" s="330"/>
+      <c r="C52" s="330"/>
+      <c r="D52" s="330"/>
+      <c r="E52" s="330"/>
+      <c r="F52" s="330"/>
+      <c r="G52" s="330"/>
+      <c r="H52" s="330"/>
+      <c r="I52" s="330"/>
+      <c r="J52" s="330"/>
+      <c r="K52" s="330"/>
+      <c r="L52" s="330"/>
+      <c r="M52" s="330"/>
+      <c r="N52" s="330"/>
+      <c r="O52" s="330"/>
+      <c r="P52" s="330"/>
+      <c r="Q52" s="330"/>
+      <c r="R52" s="330"/>
+      <c r="S52" s="330"/>
+      <c r="T52" s="330"/>
+      <c r="U52" s="330"/>
     </row>
     <row r="53" spans="1:22" s="238" customFormat="1" ht="14.25">
-      <c r="A53" s="325"/>
-[...19 lines deleted...]
-      <c r="U53" s="325"/>
+      <c r="A53" s="330"/>
+      <c r="B53" s="330"/>
+      <c r="C53" s="330"/>
+      <c r="D53" s="330"/>
+      <c r="E53" s="330"/>
+      <c r="F53" s="330"/>
+      <c r="G53" s="330"/>
+      <c r="H53" s="330"/>
+      <c r="I53" s="330"/>
+      <c r="J53" s="330"/>
+      <c r="K53" s="330"/>
+      <c r="L53" s="330"/>
+      <c r="M53" s="330"/>
+      <c r="N53" s="330"/>
+      <c r="O53" s="330"/>
+      <c r="P53" s="330"/>
+      <c r="Q53" s="330"/>
+      <c r="R53" s="330"/>
+      <c r="S53" s="330"/>
+      <c r="T53" s="330"/>
+      <c r="U53" s="330"/>
     </row>
     <row r="54" spans="1:22" s="238" customFormat="1" ht="18" customHeight="1">
-      <c r="A54" s="325"/>
-[...19 lines deleted...]
-      <c r="U54" s="325"/>
+      <c r="A54" s="330"/>
+      <c r="B54" s="330"/>
+      <c r="C54" s="330"/>
+      <c r="D54" s="330"/>
+      <c r="E54" s="330"/>
+      <c r="F54" s="330"/>
+      <c r="G54" s="330"/>
+      <c r="H54" s="330"/>
+      <c r="I54" s="330"/>
+      <c r="J54" s="330"/>
+      <c r="K54" s="330"/>
+      <c r="L54" s="330"/>
+      <c r="M54" s="330"/>
+      <c r="N54" s="330"/>
+      <c r="O54" s="330"/>
+      <c r="P54" s="330"/>
+      <c r="Q54" s="330"/>
+      <c r="R54" s="330"/>
+      <c r="S54" s="330"/>
+      <c r="T54" s="330"/>
+      <c r="U54" s="330"/>
       <c r="V54" s="295" t="s">
         <v>334</v>
       </c>
     </row>
     <row r="55" spans="1:22" s="238" customFormat="1" ht="14.25">
       <c r="A55" s="244"/>
       <c r="B55" s="244"/>
       <c r="C55" s="244"/>
       <c r="D55" s="244"/>
       <c r="E55" s="244"/>
       <c r="F55" s="244"/>
       <c r="G55" s="244"/>
       <c r="H55" s="244"/>
       <c r="I55" s="244"/>
       <c r="J55" s="244"/>
       <c r="K55" s="244"/>
       <c r="L55" s="244"/>
       <c r="M55" s="244"/>
       <c r="N55" s="244"/>
       <c r="O55" s="244"/>
       <c r="P55" s="244"/>
       <c r="Q55" s="244"/>
       <c r="R55" s="244"/>
       <c r="S55" s="244"/>
       <c r="T55" s="244"/>
       <c r="U55" s="244"/>
     </row>
     <row r="56" spans="1:22" s="238" customFormat="1" ht="14.25">
-      <c r="A56" s="325" t="s">
+      <c r="A56" s="330" t="s">
         <v>335</v>
       </c>
-      <c r="B56" s="325"/>
-[...18 lines deleted...]
-      <c r="U56" s="325"/>
+      <c r="B56" s="330"/>
+      <c r="C56" s="330"/>
+      <c r="D56" s="330"/>
+      <c r="E56" s="330"/>
+      <c r="F56" s="330"/>
+      <c r="G56" s="330"/>
+      <c r="H56" s="330"/>
+      <c r="I56" s="330"/>
+      <c r="J56" s="330"/>
+      <c r="K56" s="330"/>
+      <c r="L56" s="330"/>
+      <c r="M56" s="330"/>
+      <c r="N56" s="330"/>
+      <c r="O56" s="330"/>
+      <c r="P56" s="330"/>
+      <c r="Q56" s="330"/>
+      <c r="R56" s="330"/>
+      <c r="S56" s="330"/>
+      <c r="T56" s="330"/>
+      <c r="U56" s="330"/>
     </row>
     <row r="57" spans="1:22" s="238" customFormat="1" ht="18" customHeight="1">
-      <c r="A57" s="325"/>
-[...19 lines deleted...]
-      <c r="U57" s="325"/>
+      <c r="A57" s="330"/>
+      <c r="B57" s="330"/>
+      <c r="C57" s="330"/>
+      <c r="D57" s="330"/>
+      <c r="E57" s="330"/>
+      <c r="F57" s="330"/>
+      <c r="G57" s="330"/>
+      <c r="H57" s="330"/>
+      <c r="I57" s="330"/>
+      <c r="J57" s="330"/>
+      <c r="K57" s="330"/>
+      <c r="L57" s="330"/>
+      <c r="M57" s="330"/>
+      <c r="N57" s="330"/>
+      <c r="O57" s="330"/>
+      <c r="P57" s="330"/>
+      <c r="Q57" s="330"/>
+      <c r="R57" s="330"/>
+      <c r="S57" s="330"/>
+      <c r="T57" s="330"/>
+      <c r="U57" s="330"/>
     </row>
     <row r="58" spans="1:22" s="238" customFormat="1" ht="14.25">
       <c r="A58" s="281"/>
       <c r="B58" s="281"/>
       <c r="C58" s="281"/>
       <c r="D58" s="281"/>
       <c r="E58" s="281"/>
       <c r="F58" s="281"/>
       <c r="G58" s="281"/>
       <c r="H58" s="281"/>
       <c r="I58" s="281"/>
       <c r="J58" s="281"/>
       <c r="K58" s="281"/>
       <c r="L58" s="281"/>
       <c r="M58" s="281"/>
       <c r="N58" s="281"/>
       <c r="O58" s="281"/>
       <c r="P58" s="281"/>
       <c r="Q58" s="281"/>
       <c r="R58" s="281"/>
       <c r="S58" s="281"/>
       <c r="T58" s="281"/>
       <c r="U58" s="281"/>
     </row>
     <row r="59" spans="1:22" s="238" customFormat="1" ht="14.25">
-      <c r="A59" s="325" t="s">
+      <c r="A59" s="330" t="s">
         <v>336</v>
       </c>
-      <c r="B59" s="325"/>
-[...18 lines deleted...]
-      <c r="U59" s="325"/>
+      <c r="B59" s="330"/>
+      <c r="C59" s="330"/>
+      <c r="D59" s="330"/>
+      <c r="E59" s="330"/>
+      <c r="F59" s="330"/>
+      <c r="G59" s="330"/>
+      <c r="H59" s="330"/>
+      <c r="I59" s="330"/>
+      <c r="J59" s="330"/>
+      <c r="K59" s="330"/>
+      <c r="L59" s="330"/>
+      <c r="M59" s="330"/>
+      <c r="N59" s="330"/>
+      <c r="O59" s="330"/>
+      <c r="P59" s="330"/>
+      <c r="Q59" s="330"/>
+      <c r="R59" s="330"/>
+      <c r="S59" s="330"/>
+      <c r="T59" s="330"/>
+      <c r="U59" s="330"/>
     </row>
     <row r="60" spans="1:22" s="238" customFormat="1" ht="14.25">
       <c r="A60" s="281"/>
       <c r="B60" s="281"/>
       <c r="C60" s="281"/>
       <c r="D60" s="281"/>
       <c r="E60" s="281"/>
       <c r="F60" s="281"/>
       <c r="G60" s="281"/>
       <c r="H60" s="281"/>
       <c r="I60" s="281"/>
       <c r="J60" s="281"/>
       <c r="K60" s="281"/>
       <c r="L60" s="281"/>
       <c r="M60" s="281"/>
       <c r="N60" s="281"/>
       <c r="O60" s="281"/>
       <c r="P60" s="281"/>
       <c r="Q60" s="281"/>
       <c r="R60" s="281"/>
       <c r="S60" s="281"/>
       <c r="T60" s="281"/>
       <c r="U60" s="281"/>
     </row>
     <row r="61" spans="1:22" s="238" customFormat="1" ht="14.25">
       <c r="A61" s="238" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="62" spans="1:22" s="196" customFormat="1" ht="14.25"/>
     <row r="63" spans="1:22" s="196" customFormat="1" ht="14.25">
-      <c r="A63" s="323" t="s">
+      <c r="A63" s="328" t="s">
         <v>338</v>
       </c>
-      <c r="B63" s="323"/>
-[...16 lines deleted...]
-      <c r="S63" s="323"/>
+      <c r="B63" s="328"/>
+      <c r="C63" s="328"/>
+      <c r="D63" s="328"/>
+      <c r="E63" s="328"/>
+      <c r="F63" s="328"/>
+      <c r="G63" s="328"/>
+      <c r="H63" s="328"/>
+      <c r="I63" s="328"/>
+      <c r="J63" s="328"/>
+      <c r="K63" s="328"/>
+      <c r="L63" s="328"/>
+      <c r="M63" s="328"/>
+      <c r="N63" s="328"/>
+      <c r="O63" s="328"/>
+      <c r="P63" s="328"/>
+      <c r="Q63" s="328"/>
+      <c r="R63" s="328"/>
+      <c r="S63" s="328"/>
     </row>
     <row r="64" spans="1:22" s="196" customFormat="1" ht="14.25">
-      <c r="A64" s="323"/>
-[...17 lines deleted...]
-      <c r="S64" s="323"/>
+      <c r="A64" s="328"/>
+      <c r="B64" s="328"/>
+      <c r="C64" s="328"/>
+      <c r="D64" s="328"/>
+      <c r="E64" s="328"/>
+      <c r="F64" s="328"/>
+      <c r="G64" s="328"/>
+      <c r="H64" s="328"/>
+      <c r="I64" s="328"/>
+      <c r="J64" s="328"/>
+      <c r="K64" s="328"/>
+      <c r="L64" s="328"/>
+      <c r="M64" s="328"/>
+      <c r="N64" s="328"/>
+      <c r="O64" s="328"/>
+      <c r="P64" s="328"/>
+      <c r="Q64" s="328"/>
+      <c r="R64" s="328"/>
+      <c r="S64" s="328"/>
     </row>
     <row r="65" spans="1:5" s="196" customFormat="1" ht="14.25"/>
     <row r="66" spans="1:5" s="196" customFormat="1" ht="14.25">
       <c r="A66" s="194"/>
       <c r="B66" s="194"/>
       <c r="C66" s="194"/>
       <c r="D66" s="194"/>
       <c r="E66" s="194"/>
     </row>
     <row r="67" spans="1:5" s="196" customFormat="1" ht="14.25">
       <c r="A67" s="245"/>
     </row>
     <row r="68" spans="1:5" s="196" customFormat="1" ht="14.25">
       <c r="A68" s="245"/>
     </row>
     <row r="69" spans="1:5" s="196" customFormat="1" ht="14.25"/>
     <row r="70" spans="1:5" s="196" customFormat="1" ht="14.25"/>
     <row r="71" spans="1:5" s="196" customFormat="1" ht="14.25"/>
     <row r="72" spans="1:5" s="196" customFormat="1" ht="14.25"/>
     <row r="73" spans="1:5" s="196" customFormat="1" ht="14.25"/>
     <row r="74" spans="1:5" s="196" customFormat="1" ht="14.25"/>
     <row r="75" spans="1:5" s="196" customFormat="1" ht="14.25"/>
     <row r="76" spans="1:5" s="196" customFormat="1" ht="14.25"/>
     <row r="77" spans="1:5" s="196" customFormat="1" ht="14.25"/>
     <row r="78" spans="1:5" s="196" customFormat="1" ht="14.25"/>
@@ -13511,92 +13523,92 @@
       <c r="P75" s="250">
         <v>1.1606000000000001</v>
       </c>
       <c r="Q75" s="199"/>
       <c r="R75" s="250"/>
     </row>
     <row r="76" spans="1:22" s="196" customFormat="1" ht="12.75" customHeight="1">
       <c r="A76" s="201"/>
       <c r="H76" s="250"/>
       <c r="J76" s="250"/>
       <c r="L76" s="250"/>
       <c r="N76" s="250"/>
       <c r="P76" s="250"/>
       <c r="Q76" s="199"/>
       <c r="R76" s="250"/>
     </row>
     <row r="77" spans="1:22" s="200" customFormat="1" ht="12.75" customHeight="1">
       <c r="B77" s="223"/>
       <c r="J77" s="266"/>
       <c r="L77" s="266"/>
       <c r="N77" s="266"/>
       <c r="P77" s="266"/>
       <c r="Q77" s="208"/>
     </row>
     <row r="78" spans="1:22" s="200" customFormat="1" ht="14.25">
-      <c r="A78" s="320" t="s">
+      <c r="A78" s="325" t="s">
         <v>353</v>
       </c>
-      <c r="B78" s="320"/>
-[...13 lines deleted...]
-      <c r="P78" s="320"/>
+      <c r="B78" s="325"/>
+      <c r="C78" s="325"/>
+      <c r="D78" s="325"/>
+      <c r="E78" s="325"/>
+      <c r="F78" s="325"/>
+      <c r="G78" s="325"/>
+      <c r="H78" s="325"/>
+      <c r="I78" s="325"/>
+      <c r="J78" s="325"/>
+      <c r="K78" s="325"/>
+      <c r="L78" s="325"/>
+      <c r="M78" s="325"/>
+      <c r="N78" s="325"/>
+      <c r="O78" s="325"/>
+      <c r="P78" s="325"/>
       <c r="Q78" s="218"/>
       <c r="R78" s="218"/>
       <c r="S78" s="218"/>
       <c r="T78" s="218"/>
       <c r="U78" s="218"/>
       <c r="V78" s="218"/>
     </row>
     <row r="79" spans="1:22" s="200" customFormat="1" ht="14.25">
-      <c r="A79" s="320"/>
-[...14 lines deleted...]
-      <c r="P79" s="320"/>
+      <c r="A79" s="325"/>
+      <c r="B79" s="325"/>
+      <c r="C79" s="325"/>
+      <c r="D79" s="325"/>
+      <c r="E79" s="325"/>
+      <c r="F79" s="325"/>
+      <c r="G79" s="325"/>
+      <c r="H79" s="325"/>
+      <c r="I79" s="325"/>
+      <c r="J79" s="325"/>
+      <c r="K79" s="325"/>
+      <c r="L79" s="325"/>
+      <c r="M79" s="325"/>
+      <c r="N79" s="325"/>
+      <c r="O79" s="325"/>
+      <c r="P79" s="325"/>
       <c r="Q79" s="218"/>
       <c r="R79" s="218"/>
       <c r="S79" s="218"/>
       <c r="T79" s="218"/>
       <c r="U79" s="218"/>
       <c r="V79" s="218"/>
     </row>
     <row r="80" spans="1:22" s="200" customFormat="1" ht="14.25">
       <c r="A80" s="267"/>
       <c r="B80" s="267"/>
       <c r="C80" s="267"/>
       <c r="D80" s="267"/>
       <c r="E80" s="267"/>
       <c r="F80" s="267"/>
       <c r="G80" s="267"/>
       <c r="H80" s="267"/>
       <c r="I80" s="267"/>
       <c r="J80" s="267"/>
       <c r="K80" s="267"/>
       <c r="L80" s="267"/>
       <c r="M80" s="267"/>
       <c r="N80" s="267"/>
       <c r="O80" s="267"/>
       <c r="P80" s="267"/>
       <c r="Q80" s="218"/>
@@ -13635,68 +13647,68 @@
     <row r="82" spans="1:22" s="200" customFormat="1" ht="14.25">
       <c r="A82" s="196"/>
       <c r="B82" s="267"/>
       <c r="C82" s="267"/>
       <c r="D82" s="267"/>
       <c r="E82" s="267"/>
       <c r="F82" s="267"/>
       <c r="G82" s="267"/>
       <c r="H82" s="267"/>
       <c r="I82" s="267"/>
       <c r="J82" s="267"/>
       <c r="K82" s="267"/>
       <c r="L82" s="267"/>
       <c r="M82" s="267"/>
       <c r="N82" s="267"/>
       <c r="O82" s="267"/>
       <c r="P82" s="267"/>
       <c r="Q82" s="218"/>
       <c r="R82" s="218"/>
       <c r="S82" s="218"/>
       <c r="T82" s="218"/>
       <c r="U82" s="218"/>
       <c r="V82" s="218"/>
     </row>
     <row r="83" spans="1:22" s="200" customFormat="1" ht="93.75" customHeight="1">
-      <c r="A83" s="319" t="s">
+      <c r="A83" s="324" t="s">
         <v>355</v>
       </c>
-      <c r="B83" s="319"/>
-[...13 lines deleted...]
-      <c r="P83" s="319"/>
+      <c r="B83" s="324"/>
+      <c r="C83" s="324"/>
+      <c r="D83" s="324"/>
+      <c r="E83" s="324"/>
+      <c r="F83" s="324"/>
+      <c r="G83" s="324"/>
+      <c r="H83" s="324"/>
+      <c r="I83" s="324"/>
+      <c r="J83" s="324"/>
+      <c r="K83" s="324"/>
+      <c r="L83" s="324"/>
+      <c r="M83" s="324"/>
+      <c r="N83" s="324"/>
+      <c r="O83" s="324"/>
+      <c r="P83" s="324"/>
     </row>
     <row r="84" spans="1:22" s="200" customFormat="1" ht="14.25">
       <c r="B84" s="219"/>
       <c r="C84" s="268"/>
       <c r="D84" s="268"/>
       <c r="E84" s="268"/>
       <c r="F84" s="268"/>
       <c r="G84" s="268"/>
       <c r="H84" s="268"/>
       <c r="I84" s="268"/>
       <c r="J84" s="268"/>
       <c r="K84" s="268"/>
       <c r="L84" s="268"/>
       <c r="M84" s="268"/>
       <c r="N84" s="268"/>
       <c r="O84" s="269"/>
       <c r="P84" s="269"/>
     </row>
     <row r="85" spans="1:22" s="200" customFormat="1" ht="14.25"/>
     <row r="86" spans="1:22" s="200" customFormat="1" ht="14.25"/>
     <row r="87" spans="1:22" s="200" customFormat="1" ht="14.25"/>
     <row r="88" spans="1:22" s="200" customFormat="1" ht="14.25"/>
     <row r="89" spans="1:22" s="200" customFormat="1" ht="14.25"/>
     <row r="90" spans="1:22" s="200" customFormat="1" ht="14.25"/>
     <row r="91" spans="1:22" s="200" customFormat="1" ht="14.25"/>
@@ -14965,179 +14977,179 @@
       <c r="M70" s="278"/>
       <c r="O70" s="278"/>
       <c r="P70" s="278"/>
       <c r="Q70" s="278"/>
       <c r="S70" s="278"/>
       <c r="U70" s="278"/>
       <c r="W70" s="278"/>
       <c r="Y70" s="278"/>
     </row>
     <row r="71" spans="1:25" s="196" customFormat="1" ht="12.75" customHeight="1">
       <c r="A71" s="201"/>
       <c r="E71" s="275"/>
       <c r="G71" s="278"/>
       <c r="I71" s="278"/>
       <c r="K71" s="278"/>
       <c r="M71" s="278"/>
       <c r="O71" s="278"/>
       <c r="P71" s="278"/>
       <c r="Q71" s="278"/>
       <c r="S71" s="278"/>
       <c r="U71" s="278"/>
       <c r="W71" s="278"/>
       <c r="Y71" s="278"/>
     </row>
     <row r="72" spans="1:25" s="200" customFormat="1" ht="14.25">
-      <c r="A72" s="320" t="s">
+      <c r="A72" s="325" t="s">
         <v>357</v>
       </c>
-      <c r="B72" s="320"/>
-[...12 lines deleted...]
-      <c r="O72" s="320"/>
+      <c r="B72" s="325"/>
+      <c r="C72" s="325"/>
+      <c r="D72" s="325"/>
+      <c r="E72" s="325"/>
+      <c r="F72" s="325"/>
+      <c r="G72" s="325"/>
+      <c r="H72" s="325"/>
+      <c r="I72" s="325"/>
+      <c r="J72" s="325"/>
+      <c r="K72" s="325"/>
+      <c r="L72" s="325"/>
+      <c r="M72" s="325"/>
+      <c r="N72" s="325"/>
+      <c r="O72" s="325"/>
       <c r="P72" s="267"/>
     </row>
     <row r="73" spans="1:25" s="200" customFormat="1" ht="14.25">
-      <c r="A73" s="320"/>
-[...13 lines deleted...]
-      <c r="O73" s="320"/>
+      <c r="A73" s="325"/>
+      <c r="B73" s="325"/>
+      <c r="C73" s="325"/>
+      <c r="D73" s="325"/>
+      <c r="E73" s="325"/>
+      <c r="F73" s="325"/>
+      <c r="G73" s="325"/>
+      <c r="H73" s="325"/>
+      <c r="I73" s="325"/>
+      <c r="J73" s="325"/>
+      <c r="K73" s="325"/>
+      <c r="L73" s="325"/>
+      <c r="M73" s="325"/>
+      <c r="N73" s="325"/>
+      <c r="O73" s="325"/>
       <c r="P73" s="279"/>
     </row>
     <row r="74" spans="1:25" s="200" customFormat="1" ht="12" customHeight="1">
       <c r="A74" s="267"/>
       <c r="B74" s="267"/>
       <c r="C74" s="267"/>
       <c r="D74" s="267"/>
       <c r="E74" s="267"/>
       <c r="F74" s="267"/>
       <c r="G74" s="267"/>
       <c r="H74" s="267"/>
       <c r="I74" s="267"/>
       <c r="J74" s="267"/>
       <c r="K74" s="267"/>
       <c r="L74" s="267"/>
       <c r="M74" s="267"/>
       <c r="N74" s="267"/>
       <c r="O74" s="267"/>
       <c r="P74" s="279"/>
     </row>
     <row r="75" spans="1:25" s="200" customFormat="1" ht="48" customHeight="1">
-      <c r="A75" s="321" t="s">
+      <c r="A75" s="326" t="s">
         <v>316</v>
       </c>
-      <c r="B75" s="321"/>
-[...12 lines deleted...]
-      <c r="O75" s="321"/>
+      <c r="B75" s="326"/>
+      <c r="C75" s="326"/>
+      <c r="D75" s="326"/>
+      <c r="E75" s="326"/>
+      <c r="F75" s="326"/>
+      <c r="G75" s="326"/>
+      <c r="H75" s="326"/>
+      <c r="I75" s="326"/>
+      <c r="J75" s="326"/>
+      <c r="K75" s="326"/>
+      <c r="L75" s="326"/>
+      <c r="M75" s="326"/>
+      <c r="N75" s="326"/>
+      <c r="O75" s="326"/>
       <c r="P75" s="227"/>
     </row>
     <row r="76" spans="1:25" s="200" customFormat="1" ht="61.5" customHeight="1">
-      <c r="A76" s="321"/>
-[...13 lines deleted...]
-      <c r="O76" s="321"/>
+      <c r="A76" s="326"/>
+      <c r="B76" s="326"/>
+      <c r="C76" s="326"/>
+      <c r="D76" s="326"/>
+      <c r="E76" s="326"/>
+      <c r="F76" s="326"/>
+      <c r="G76" s="326"/>
+      <c r="H76" s="326"/>
+      <c r="I76" s="326"/>
+      <c r="J76" s="326"/>
+      <c r="K76" s="326"/>
+      <c r="L76" s="326"/>
+      <c r="M76" s="326"/>
+      <c r="N76" s="326"/>
+      <c r="O76" s="326"/>
       <c r="P76" s="227"/>
     </row>
     <row r="77" spans="1:25" s="200" customFormat="1" ht="14.25">
       <c r="A77" s="227"/>
       <c r="B77" s="227"/>
       <c r="C77" s="227"/>
       <c r="D77" s="227"/>
       <c r="E77" s="227"/>
       <c r="F77" s="227"/>
       <c r="G77" s="227"/>
       <c r="H77" s="227"/>
       <c r="I77" s="227"/>
       <c r="J77" s="227"/>
       <c r="K77" s="227"/>
       <c r="L77" s="227"/>
       <c r="M77" s="227"/>
       <c r="N77" s="227"/>
       <c r="O77" s="227"/>
       <c r="P77" s="227"/>
     </row>
     <row r="78" spans="1:25" s="200" customFormat="1" ht="14.25">
-      <c r="A78" s="319" t="s">
+      <c r="A78" s="324" t="s">
         <v>317</v>
       </c>
-      <c r="B78" s="319"/>
-[...12 lines deleted...]
-      <c r="O78" s="319"/>
+      <c r="B78" s="324"/>
+      <c r="C78" s="324"/>
+      <c r="D78" s="324"/>
+      <c r="E78" s="324"/>
+      <c r="F78" s="324"/>
+      <c r="G78" s="324"/>
+      <c r="H78" s="324"/>
+      <c r="I78" s="324"/>
+      <c r="J78" s="324"/>
+      <c r="K78" s="324"/>
+      <c r="L78" s="324"/>
+      <c r="M78" s="324"/>
+      <c r="N78" s="324"/>
+      <c r="O78" s="324"/>
       <c r="P78" s="280"/>
     </row>
     <row r="79" spans="1:25" s="200" customFormat="1" ht="14.25"/>
     <row r="80" spans="1:25" s="200" customFormat="1" ht="14.25"/>
     <row r="81" s="200" customFormat="1" ht="14.25"/>
     <row r="82" s="200" customFormat="1" ht="14.25"/>
     <row r="83" s="200" customFormat="1" ht="14.25"/>
     <row r="84" s="200" customFormat="1" ht="14.25"/>
     <row r="85" s="200" customFormat="1" ht="14.25"/>
     <row r="86" s="200" customFormat="1" ht="14.25"/>
     <row r="87" s="200" customFormat="1" ht="14.25"/>
     <row r="145" spans="4:4">
       <c r="D145" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A75:O76"/>
     <mergeCell ref="A78:O78"/>
     <mergeCell ref="A72:O73"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup scale="77" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="35" max="14" man="1"/>
@@ -15207,1620 +15219,1620 @@
     </row>
     <row r="5" spans="1:19" s="190" customFormat="1" ht="20.25" customHeight="1" thickBot="1">
       <c r="A5" s="228" t="s">
         <v>96</v>
       </c>
       <c r="B5" s="192"/>
       <c r="C5" s="192"/>
       <c r="D5" s="192"/>
       <c r="E5" s="192"/>
       <c r="F5" s="192"/>
       <c r="G5" s="192"/>
       <c r="H5" s="192"/>
       <c r="I5" s="192"/>
       <c r="J5" s="192"/>
       <c r="K5" s="192"/>
       <c r="L5" s="192"/>
       <c r="M5" s="192"/>
       <c r="N5" s="192"/>
       <c r="O5" s="192"/>
       <c r="P5" s="192"/>
       <c r="Q5" s="192"/>
       <c r="R5" s="192"/>
       <c r="S5" s="192"/>
     </row>
     <row r="7" spans="1:19" s="196" customFormat="1" ht="14.25">
-      <c r="A7" s="329" t="s">
+      <c r="A7" s="335" t="s">
         <v>358</v>
       </c>
-      <c r="B7" s="329"/>
-[...16 lines deleted...]
-      <c r="S7" s="329"/>
+      <c r="B7" s="335"/>
+      <c r="C7" s="335"/>
+      <c r="D7" s="335"/>
+      <c r="E7" s="335"/>
+      <c r="F7" s="335"/>
+      <c r="G7" s="335"/>
+      <c r="H7" s="335"/>
+      <c r="I7" s="335"/>
+      <c r="J7" s="335"/>
+      <c r="K7" s="335"/>
+      <c r="L7" s="335"/>
+      <c r="M7" s="335"/>
+      <c r="N7" s="335"/>
+      <c r="O7" s="335"/>
+      <c r="P7" s="335"/>
+      <c r="Q7" s="335"/>
+      <c r="R7" s="335"/>
+      <c r="S7" s="335"/>
     </row>
     <row r="8" spans="1:19" s="196" customFormat="1" ht="18" customHeight="1">
-      <c r="A8" s="329"/>
-[...17 lines deleted...]
-      <c r="S8" s="329"/>
+      <c r="A8" s="335"/>
+      <c r="B8" s="335"/>
+      <c r="C8" s="335"/>
+      <c r="D8" s="335"/>
+      <c r="E8" s="335"/>
+      <c r="F8" s="335"/>
+      <c r="G8" s="335"/>
+      <c r="H8" s="335"/>
+      <c r="I8" s="335"/>
+      <c r="J8" s="335"/>
+      <c r="K8" s="335"/>
+      <c r="L8" s="335"/>
+      <c r="M8" s="335"/>
+      <c r="N8" s="335"/>
+      <c r="O8" s="335"/>
+      <c r="P8" s="335"/>
+      <c r="Q8" s="335"/>
+      <c r="R8" s="335"/>
+      <c r="S8" s="335"/>
     </row>
     <row r="9" spans="1:19" s="196" customFormat="1" ht="14.25">
       <c r="A9" s="296"/>
       <c r="B9" s="297"/>
       <c r="C9" s="296"/>
       <c r="D9" s="297"/>
       <c r="E9" s="296"/>
       <c r="F9" s="296"/>
       <c r="G9" s="296"/>
       <c r="H9" s="296"/>
       <c r="I9" s="296"/>
       <c r="J9" s="296"/>
       <c r="K9" s="296"/>
       <c r="L9" s="296"/>
       <c r="M9" s="296"/>
       <c r="N9" s="296"/>
       <c r="O9" s="296"/>
       <c r="P9" s="296"/>
       <c r="Q9" s="296"/>
       <c r="R9" s="297"/>
       <c r="S9" s="296"/>
     </row>
     <row r="10" spans="1:19" s="196" customFormat="1" ht="14.25">
-      <c r="A10" s="332" t="s">
+      <c r="A10" s="338" t="s">
         <v>359</v>
       </c>
-      <c r="B10" s="332"/>
-[...16 lines deleted...]
-      <c r="S10" s="332"/>
+      <c r="B10" s="338"/>
+      <c r="C10" s="338"/>
+      <c r="D10" s="338"/>
+      <c r="E10" s="338"/>
+      <c r="F10" s="338"/>
+      <c r="G10" s="338"/>
+      <c r="H10" s="338"/>
+      <c r="I10" s="338"/>
+      <c r="J10" s="338"/>
+      <c r="K10" s="338"/>
+      <c r="L10" s="338"/>
+      <c r="M10" s="338"/>
+      <c r="N10" s="338"/>
+      <c r="O10" s="338"/>
+      <c r="P10" s="338"/>
+      <c r="Q10" s="338"/>
+      <c r="R10" s="338"/>
+      <c r="S10" s="338"/>
     </row>
     <row r="11" spans="1:19" s="196" customFormat="1" ht="18" customHeight="1">
-      <c r="A11" s="332"/>
-[...17 lines deleted...]
-      <c r="S11" s="332"/>
+      <c r="A11" s="338"/>
+      <c r="B11" s="338"/>
+      <c r="C11" s="338"/>
+      <c r="D11" s="338"/>
+      <c r="E11" s="338"/>
+      <c r="F11" s="338"/>
+      <c r="G11" s="338"/>
+      <c r="H11" s="338"/>
+      <c r="I11" s="338"/>
+      <c r="J11" s="338"/>
+      <c r="K11" s="338"/>
+      <c r="L11" s="338"/>
+      <c r="M11" s="338"/>
+      <c r="N11" s="338"/>
+      <c r="O11" s="338"/>
+      <c r="P11" s="338"/>
+      <c r="Q11" s="338"/>
+      <c r="R11" s="338"/>
+      <c r="S11" s="338"/>
     </row>
     <row r="12" spans="1:19" s="196" customFormat="1" ht="14.25">
       <c r="A12" s="285"/>
       <c r="B12" s="285"/>
       <c r="C12" s="285"/>
       <c r="D12" s="285"/>
       <c r="E12" s="285"/>
       <c r="F12" s="285"/>
       <c r="G12" s="285"/>
       <c r="H12" s="285"/>
       <c r="I12" s="285"/>
       <c r="J12" s="285"/>
       <c r="K12" s="285"/>
       <c r="L12" s="285"/>
       <c r="M12" s="285"/>
       <c r="N12" s="285"/>
       <c r="O12" s="285"/>
       <c r="P12" s="285"/>
       <c r="Q12" s="285"/>
       <c r="R12" s="285"/>
       <c r="S12" s="285"/>
     </row>
     <row r="13" spans="1:19" s="196" customFormat="1" ht="14.25">
-      <c r="A13" s="332" t="s">
+      <c r="A13" s="338" t="s">
         <v>360</v>
       </c>
-      <c r="B13" s="332"/>
-[...16 lines deleted...]
-      <c r="S13" s="332"/>
+      <c r="B13" s="338"/>
+      <c r="C13" s="338"/>
+      <c r="D13" s="338"/>
+      <c r="E13" s="338"/>
+      <c r="F13" s="338"/>
+      <c r="G13" s="338"/>
+      <c r="H13" s="338"/>
+      <c r="I13" s="338"/>
+      <c r="J13" s="338"/>
+      <c r="K13" s="338"/>
+      <c r="L13" s="338"/>
+      <c r="M13" s="338"/>
+      <c r="N13" s="338"/>
+      <c r="O13" s="338"/>
+      <c r="P13" s="338"/>
+      <c r="Q13" s="338"/>
+      <c r="R13" s="338"/>
+      <c r="S13" s="338"/>
     </row>
     <row r="14" spans="1:19" s="196" customFormat="1" ht="18" customHeight="1">
-      <c r="A14" s="332"/>
-[...17 lines deleted...]
-      <c r="S14" s="332"/>
+      <c r="A14" s="338"/>
+      <c r="B14" s="338"/>
+      <c r="C14" s="338"/>
+      <c r="D14" s="338"/>
+      <c r="E14" s="338"/>
+      <c r="F14" s="338"/>
+      <c r="G14" s="338"/>
+      <c r="H14" s="338"/>
+      <c r="I14" s="338"/>
+      <c r="J14" s="338"/>
+      <c r="K14" s="338"/>
+      <c r="L14" s="338"/>
+      <c r="M14" s="338"/>
+      <c r="N14" s="338"/>
+      <c r="O14" s="338"/>
+      <c r="P14" s="338"/>
+      <c r="Q14" s="338"/>
+      <c r="R14" s="338"/>
+      <c r="S14" s="338"/>
     </row>
     <row r="15" spans="1:19" s="196" customFormat="1" ht="14.25">
       <c r="A15" s="298"/>
       <c r="B15" s="298"/>
       <c r="C15" s="298"/>
       <c r="D15" s="298"/>
       <c r="E15" s="298"/>
       <c r="F15" s="298"/>
       <c r="G15" s="298"/>
       <c r="H15" s="298"/>
       <c r="I15" s="298"/>
       <c r="J15" s="298"/>
       <c r="K15" s="298"/>
       <c r="L15" s="298"/>
       <c r="M15" s="298"/>
       <c r="N15" s="298"/>
       <c r="O15" s="298"/>
       <c r="P15" s="298"/>
       <c r="Q15" s="298"/>
       <c r="R15" s="298"/>
       <c r="S15" s="298"/>
     </row>
     <row r="16" spans="1:19" s="196" customFormat="1" ht="14.25">
-      <c r="A16" s="333" t="s">
+      <c r="A16" s="339" t="s">
         <v>361</v>
       </c>
-      <c r="B16" s="333"/>
-[...16 lines deleted...]
-      <c r="S16" s="333"/>
+      <c r="B16" s="339"/>
+      <c r="C16" s="339"/>
+      <c r="D16" s="339"/>
+      <c r="E16" s="339"/>
+      <c r="F16" s="339"/>
+      <c r="G16" s="339"/>
+      <c r="H16" s="339"/>
+      <c r="I16" s="339"/>
+      <c r="J16" s="339"/>
+      <c r="K16" s="339"/>
+      <c r="L16" s="339"/>
+      <c r="M16" s="339"/>
+      <c r="N16" s="339"/>
+      <c r="O16" s="339"/>
+      <c r="P16" s="339"/>
+      <c r="Q16" s="339"/>
+      <c r="R16" s="339"/>
+      <c r="S16" s="339"/>
     </row>
     <row r="17" spans="1:19" s="196" customFormat="1" ht="18" customHeight="1">
-      <c r="A17" s="333"/>
-[...17 lines deleted...]
-      <c r="S17" s="333"/>
+      <c r="A17" s="339"/>
+      <c r="B17" s="339"/>
+      <c r="C17" s="339"/>
+      <c r="D17" s="339"/>
+      <c r="E17" s="339"/>
+      <c r="F17" s="339"/>
+      <c r="G17" s="339"/>
+      <c r="H17" s="339"/>
+      <c r="I17" s="339"/>
+      <c r="J17" s="339"/>
+      <c r="K17" s="339"/>
+      <c r="L17" s="339"/>
+      <c r="M17" s="339"/>
+      <c r="N17" s="339"/>
+      <c r="O17" s="339"/>
+      <c r="P17" s="339"/>
+      <c r="Q17" s="339"/>
+      <c r="R17" s="339"/>
+      <c r="S17" s="339"/>
     </row>
     <row r="18" spans="1:19" s="196" customFormat="1" ht="14.25">
       <c r="A18" s="298"/>
       <c r="B18" s="298"/>
       <c r="C18" s="298"/>
       <c r="D18" s="298"/>
       <c r="E18" s="298"/>
       <c r="F18" s="298"/>
       <c r="G18" s="298"/>
       <c r="H18" s="298"/>
       <c r="I18" s="298"/>
       <c r="J18" s="298"/>
       <c r="K18" s="298"/>
       <c r="L18" s="298"/>
       <c r="M18" s="298"/>
       <c r="N18" s="298"/>
       <c r="O18" s="298"/>
       <c r="P18" s="298"/>
       <c r="Q18" s="298"/>
       <c r="R18" s="298"/>
       <c r="S18" s="298"/>
     </row>
     <row r="19" spans="1:19" s="196" customFormat="1" ht="14.25">
-      <c r="A19" s="331" t="s">
+      <c r="A19" s="337" t="s">
         <v>362</v>
       </c>
-      <c r="B19" s="331"/>
-[...16 lines deleted...]
-      <c r="S19" s="331"/>
+      <c r="B19" s="337"/>
+      <c r="C19" s="337"/>
+      <c r="D19" s="337"/>
+      <c r="E19" s="337"/>
+      <c r="F19" s="337"/>
+      <c r="G19" s="337"/>
+      <c r="H19" s="337"/>
+      <c r="I19" s="337"/>
+      <c r="J19" s="337"/>
+      <c r="K19" s="337"/>
+      <c r="L19" s="337"/>
+      <c r="M19" s="337"/>
+      <c r="N19" s="337"/>
+      <c r="O19" s="337"/>
+      <c r="P19" s="337"/>
+      <c r="Q19" s="337"/>
+      <c r="R19" s="337"/>
+      <c r="S19" s="337"/>
     </row>
     <row r="20" spans="1:19" s="196" customFormat="1" ht="14.25">
       <c r="A20" s="298"/>
       <c r="B20" s="298"/>
       <c r="C20" s="298"/>
       <c r="D20" s="298"/>
       <c r="E20" s="298"/>
       <c r="F20" s="298"/>
       <c r="G20" s="298"/>
       <c r="H20" s="298"/>
       <c r="I20" s="298"/>
       <c r="J20" s="298"/>
       <c r="K20" s="298"/>
       <c r="L20" s="298"/>
       <c r="M20" s="298"/>
       <c r="N20" s="298"/>
       <c r="O20" s="298"/>
       <c r="P20" s="298"/>
       <c r="Q20" s="298"/>
       <c r="R20" s="298"/>
       <c r="S20" s="298"/>
     </row>
     <row r="21" spans="1:19" s="196" customFormat="1" ht="14.25">
-      <c r="A21" s="325" t="s">
+      <c r="A21" s="330" t="s">
         <v>363</v>
       </c>
-      <c r="B21" s="325"/>
-[...16 lines deleted...]
-      <c r="S21" s="325"/>
+      <c r="B21" s="330"/>
+      <c r="C21" s="330"/>
+      <c r="D21" s="330"/>
+      <c r="E21" s="330"/>
+      <c r="F21" s="330"/>
+      <c r="G21" s="330"/>
+      <c r="H21" s="330"/>
+      <c r="I21" s="330"/>
+      <c r="J21" s="330"/>
+      <c r="K21" s="330"/>
+      <c r="L21" s="330"/>
+      <c r="M21" s="330"/>
+      <c r="N21" s="330"/>
+      <c r="O21" s="330"/>
+      <c r="P21" s="330"/>
+      <c r="Q21" s="330"/>
+      <c r="R21" s="330"/>
+      <c r="S21" s="330"/>
     </row>
     <row r="22" spans="1:19" s="196" customFormat="1" ht="14.25">
-      <c r="A22" s="325"/>
-[...17 lines deleted...]
-      <c r="S22" s="325"/>
+      <c r="A22" s="330"/>
+      <c r="B22" s="330"/>
+      <c r="C22" s="330"/>
+      <c r="D22" s="330"/>
+      <c r="E22" s="330"/>
+      <c r="F22" s="330"/>
+      <c r="G22" s="330"/>
+      <c r="H22" s="330"/>
+      <c r="I22" s="330"/>
+      <c r="J22" s="330"/>
+      <c r="K22" s="330"/>
+      <c r="L22" s="330"/>
+      <c r="M22" s="330"/>
+      <c r="N22" s="330"/>
+      <c r="O22" s="330"/>
+      <c r="P22" s="330"/>
+      <c r="Q22" s="330"/>
+      <c r="R22" s="330"/>
+      <c r="S22" s="330"/>
     </row>
     <row r="23" spans="1:19" s="196" customFormat="1" ht="18" customHeight="1">
-      <c r="A23" s="325"/>
-[...17 lines deleted...]
-      <c r="S23" s="325"/>
+      <c r="A23" s="330"/>
+      <c r="B23" s="330"/>
+      <c r="C23" s="330"/>
+      <c r="D23" s="330"/>
+      <c r="E23" s="330"/>
+      <c r="F23" s="330"/>
+      <c r="G23" s="330"/>
+      <c r="H23" s="330"/>
+      <c r="I23" s="330"/>
+      <c r="J23" s="330"/>
+      <c r="K23" s="330"/>
+      <c r="L23" s="330"/>
+      <c r="M23" s="330"/>
+      <c r="N23" s="330"/>
+      <c r="O23" s="330"/>
+      <c r="P23" s="330"/>
+      <c r="Q23" s="330"/>
+      <c r="R23" s="330"/>
+      <c r="S23" s="330"/>
     </row>
     <row r="24" spans="1:19" s="196" customFormat="1" ht="14.25">
       <c r="A24" s="281"/>
       <c r="B24" s="281"/>
       <c r="C24" s="281"/>
       <c r="D24" s="281"/>
       <c r="E24" s="281"/>
       <c r="F24" s="281"/>
       <c r="G24" s="281"/>
       <c r="H24" s="281"/>
       <c r="I24" s="281"/>
       <c r="J24" s="281"/>
       <c r="K24" s="281"/>
       <c r="L24" s="281"/>
       <c r="M24" s="281"/>
       <c r="N24" s="281"/>
       <c r="O24" s="281"/>
       <c r="P24" s="281"/>
       <c r="Q24" s="281"/>
       <c r="R24" s="281"/>
       <c r="S24" s="281"/>
     </row>
     <row r="25" spans="1:19" s="196" customFormat="1" ht="14.25">
-      <c r="A25" s="325" t="s">
+      <c r="A25" s="330" t="s">
         <v>364</v>
       </c>
-      <c r="B25" s="325"/>
-[...16 lines deleted...]
-      <c r="S25" s="325"/>
+      <c r="B25" s="330"/>
+      <c r="C25" s="330"/>
+      <c r="D25" s="330"/>
+      <c r="E25" s="330"/>
+      <c r="F25" s="330"/>
+      <c r="G25" s="330"/>
+      <c r="H25" s="330"/>
+      <c r="I25" s="330"/>
+      <c r="J25" s="330"/>
+      <c r="K25" s="330"/>
+      <c r="L25" s="330"/>
+      <c r="M25" s="330"/>
+      <c r="N25" s="330"/>
+      <c r="O25" s="330"/>
+      <c r="P25" s="330"/>
+      <c r="Q25" s="330"/>
+      <c r="R25" s="330"/>
+      <c r="S25" s="330"/>
     </row>
     <row r="26" spans="1:19" s="196" customFormat="1" ht="14.25">
       <c r="A26" s="281"/>
       <c r="B26" s="281"/>
       <c r="C26" s="281"/>
       <c r="D26" s="281"/>
       <c r="E26" s="281"/>
       <c r="F26" s="281"/>
       <c r="G26" s="281"/>
       <c r="H26" s="281"/>
       <c r="I26" s="281"/>
       <c r="J26" s="281"/>
       <c r="K26" s="281"/>
       <c r="L26" s="281"/>
       <c r="M26" s="281"/>
       <c r="N26" s="281"/>
       <c r="O26" s="281"/>
       <c r="P26" s="281"/>
       <c r="Q26" s="281"/>
       <c r="R26" s="281"/>
       <c r="S26" s="281"/>
     </row>
     <row r="27" spans="1:19" s="196" customFormat="1" ht="14.25">
-      <c r="A27" s="334" t="s">
+      <c r="A27" s="340" t="s">
         <v>377</v>
       </c>
-      <c r="B27" s="334"/>
-[...16 lines deleted...]
-      <c r="S27" s="334"/>
+      <c r="B27" s="340"/>
+      <c r="C27" s="340"/>
+      <c r="D27" s="340"/>
+      <c r="E27" s="340"/>
+      <c r="F27" s="340"/>
+      <c r="G27" s="340"/>
+      <c r="H27" s="340"/>
+      <c r="I27" s="340"/>
+      <c r="J27" s="340"/>
+      <c r="K27" s="340"/>
+      <c r="L27" s="340"/>
+      <c r="M27" s="340"/>
+      <c r="N27" s="340"/>
+      <c r="O27" s="340"/>
+      <c r="P27" s="340"/>
+      <c r="Q27" s="340"/>
+      <c r="R27" s="340"/>
+      <c r="S27" s="340"/>
     </row>
     <row r="28" spans="1:19" s="196" customFormat="1" ht="14.25">
-      <c r="A28" s="334"/>
-[...17 lines deleted...]
-      <c r="S28" s="334"/>
+      <c r="A28" s="340"/>
+      <c r="B28" s="340"/>
+      <c r="C28" s="340"/>
+      <c r="D28" s="340"/>
+      <c r="E28" s="340"/>
+      <c r="F28" s="340"/>
+      <c r="G28" s="340"/>
+      <c r="H28" s="340"/>
+      <c r="I28" s="340"/>
+      <c r="J28" s="340"/>
+      <c r="K28" s="340"/>
+      <c r="L28" s="340"/>
+      <c r="M28" s="340"/>
+      <c r="N28" s="340"/>
+      <c r="O28" s="340"/>
+      <c r="P28" s="340"/>
+      <c r="Q28" s="340"/>
+      <c r="R28" s="340"/>
+      <c r="S28" s="340"/>
     </row>
     <row r="29" spans="1:19" s="196" customFormat="1" ht="14.25">
       <c r="A29" s="281"/>
       <c r="B29" s="281"/>
       <c r="C29" s="281"/>
       <c r="D29" s="281"/>
       <c r="E29" s="281"/>
       <c r="F29" s="281"/>
       <c r="G29" s="281"/>
       <c r="H29" s="281"/>
       <c r="I29" s="281"/>
       <c r="J29" s="281"/>
       <c r="K29" s="281"/>
       <c r="L29" s="281"/>
       <c r="M29" s="281"/>
       <c r="N29" s="281"/>
       <c r="O29" s="281"/>
       <c r="P29" s="281"/>
       <c r="Q29" s="281"/>
       <c r="R29" s="281"/>
       <c r="S29" s="281"/>
     </row>
     <row r="30" spans="1:19" s="196" customFormat="1" ht="14.25">
-      <c r="A30" s="325" t="s">
+      <c r="A30" s="330" t="s">
         <v>365</v>
       </c>
-      <c r="B30" s="325"/>
-[...16 lines deleted...]
-      <c r="S30" s="325"/>
+      <c r="B30" s="330"/>
+      <c r="C30" s="330"/>
+      <c r="D30" s="330"/>
+      <c r="E30" s="330"/>
+      <c r="F30" s="330"/>
+      <c r="G30" s="330"/>
+      <c r="H30" s="330"/>
+      <c r="I30" s="330"/>
+      <c r="J30" s="330"/>
+      <c r="K30" s="330"/>
+      <c r="L30" s="330"/>
+      <c r="M30" s="330"/>
+      <c r="N30" s="330"/>
+      <c r="O30" s="330"/>
+      <c r="P30" s="330"/>
+      <c r="Q30" s="330"/>
+      <c r="R30" s="330"/>
+      <c r="S30" s="330"/>
     </row>
     <row r="31" spans="1:19" s="196" customFormat="1" ht="14.25">
-      <c r="A31" s="325"/>
-[...17 lines deleted...]
-      <c r="S31" s="325"/>
+      <c r="A31" s="330"/>
+      <c r="B31" s="330"/>
+      <c r="C31" s="330"/>
+      <c r="D31" s="330"/>
+      <c r="E31" s="330"/>
+      <c r="F31" s="330"/>
+      <c r="G31" s="330"/>
+      <c r="H31" s="330"/>
+      <c r="I31" s="330"/>
+      <c r="J31" s="330"/>
+      <c r="K31" s="330"/>
+      <c r="L31" s="330"/>
+      <c r="M31" s="330"/>
+      <c r="N31" s="330"/>
+      <c r="O31" s="330"/>
+      <c r="P31" s="330"/>
+      <c r="Q31" s="330"/>
+      <c r="R31" s="330"/>
+      <c r="S31" s="330"/>
     </row>
     <row r="32" spans="1:19" s="196" customFormat="1" ht="14.25">
-      <c r="A32" s="325"/>
-[...17 lines deleted...]
-      <c r="S32" s="325"/>
+      <c r="A32" s="330"/>
+      <c r="B32" s="330"/>
+      <c r="C32" s="330"/>
+      <c r="D32" s="330"/>
+      <c r="E32" s="330"/>
+      <c r="F32" s="330"/>
+      <c r="G32" s="330"/>
+      <c r="H32" s="330"/>
+      <c r="I32" s="330"/>
+      <c r="J32" s="330"/>
+      <c r="K32" s="330"/>
+      <c r="L32" s="330"/>
+      <c r="M32" s="330"/>
+      <c r="N32" s="330"/>
+      <c r="O32" s="330"/>
+      <c r="P32" s="330"/>
+      <c r="Q32" s="330"/>
+      <c r="R32" s="330"/>
+      <c r="S32" s="330"/>
     </row>
     <row r="33" spans="1:19" s="196" customFormat="1" ht="18" customHeight="1">
-      <c r="A33" s="325"/>
-[...17 lines deleted...]
-      <c r="S33" s="325"/>
+      <c r="A33" s="330"/>
+      <c r="B33" s="330"/>
+      <c r="C33" s="330"/>
+      <c r="D33" s="330"/>
+      <c r="E33" s="330"/>
+      <c r="F33" s="330"/>
+      <c r="G33" s="330"/>
+      <c r="H33" s="330"/>
+      <c r="I33" s="330"/>
+      <c r="J33" s="330"/>
+      <c r="K33" s="330"/>
+      <c r="L33" s="330"/>
+      <c r="M33" s="330"/>
+      <c r="N33" s="330"/>
+      <c r="O33" s="330"/>
+      <c r="P33" s="330"/>
+      <c r="Q33" s="330"/>
+      <c r="R33" s="330"/>
+      <c r="S33" s="330"/>
     </row>
     <row r="34" spans="1:19" s="196" customFormat="1" ht="14.25">
       <c r="A34" s="281"/>
       <c r="B34" s="281"/>
       <c r="C34" s="281"/>
       <c r="D34" s="281"/>
       <c r="E34" s="281"/>
       <c r="F34" s="281"/>
       <c r="G34" s="281"/>
       <c r="H34" s="281"/>
       <c r="I34" s="281"/>
       <c r="J34" s="281"/>
       <c r="K34" s="281"/>
       <c r="L34" s="281"/>
       <c r="M34" s="281"/>
       <c r="N34" s="281"/>
       <c r="O34" s="281"/>
       <c r="P34" s="281"/>
       <c r="Q34" s="281"/>
       <c r="R34" s="281"/>
       <c r="S34" s="281"/>
     </row>
     <row r="35" spans="1:19" s="196" customFormat="1" ht="14.25">
-      <c r="A35" s="330" t="s">
+      <c r="A35" s="336" t="s">
         <v>366</v>
       </c>
-      <c r="B35" s="330"/>
-[...16 lines deleted...]
-      <c r="S35" s="330"/>
+      <c r="B35" s="336"/>
+      <c r="C35" s="336"/>
+      <c r="D35" s="336"/>
+      <c r="E35" s="336"/>
+      <c r="F35" s="336"/>
+      <c r="G35" s="336"/>
+      <c r="H35" s="336"/>
+      <c r="I35" s="336"/>
+      <c r="J35" s="336"/>
+      <c r="K35" s="336"/>
+      <c r="L35" s="336"/>
+      <c r="M35" s="336"/>
+      <c r="N35" s="336"/>
+      <c r="O35" s="336"/>
+      <c r="P35" s="336"/>
+      <c r="Q35" s="336"/>
+      <c r="R35" s="336"/>
+      <c r="S35" s="336"/>
     </row>
     <row r="36" spans="1:19" s="196" customFormat="1" ht="14.25">
-      <c r="A36" s="330"/>
-[...17 lines deleted...]
-      <c r="S36" s="330"/>
+      <c r="A36" s="336"/>
+      <c r="B36" s="336"/>
+      <c r="C36" s="336"/>
+      <c r="D36" s="336"/>
+      <c r="E36" s="336"/>
+      <c r="F36" s="336"/>
+      <c r="G36" s="336"/>
+      <c r="H36" s="336"/>
+      <c r="I36" s="336"/>
+      <c r="J36" s="336"/>
+      <c r="K36" s="336"/>
+      <c r="L36" s="336"/>
+      <c r="M36" s="336"/>
+      <c r="N36" s="336"/>
+      <c r="O36" s="336"/>
+      <c r="P36" s="336"/>
+      <c r="Q36" s="336"/>
+      <c r="R36" s="336"/>
+      <c r="S36" s="336"/>
     </row>
     <row r="37" spans="1:19" s="196" customFormat="1" ht="14.25">
-      <c r="A37" s="330"/>
-[...17 lines deleted...]
-      <c r="S37" s="330"/>
+      <c r="A37" s="336"/>
+      <c r="B37" s="336"/>
+      <c r="C37" s="336"/>
+      <c r="D37" s="336"/>
+      <c r="E37" s="336"/>
+      <c r="F37" s="336"/>
+      <c r="G37" s="336"/>
+      <c r="H37" s="336"/>
+      <c r="I37" s="336"/>
+      <c r="J37" s="336"/>
+      <c r="K37" s="336"/>
+      <c r="L37" s="336"/>
+      <c r="M37" s="336"/>
+      <c r="N37" s="336"/>
+      <c r="O37" s="336"/>
+      <c r="P37" s="336"/>
+      <c r="Q37" s="336"/>
+      <c r="R37" s="336"/>
+      <c r="S37" s="336"/>
     </row>
     <row r="38" spans="1:19" s="196" customFormat="1" ht="14.25">
-      <c r="A38" s="330"/>
-[...17 lines deleted...]
-      <c r="S38" s="330"/>
+      <c r="A38" s="336"/>
+      <c r="B38" s="336"/>
+      <c r="C38" s="336"/>
+      <c r="D38" s="336"/>
+      <c r="E38" s="336"/>
+      <c r="F38" s="336"/>
+      <c r="G38" s="336"/>
+      <c r="H38" s="336"/>
+      <c r="I38" s="336"/>
+      <c r="J38" s="336"/>
+      <c r="K38" s="336"/>
+      <c r="L38" s="336"/>
+      <c r="M38" s="336"/>
+      <c r="N38" s="336"/>
+      <c r="O38" s="336"/>
+      <c r="P38" s="336"/>
+      <c r="Q38" s="336"/>
+      <c r="R38" s="336"/>
+      <c r="S38" s="336"/>
     </row>
     <row r="39" spans="1:19" s="196" customFormat="1" ht="14.25">
-      <c r="A39" s="330"/>
-[...17 lines deleted...]
-      <c r="S39" s="330"/>
+      <c r="A39" s="336"/>
+      <c r="B39" s="336"/>
+      <c r="C39" s="336"/>
+      <c r="D39" s="336"/>
+      <c r="E39" s="336"/>
+      <c r="F39" s="336"/>
+      <c r="G39" s="336"/>
+      <c r="H39" s="336"/>
+      <c r="I39" s="336"/>
+      <c r="J39" s="336"/>
+      <c r="K39" s="336"/>
+      <c r="L39" s="336"/>
+      <c r="M39" s="336"/>
+      <c r="N39" s="336"/>
+      <c r="O39" s="336"/>
+      <c r="P39" s="336"/>
+      <c r="Q39" s="336"/>
+      <c r="R39" s="336"/>
+      <c r="S39" s="336"/>
     </row>
     <row r="40" spans="1:19" s="196" customFormat="1" ht="14.25">
-      <c r="A40" s="330"/>
-[...17 lines deleted...]
-      <c r="S40" s="330"/>
+      <c r="A40" s="336"/>
+      <c r="B40" s="336"/>
+      <c r="C40" s="336"/>
+      <c r="D40" s="336"/>
+      <c r="E40" s="336"/>
+      <c r="F40" s="336"/>
+      <c r="G40" s="336"/>
+      <c r="H40" s="336"/>
+      <c r="I40" s="336"/>
+      <c r="J40" s="336"/>
+      <c r="K40" s="336"/>
+      <c r="L40" s="336"/>
+      <c r="M40" s="336"/>
+      <c r="N40" s="336"/>
+      <c r="O40" s="336"/>
+      <c r="P40" s="336"/>
+      <c r="Q40" s="336"/>
+      <c r="R40" s="336"/>
+      <c r="S40" s="336"/>
     </row>
     <row r="41" spans="1:19" s="196" customFormat="1" ht="14.25">
-      <c r="A41" s="330"/>
-[...17 lines deleted...]
-      <c r="S41" s="330"/>
+      <c r="A41" s="336"/>
+      <c r="B41" s="336"/>
+      <c r="C41" s="336"/>
+      <c r="D41" s="336"/>
+      <c r="E41" s="336"/>
+      <c r="F41" s="336"/>
+      <c r="G41" s="336"/>
+      <c r="H41" s="336"/>
+      <c r="I41" s="336"/>
+      <c r="J41" s="336"/>
+      <c r="K41" s="336"/>
+      <c r="L41" s="336"/>
+      <c r="M41" s="336"/>
+      <c r="N41" s="336"/>
+      <c r="O41" s="336"/>
+      <c r="P41" s="336"/>
+      <c r="Q41" s="336"/>
+      <c r="R41" s="336"/>
+      <c r="S41" s="336"/>
     </row>
     <row r="42" spans="1:19" s="196" customFormat="1" ht="18" customHeight="1">
-      <c r="A42" s="330"/>
-[...17 lines deleted...]
-      <c r="S42" s="330"/>
+      <c r="A42" s="336"/>
+      <c r="B42" s="336"/>
+      <c r="C42" s="336"/>
+      <c r="D42" s="336"/>
+      <c r="E42" s="336"/>
+      <c r="F42" s="336"/>
+      <c r="G42" s="336"/>
+      <c r="H42" s="336"/>
+      <c r="I42" s="336"/>
+      <c r="J42" s="336"/>
+      <c r="K42" s="336"/>
+      <c r="L42" s="336"/>
+      <c r="M42" s="336"/>
+      <c r="N42" s="336"/>
+      <c r="O42" s="336"/>
+      <c r="P42" s="336"/>
+      <c r="Q42" s="336"/>
+      <c r="R42" s="336"/>
+      <c r="S42" s="336"/>
     </row>
     <row r="43" spans="1:19" s="196" customFormat="1" ht="14.25">
       <c r="A43" s="238"/>
       <c r="B43" s="238"/>
       <c r="C43" s="238"/>
       <c r="D43" s="238"/>
       <c r="E43" s="238"/>
       <c r="F43" s="238"/>
       <c r="G43" s="238"/>
       <c r="H43" s="238"/>
       <c r="I43" s="238"/>
       <c r="J43" s="238"/>
       <c r="K43" s="238"/>
       <c r="L43" s="238"/>
       <c r="M43" s="238"/>
       <c r="N43" s="238"/>
       <c r="O43" s="238"/>
       <c r="P43" s="238"/>
       <c r="Q43" s="238"/>
       <c r="R43" s="238"/>
       <c r="S43" s="238"/>
     </row>
     <row r="44" spans="1:19" s="196" customFormat="1" ht="14.25">
-      <c r="A44" s="325" t="s">
+      <c r="A44" s="330" t="s">
         <v>367</v>
       </c>
-      <c r="B44" s="325"/>
-[...16 lines deleted...]
-      <c r="S44" s="325"/>
+      <c r="B44" s="330"/>
+      <c r="C44" s="330"/>
+      <c r="D44" s="330"/>
+      <c r="E44" s="330"/>
+      <c r="F44" s="330"/>
+      <c r="G44" s="330"/>
+      <c r="H44" s="330"/>
+      <c r="I44" s="330"/>
+      <c r="J44" s="330"/>
+      <c r="K44" s="330"/>
+      <c r="L44" s="330"/>
+      <c r="M44" s="330"/>
+      <c r="N44" s="330"/>
+      <c r="O44" s="330"/>
+      <c r="P44" s="330"/>
+      <c r="Q44" s="330"/>
+      <c r="R44" s="330"/>
+      <c r="S44" s="330"/>
     </row>
     <row r="45" spans="1:19" s="196" customFormat="1" ht="14.25">
-      <c r="A45" s="325"/>
-[...17 lines deleted...]
-      <c r="S45" s="325"/>
+      <c r="A45" s="330"/>
+      <c r="B45" s="330"/>
+      <c r="C45" s="330"/>
+      <c r="D45" s="330"/>
+      <c r="E45" s="330"/>
+      <c r="F45" s="330"/>
+      <c r="G45" s="330"/>
+      <c r="H45" s="330"/>
+      <c r="I45" s="330"/>
+      <c r="J45" s="330"/>
+      <c r="K45" s="330"/>
+      <c r="L45" s="330"/>
+      <c r="M45" s="330"/>
+      <c r="N45" s="330"/>
+      <c r="O45" s="330"/>
+      <c r="P45" s="330"/>
+      <c r="Q45" s="330"/>
+      <c r="R45" s="330"/>
+      <c r="S45" s="330"/>
     </row>
     <row r="46" spans="1:19" s="196" customFormat="1" ht="14.25">
-      <c r="A46" s="325"/>
-[...17 lines deleted...]
-      <c r="S46" s="325"/>
+      <c r="A46" s="330"/>
+      <c r="B46" s="330"/>
+      <c r="C46" s="330"/>
+      <c r="D46" s="330"/>
+      <c r="E46" s="330"/>
+      <c r="F46" s="330"/>
+      <c r="G46" s="330"/>
+      <c r="H46" s="330"/>
+      <c r="I46" s="330"/>
+      <c r="J46" s="330"/>
+      <c r="K46" s="330"/>
+      <c r="L46" s="330"/>
+      <c r="M46" s="330"/>
+      <c r="N46" s="330"/>
+      <c r="O46" s="330"/>
+      <c r="P46" s="330"/>
+      <c r="Q46" s="330"/>
+      <c r="R46" s="330"/>
+      <c r="S46" s="330"/>
     </row>
     <row r="47" spans="1:19" s="196" customFormat="1" ht="14.25">
-      <c r="A47" s="325"/>
-[...17 lines deleted...]
-      <c r="S47" s="325"/>
+      <c r="A47" s="330"/>
+      <c r="B47" s="330"/>
+      <c r="C47" s="330"/>
+      <c r="D47" s="330"/>
+      <c r="E47" s="330"/>
+      <c r="F47" s="330"/>
+      <c r="G47" s="330"/>
+      <c r="H47" s="330"/>
+      <c r="I47" s="330"/>
+      <c r="J47" s="330"/>
+      <c r="K47" s="330"/>
+      <c r="L47" s="330"/>
+      <c r="M47" s="330"/>
+      <c r="N47" s="330"/>
+      <c r="O47" s="330"/>
+      <c r="P47" s="330"/>
+      <c r="Q47" s="330"/>
+      <c r="R47" s="330"/>
+      <c r="S47" s="330"/>
     </row>
     <row r="48" spans="1:19" s="196" customFormat="1" ht="14.25">
-      <c r="A48" s="325"/>
-[...17 lines deleted...]
-      <c r="S48" s="325"/>
+      <c r="A48" s="330"/>
+      <c r="B48" s="330"/>
+      <c r="C48" s="330"/>
+      <c r="D48" s="330"/>
+      <c r="E48" s="330"/>
+      <c r="F48" s="330"/>
+      <c r="G48" s="330"/>
+      <c r="H48" s="330"/>
+      <c r="I48" s="330"/>
+      <c r="J48" s="330"/>
+      <c r="K48" s="330"/>
+      <c r="L48" s="330"/>
+      <c r="M48" s="330"/>
+      <c r="N48" s="330"/>
+      <c r="O48" s="330"/>
+      <c r="P48" s="330"/>
+      <c r="Q48" s="330"/>
+      <c r="R48" s="330"/>
+      <c r="S48" s="330"/>
     </row>
     <row r="49" spans="1:20" s="196" customFormat="1" ht="14.25">
-      <c r="A49" s="325"/>
-[...17 lines deleted...]
-      <c r="S49" s="325"/>
+      <c r="A49" s="330"/>
+      <c r="B49" s="330"/>
+      <c r="C49" s="330"/>
+      <c r="D49" s="330"/>
+      <c r="E49" s="330"/>
+      <c r="F49" s="330"/>
+      <c r="G49" s="330"/>
+      <c r="H49" s="330"/>
+      <c r="I49" s="330"/>
+      <c r="J49" s="330"/>
+      <c r="K49" s="330"/>
+      <c r="L49" s="330"/>
+      <c r="M49" s="330"/>
+      <c r="N49" s="330"/>
+      <c r="O49" s="330"/>
+      <c r="P49" s="330"/>
+      <c r="Q49" s="330"/>
+      <c r="R49" s="330"/>
+      <c r="S49" s="330"/>
     </row>
     <row r="50" spans="1:20" s="196" customFormat="1" ht="18" customHeight="1">
-      <c r="A50" s="325"/>
-[...17 lines deleted...]
-      <c r="S50" s="325"/>
+      <c r="A50" s="330"/>
+      <c r="B50" s="330"/>
+      <c r="C50" s="330"/>
+      <c r="D50" s="330"/>
+      <c r="E50" s="330"/>
+      <c r="F50" s="330"/>
+      <c r="G50" s="330"/>
+      <c r="H50" s="330"/>
+      <c r="I50" s="330"/>
+      <c r="J50" s="330"/>
+      <c r="K50" s="330"/>
+      <c r="L50" s="330"/>
+      <c r="M50" s="330"/>
+      <c r="N50" s="330"/>
+      <c r="O50" s="330"/>
+      <c r="P50" s="330"/>
+      <c r="Q50" s="330"/>
+      <c r="R50" s="330"/>
+      <c r="S50" s="330"/>
     </row>
     <row r="51" spans="1:20" s="196" customFormat="1" ht="14.25">
       <c r="A51" s="281"/>
       <c r="B51" s="281"/>
       <c r="C51" s="281"/>
       <c r="D51" s="281"/>
       <c r="E51" s="281"/>
       <c r="F51" s="281"/>
       <c r="G51" s="281"/>
       <c r="H51" s="281"/>
       <c r="I51" s="281"/>
       <c r="J51" s="281"/>
       <c r="K51" s="281"/>
       <c r="L51" s="281"/>
       <c r="M51" s="281"/>
       <c r="N51" s="281"/>
       <c r="O51" s="281"/>
       <c r="P51" s="281"/>
       <c r="Q51" s="281"/>
       <c r="R51" s="281"/>
       <c r="S51" s="281"/>
     </row>
     <row r="52" spans="1:20" s="196" customFormat="1" ht="14.25">
-      <c r="A52" s="325" t="s">
+      <c r="A52" s="330" t="s">
         <v>373</v>
       </c>
-      <c r="B52" s="325"/>
-[...16 lines deleted...]
-      <c r="S52" s="325"/>
+      <c r="B52" s="330"/>
+      <c r="C52" s="330"/>
+      <c r="D52" s="330"/>
+      <c r="E52" s="330"/>
+      <c r="F52" s="330"/>
+      <c r="G52" s="330"/>
+      <c r="H52" s="330"/>
+      <c r="I52" s="330"/>
+      <c r="J52" s="330"/>
+      <c r="K52" s="330"/>
+      <c r="L52" s="330"/>
+      <c r="M52" s="330"/>
+      <c r="N52" s="330"/>
+      <c r="O52" s="330"/>
+      <c r="P52" s="330"/>
+      <c r="Q52" s="330"/>
+      <c r="R52" s="330"/>
+      <c r="S52" s="330"/>
     </row>
     <row r="53" spans="1:20" s="196" customFormat="1" ht="14.25">
       <c r="A53" s="238"/>
       <c r="B53" s="238"/>
       <c r="C53" s="238"/>
       <c r="D53" s="238"/>
       <c r="E53" s="238"/>
       <c r="F53" s="238"/>
       <c r="G53" s="238"/>
       <c r="H53" s="238"/>
       <c r="I53" s="238"/>
       <c r="J53" s="238"/>
       <c r="K53" s="238"/>
       <c r="L53" s="238"/>
       <c r="M53" s="238"/>
       <c r="N53" s="238"/>
       <c r="O53" s="238"/>
       <c r="P53" s="238"/>
       <c r="Q53" s="238"/>
       <c r="R53" s="238"/>
       <c r="S53" s="238"/>
     </row>
     <row r="54" spans="1:20" s="196" customFormat="1" ht="14.25">
-      <c r="A54" s="325" t="s">
+      <c r="A54" s="330" t="s">
         <v>368</v>
       </c>
-      <c r="B54" s="325"/>
-[...16 lines deleted...]
-      <c r="S54" s="325"/>
+      <c r="B54" s="330"/>
+      <c r="C54" s="330"/>
+      <c r="D54" s="330"/>
+      <c r="E54" s="330"/>
+      <c r="F54" s="330"/>
+      <c r="G54" s="330"/>
+      <c r="H54" s="330"/>
+      <c r="I54" s="330"/>
+      <c r="J54" s="330"/>
+      <c r="K54" s="330"/>
+      <c r="L54" s="330"/>
+      <c r="M54" s="330"/>
+      <c r="N54" s="330"/>
+      <c r="O54" s="330"/>
+      <c r="P54" s="330"/>
+      <c r="Q54" s="330"/>
+      <c r="R54" s="330"/>
+      <c r="S54" s="330"/>
     </row>
     <row r="55" spans="1:20" s="196" customFormat="1" ht="14.25">
-      <c r="A55" s="325"/>
-[...17 lines deleted...]
-      <c r="S55" s="325"/>
+      <c r="A55" s="330"/>
+      <c r="B55" s="330"/>
+      <c r="C55" s="330"/>
+      <c r="D55" s="330"/>
+      <c r="E55" s="330"/>
+      <c r="F55" s="330"/>
+      <c r="G55" s="330"/>
+      <c r="H55" s="330"/>
+      <c r="I55" s="330"/>
+      <c r="J55" s="330"/>
+      <c r="K55" s="330"/>
+      <c r="L55" s="330"/>
+      <c r="M55" s="330"/>
+      <c r="N55" s="330"/>
+      <c r="O55" s="330"/>
+      <c r="P55" s="330"/>
+      <c r="Q55" s="330"/>
+      <c r="R55" s="330"/>
+      <c r="S55" s="330"/>
     </row>
     <row r="56" spans="1:20" s="196" customFormat="1" ht="14.25">
-      <c r="A56" s="325"/>
-[...17 lines deleted...]
-      <c r="S56" s="325"/>
+      <c r="A56" s="330"/>
+      <c r="B56" s="330"/>
+      <c r="C56" s="330"/>
+      <c r="D56" s="330"/>
+      <c r="E56" s="330"/>
+      <c r="F56" s="330"/>
+      <c r="G56" s="330"/>
+      <c r="H56" s="330"/>
+      <c r="I56" s="330"/>
+      <c r="J56" s="330"/>
+      <c r="K56" s="330"/>
+      <c r="L56" s="330"/>
+      <c r="M56" s="330"/>
+      <c r="N56" s="330"/>
+      <c r="O56" s="330"/>
+      <c r="P56" s="330"/>
+      <c r="Q56" s="330"/>
+      <c r="R56" s="330"/>
+      <c r="S56" s="330"/>
     </row>
     <row r="57" spans="1:20" s="196" customFormat="1" ht="14.25">
-      <c r="A57" s="325"/>
-[...17 lines deleted...]
-      <c r="S57" s="325"/>
+      <c r="A57" s="330"/>
+      <c r="B57" s="330"/>
+      <c r="C57" s="330"/>
+      <c r="D57" s="330"/>
+      <c r="E57" s="330"/>
+      <c r="F57" s="330"/>
+      <c r="G57" s="330"/>
+      <c r="H57" s="330"/>
+      <c r="I57" s="330"/>
+      <c r="J57" s="330"/>
+      <c r="K57" s="330"/>
+      <c r="L57" s="330"/>
+      <c r="M57" s="330"/>
+      <c r="N57" s="330"/>
+      <c r="O57" s="330"/>
+      <c r="P57" s="330"/>
+      <c r="Q57" s="330"/>
+      <c r="R57" s="330"/>
+      <c r="S57" s="330"/>
     </row>
     <row r="58" spans="1:20" s="196" customFormat="1" ht="14.25">
-      <c r="A58" s="325"/>
-[...17 lines deleted...]
-      <c r="S58" s="325"/>
+      <c r="A58" s="330"/>
+      <c r="B58" s="330"/>
+      <c r="C58" s="330"/>
+      <c r="D58" s="330"/>
+      <c r="E58" s="330"/>
+      <c r="F58" s="330"/>
+      <c r="G58" s="330"/>
+      <c r="H58" s="330"/>
+      <c r="I58" s="330"/>
+      <c r="J58" s="330"/>
+      <c r="K58" s="330"/>
+      <c r="L58" s="330"/>
+      <c r="M58" s="330"/>
+      <c r="N58" s="330"/>
+      <c r="O58" s="330"/>
+      <c r="P58" s="330"/>
+      <c r="Q58" s="330"/>
+      <c r="R58" s="330"/>
+      <c r="S58" s="330"/>
     </row>
     <row r="59" spans="1:20" s="196" customFormat="1" ht="14.25">
-      <c r="A59" s="325"/>
-[...17 lines deleted...]
-      <c r="S59" s="325"/>
+      <c r="A59" s="330"/>
+      <c r="B59" s="330"/>
+      <c r="C59" s="330"/>
+      <c r="D59" s="330"/>
+      <c r="E59" s="330"/>
+      <c r="F59" s="330"/>
+      <c r="G59" s="330"/>
+      <c r="H59" s="330"/>
+      <c r="I59" s="330"/>
+      <c r="J59" s="330"/>
+      <c r="K59" s="330"/>
+      <c r="L59" s="330"/>
+      <c r="M59" s="330"/>
+      <c r="N59" s="330"/>
+      <c r="O59" s="330"/>
+      <c r="P59" s="330"/>
+      <c r="Q59" s="330"/>
+      <c r="R59" s="330"/>
+      <c r="S59" s="330"/>
     </row>
     <row r="60" spans="1:20" s="196" customFormat="1" ht="14.25">
-      <c r="A60" s="325"/>
-[...17 lines deleted...]
-      <c r="S60" s="325"/>
+      <c r="A60" s="330"/>
+      <c r="B60" s="330"/>
+      <c r="C60" s="330"/>
+      <c r="D60" s="330"/>
+      <c r="E60" s="330"/>
+      <c r="F60" s="330"/>
+      <c r="G60" s="330"/>
+      <c r="H60" s="330"/>
+      <c r="I60" s="330"/>
+      <c r="J60" s="330"/>
+      <c r="K60" s="330"/>
+      <c r="L60" s="330"/>
+      <c r="M60" s="330"/>
+      <c r="N60" s="330"/>
+      <c r="O60" s="330"/>
+      <c r="P60" s="330"/>
+      <c r="Q60" s="330"/>
+      <c r="R60" s="330"/>
+      <c r="S60" s="330"/>
     </row>
     <row r="61" spans="1:20" s="196" customFormat="1" ht="14.25">
-      <c r="A61" s="325"/>
-[...17 lines deleted...]
-      <c r="S61" s="325"/>
+      <c r="A61" s="330"/>
+      <c r="B61" s="330"/>
+      <c r="C61" s="330"/>
+      <c r="D61" s="330"/>
+      <c r="E61" s="330"/>
+      <c r="F61" s="330"/>
+      <c r="G61" s="330"/>
+      <c r="H61" s="330"/>
+      <c r="I61" s="330"/>
+      <c r="J61" s="330"/>
+      <c r="K61" s="330"/>
+      <c r="L61" s="330"/>
+      <c r="M61" s="330"/>
+      <c r="N61" s="330"/>
+      <c r="O61" s="330"/>
+      <c r="P61" s="330"/>
+      <c r="Q61" s="330"/>
+      <c r="R61" s="330"/>
+      <c r="S61" s="330"/>
     </row>
     <row r="62" spans="1:20" s="196" customFormat="1" ht="14.25">
-      <c r="A62" s="325"/>
-[...17 lines deleted...]
-      <c r="S62" s="325"/>
+      <c r="A62" s="330"/>
+      <c r="B62" s="330"/>
+      <c r="C62" s="330"/>
+      <c r="D62" s="330"/>
+      <c r="E62" s="330"/>
+      <c r="F62" s="330"/>
+      <c r="G62" s="330"/>
+      <c r="H62" s="330"/>
+      <c r="I62" s="330"/>
+      <c r="J62" s="330"/>
+      <c r="K62" s="330"/>
+      <c r="L62" s="330"/>
+      <c r="M62" s="330"/>
+      <c r="N62" s="330"/>
+      <c r="O62" s="330"/>
+      <c r="P62" s="330"/>
+      <c r="Q62" s="330"/>
+      <c r="R62" s="330"/>
+      <c r="S62" s="330"/>
     </row>
     <row r="63" spans="1:20" s="196" customFormat="1" ht="3" customHeight="1">
-      <c r="A63" s="325"/>
-[...17 lines deleted...]
-      <c r="S63" s="325"/>
+      <c r="A63" s="330"/>
+      <c r="B63" s="330"/>
+      <c r="C63" s="330"/>
+      <c r="D63" s="330"/>
+      <c r="E63" s="330"/>
+      <c r="F63" s="330"/>
+      <c r="G63" s="330"/>
+      <c r="H63" s="330"/>
+      <c r="I63" s="330"/>
+      <c r="J63" s="330"/>
+      <c r="K63" s="330"/>
+      <c r="L63" s="330"/>
+      <c r="M63" s="330"/>
+      <c r="N63" s="330"/>
+      <c r="O63" s="330"/>
+      <c r="P63" s="330"/>
+      <c r="Q63" s="330"/>
+      <c r="R63" s="330"/>
+      <c r="S63" s="330"/>
       <c r="T63" s="282" t="s">
         <v>334</v>
       </c>
     </row>
     <row r="64" spans="1:20" s="196" customFormat="1" ht="14.25">
       <c r="A64" s="281"/>
       <c r="B64" s="281"/>
       <c r="C64" s="281"/>
       <c r="D64" s="281"/>
       <c r="E64" s="281"/>
       <c r="F64" s="281"/>
       <c r="G64" s="281"/>
       <c r="H64" s="281"/>
       <c r="I64" s="281"/>
       <c r="J64" s="281"/>
       <c r="K64" s="281"/>
       <c r="L64" s="281"/>
       <c r="M64" s="281"/>
       <c r="N64" s="281"/>
       <c r="O64" s="281"/>
       <c r="P64" s="281"/>
       <c r="Q64" s="281"/>
       <c r="R64" s="281"/>
       <c r="S64" s="281"/>
     </row>
     <row r="65" spans="1:19" s="196" customFormat="1" ht="14.25">
-      <c r="A65" s="325" t="s">
+      <c r="A65" s="330" t="s">
         <v>369</v>
       </c>
-      <c r="B65" s="325"/>
-[...16 lines deleted...]
-      <c r="S65" s="325"/>
+      <c r="B65" s="330"/>
+      <c r="C65" s="330"/>
+      <c r="D65" s="330"/>
+      <c r="E65" s="330"/>
+      <c r="F65" s="330"/>
+      <c r="G65" s="330"/>
+      <c r="H65" s="330"/>
+      <c r="I65" s="330"/>
+      <c r="J65" s="330"/>
+      <c r="K65" s="330"/>
+      <c r="L65" s="330"/>
+      <c r="M65" s="330"/>
+      <c r="N65" s="330"/>
+      <c r="O65" s="330"/>
+      <c r="P65" s="330"/>
+      <c r="Q65" s="330"/>
+      <c r="R65" s="330"/>
+      <c r="S65" s="330"/>
     </row>
     <row r="66" spans="1:19" s="196" customFormat="1" ht="18" customHeight="1">
-      <c r="A66" s="325"/>
-[...17 lines deleted...]
-      <c r="S66" s="325"/>
+      <c r="A66" s="330"/>
+      <c r="B66" s="330"/>
+      <c r="C66" s="330"/>
+      <c r="D66" s="330"/>
+      <c r="E66" s="330"/>
+      <c r="F66" s="330"/>
+      <c r="G66" s="330"/>
+      <c r="H66" s="330"/>
+      <c r="I66" s="330"/>
+      <c r="J66" s="330"/>
+      <c r="K66" s="330"/>
+      <c r="L66" s="330"/>
+      <c r="M66" s="330"/>
+      <c r="N66" s="330"/>
+      <c r="O66" s="330"/>
+      <c r="P66" s="330"/>
+      <c r="Q66" s="330"/>
+      <c r="R66" s="330"/>
+      <c r="S66" s="330"/>
     </row>
     <row r="67" spans="1:19" s="196" customFormat="1" ht="14.25">
       <c r="A67" s="281"/>
       <c r="B67" s="281"/>
       <c r="C67" s="281"/>
       <c r="D67" s="281"/>
       <c r="E67" s="281"/>
       <c r="F67" s="281"/>
       <c r="G67" s="281"/>
       <c r="H67" s="281"/>
       <c r="I67" s="281"/>
       <c r="J67" s="281"/>
       <c r="K67" s="281"/>
       <c r="L67" s="281"/>
       <c r="M67" s="281"/>
       <c r="N67" s="281"/>
       <c r="O67" s="281"/>
       <c r="P67" s="281"/>
       <c r="Q67" s="281"/>
       <c r="R67" s="281"/>
       <c r="S67" s="281"/>
     </row>
     <row r="68" spans="1:19" s="196" customFormat="1" ht="14.25">
-      <c r="A68" s="325" t="s">
+      <c r="A68" s="330" t="s">
         <v>370</v>
       </c>
-      <c r="B68" s="325"/>
-[...16 lines deleted...]
-      <c r="S68" s="325"/>
+      <c r="B68" s="330"/>
+      <c r="C68" s="330"/>
+      <c r="D68" s="330"/>
+      <c r="E68" s="330"/>
+      <c r="F68" s="330"/>
+      <c r="G68" s="330"/>
+      <c r="H68" s="330"/>
+      <c r="I68" s="330"/>
+      <c r="J68" s="330"/>
+      <c r="K68" s="330"/>
+      <c r="L68" s="330"/>
+      <c r="M68" s="330"/>
+      <c r="N68" s="330"/>
+      <c r="O68" s="330"/>
+      <c r="P68" s="330"/>
+      <c r="Q68" s="330"/>
+      <c r="R68" s="330"/>
+      <c r="S68" s="330"/>
     </row>
     <row r="69" spans="1:19" s="196" customFormat="1" ht="18" customHeight="1">
-      <c r="A69" s="325"/>
-[...17 lines deleted...]
-      <c r="S69" s="325"/>
+      <c r="A69" s="330"/>
+      <c r="B69" s="330"/>
+      <c r="C69" s="330"/>
+      <c r="D69" s="330"/>
+      <c r="E69" s="330"/>
+      <c r="F69" s="330"/>
+      <c r="G69" s="330"/>
+      <c r="H69" s="330"/>
+      <c r="I69" s="330"/>
+      <c r="J69" s="330"/>
+      <c r="K69" s="330"/>
+      <c r="L69" s="330"/>
+      <c r="M69" s="330"/>
+      <c r="N69" s="330"/>
+      <c r="O69" s="330"/>
+      <c r="P69" s="330"/>
+      <c r="Q69" s="330"/>
+      <c r="R69" s="330"/>
+      <c r="S69" s="330"/>
     </row>
     <row r="70" spans="1:19" s="196" customFormat="1" ht="14.25">
       <c r="A70" s="281"/>
       <c r="B70" s="281"/>
       <c r="C70" s="281"/>
       <c r="D70" s="281"/>
       <c r="E70" s="281"/>
       <c r="F70" s="281"/>
       <c r="G70" s="281"/>
       <c r="H70" s="281"/>
       <c r="I70" s="281"/>
       <c r="J70" s="281"/>
       <c r="K70" s="281"/>
       <c r="L70" s="281"/>
       <c r="M70" s="281"/>
       <c r="N70" s="281"/>
       <c r="O70" s="281"/>
       <c r="P70" s="281"/>
       <c r="Q70" s="281"/>
       <c r="R70" s="281"/>
       <c r="S70" s="281"/>
     </row>
     <row r="71" spans="1:19" s="196" customFormat="1" ht="14.25">
-      <c r="A71" s="325" t="s">
+      <c r="A71" s="330" t="s">
         <v>371</v>
       </c>
-      <c r="B71" s="325"/>
-[...16 lines deleted...]
-      <c r="S71" s="325"/>
+      <c r="B71" s="330"/>
+      <c r="C71" s="330"/>
+      <c r="D71" s="330"/>
+      <c r="E71" s="330"/>
+      <c r="F71" s="330"/>
+      <c r="G71" s="330"/>
+      <c r="H71" s="330"/>
+      <c r="I71" s="330"/>
+      <c r="J71" s="330"/>
+      <c r="K71" s="330"/>
+      <c r="L71" s="330"/>
+      <c r="M71" s="330"/>
+      <c r="N71" s="330"/>
+      <c r="O71" s="330"/>
+      <c r="P71" s="330"/>
+      <c r="Q71" s="330"/>
+      <c r="R71" s="330"/>
+      <c r="S71" s="330"/>
     </row>
     <row r="72" spans="1:19" s="196" customFormat="1" ht="14.25">
-      <c r="A72" s="325"/>
-[...17 lines deleted...]
-      <c r="S72" s="325"/>
+      <c r="A72" s="330"/>
+      <c r="B72" s="330"/>
+      <c r="C72" s="330"/>
+      <c r="D72" s="330"/>
+      <c r="E72" s="330"/>
+      <c r="F72" s="330"/>
+      <c r="G72" s="330"/>
+      <c r="H72" s="330"/>
+      <c r="I72" s="330"/>
+      <c r="J72" s="330"/>
+      <c r="K72" s="330"/>
+      <c r="L72" s="330"/>
+      <c r="M72" s="330"/>
+      <c r="N72" s="330"/>
+      <c r="O72" s="330"/>
+      <c r="P72" s="330"/>
+      <c r="Q72" s="330"/>
+      <c r="R72" s="330"/>
+      <c r="S72" s="330"/>
     </row>
     <row r="73" spans="1:19" s="196" customFormat="1" ht="18" customHeight="1">
-      <c r="A73" s="325"/>
-[...17 lines deleted...]
-      <c r="S73" s="325"/>
+      <c r="A73" s="330"/>
+      <c r="B73" s="330"/>
+      <c r="C73" s="330"/>
+      <c r="D73" s="330"/>
+      <c r="E73" s="330"/>
+      <c r="F73" s="330"/>
+      <c r="G73" s="330"/>
+      <c r="H73" s="330"/>
+      <c r="I73" s="330"/>
+      <c r="J73" s="330"/>
+      <c r="K73" s="330"/>
+      <c r="L73" s="330"/>
+      <c r="M73" s="330"/>
+      <c r="N73" s="330"/>
+      <c r="O73" s="330"/>
+      <c r="P73" s="330"/>
+      <c r="Q73" s="330"/>
+      <c r="R73" s="330"/>
+      <c r="S73" s="330"/>
     </row>
     <row r="74" spans="1:19" s="196" customFormat="1" ht="14.25">
       <c r="A74" s="281"/>
       <c r="B74" s="281"/>
       <c r="C74" s="281"/>
       <c r="D74" s="281"/>
       <c r="E74" s="281"/>
       <c r="F74" s="281"/>
       <c r="G74" s="281"/>
       <c r="H74" s="281"/>
       <c r="I74" s="281"/>
       <c r="J74" s="281"/>
       <c r="K74" s="281"/>
       <c r="L74" s="281"/>
       <c r="M74" s="281"/>
       <c r="N74" s="281"/>
       <c r="O74" s="281"/>
       <c r="P74" s="281"/>
       <c r="Q74" s="281"/>
       <c r="R74" s="281"/>
       <c r="S74" s="281"/>
     </row>
     <row r="75" spans="1:19" s="196" customFormat="1" ht="14.25">
-      <c r="A75" s="325" t="s">
+      <c r="A75" s="330" t="s">
         <v>336</v>
       </c>
-      <c r="B75" s="325"/>
-[...16 lines deleted...]
-      <c r="S75" s="325"/>
+      <c r="B75" s="330"/>
+      <c r="C75" s="330"/>
+      <c r="D75" s="330"/>
+      <c r="E75" s="330"/>
+      <c r="F75" s="330"/>
+      <c r="G75" s="330"/>
+      <c r="H75" s="330"/>
+      <c r="I75" s="330"/>
+      <c r="J75" s="330"/>
+      <c r="K75" s="330"/>
+      <c r="L75" s="330"/>
+      <c r="M75" s="330"/>
+      <c r="N75" s="330"/>
+      <c r="O75" s="330"/>
+      <c r="P75" s="330"/>
+      <c r="Q75" s="330"/>
+      <c r="R75" s="330"/>
+      <c r="S75" s="330"/>
     </row>
     <row r="76" spans="1:19" s="196" customFormat="1" ht="14.25">
       <c r="A76" s="281"/>
       <c r="B76" s="281"/>
       <c r="C76" s="281"/>
       <c r="D76" s="281"/>
       <c r="E76" s="281"/>
       <c r="F76" s="281"/>
       <c r="G76" s="281"/>
       <c r="H76" s="281"/>
       <c r="I76" s="281"/>
       <c r="J76" s="281"/>
       <c r="K76" s="281"/>
       <c r="L76" s="281"/>
       <c r="M76" s="281"/>
       <c r="N76" s="281"/>
       <c r="O76" s="281"/>
       <c r="P76" s="281"/>
       <c r="Q76" s="281"/>
       <c r="R76" s="281"/>
       <c r="S76" s="281"/>
     </row>
     <row r="77" spans="1:19" s="196" customFormat="1" ht="14.25">
       <c r="A77" s="281"/>
       <c r="B77" s="281"/>
       <c r="C77" s="281"/>
       <c r="D77" s="281"/>
       <c r="E77" s="281"/>
       <c r="F77" s="281"/>
       <c r="G77" s="281"/>
       <c r="H77" s="281"/>
       <c r="I77" s="281"/>
       <c r="J77" s="281"/>
       <c r="K77" s="281"/>
       <c r="L77" s="281"/>
       <c r="M77" s="281"/>
       <c r="N77" s="281"/>
       <c r="O77" s="281"/>
       <c r="P77" s="281"/>
       <c r="Q77" s="281"/>
       <c r="R77" s="281"/>
       <c r="S77" s="281"/>
     </row>
     <row r="78" spans="1:19" s="196" customFormat="1" ht="14.25">
-      <c r="A78" s="335" t="s">
+      <c r="A78" s="334" t="s">
         <v>372</v>
       </c>
-      <c r="B78" s="335"/>
-[...16 lines deleted...]
-      <c r="S78" s="335"/>
+      <c r="B78" s="334"/>
+      <c r="C78" s="334"/>
+      <c r="D78" s="334"/>
+      <c r="E78" s="334"/>
+      <c r="F78" s="334"/>
+      <c r="G78" s="334"/>
+      <c r="H78" s="334"/>
+      <c r="I78" s="334"/>
+      <c r="J78" s="334"/>
+      <c r="K78" s="334"/>
+      <c r="L78" s="334"/>
+      <c r="M78" s="334"/>
+      <c r="N78" s="334"/>
+      <c r="O78" s="334"/>
+      <c r="P78" s="334"/>
+      <c r="Q78" s="334"/>
+      <c r="R78" s="334"/>
+      <c r="S78" s="334"/>
     </row>
     <row r="79" spans="1:19" s="196" customFormat="1" ht="14.25">
-      <c r="A79" s="335"/>
-[...17 lines deleted...]
-      <c r="S79" s="335"/>
+      <c r="A79" s="334"/>
+      <c r="B79" s="334"/>
+      <c r="C79" s="334"/>
+      <c r="D79" s="334"/>
+      <c r="E79" s="334"/>
+      <c r="F79" s="334"/>
+      <c r="G79" s="334"/>
+      <c r="H79" s="334"/>
+      <c r="I79" s="334"/>
+      <c r="J79" s="334"/>
+      <c r="K79" s="334"/>
+      <c r="L79" s="334"/>
+      <c r="M79" s="334"/>
+      <c r="N79" s="334"/>
+      <c r="O79" s="334"/>
+      <c r="P79" s="334"/>
+      <c r="Q79" s="334"/>
+      <c r="R79" s="334"/>
+      <c r="S79" s="334"/>
     </row>
     <row r="80" spans="1:19" s="196" customFormat="1" ht="14.25">
       <c r="A80" s="238"/>
       <c r="B80" s="238"/>
       <c r="C80" s="238"/>
       <c r="D80" s="238"/>
       <c r="E80" s="238"/>
       <c r="F80" s="238"/>
       <c r="G80" s="238"/>
       <c r="H80" s="238"/>
       <c r="I80" s="238"/>
       <c r="J80" s="238"/>
       <c r="K80" s="238"/>
       <c r="L80" s="238"/>
       <c r="M80" s="238"/>
       <c r="N80" s="238"/>
       <c r="O80" s="238"/>
       <c r="P80" s="238"/>
       <c r="Q80" s="238"/>
       <c r="R80" s="238"/>
       <c r="S80" s="238"/>
     </row>
     <row r="81" spans="1:19" s="196" customFormat="1" ht="14.25">
       <c r="A81" s="238"/>
       <c r="B81" s="238"/>
@@ -17834,68 +17846,68 @@
     <row r="131" s="196" customFormat="1" ht="14.25"/>
     <row r="132" s="196" customFormat="1" ht="14.25"/>
     <row r="133" s="196" customFormat="1" ht="14.25"/>
     <row r="134" s="196" customFormat="1" ht="14.25"/>
     <row r="135" s="196" customFormat="1" ht="14.25"/>
     <row r="136" s="196" customFormat="1" ht="14.25"/>
     <row r="137" s="196" customFormat="1" ht="14.25"/>
     <row r="138" s="196" customFormat="1" ht="14.25"/>
     <row r="139" s="196" customFormat="1" ht="14.25"/>
     <row r="140" s="196" customFormat="1" ht="14.25"/>
     <row r="141" s="196" customFormat="1" ht="14.25"/>
     <row r="142" s="196" customFormat="1" ht="14.25"/>
     <row r="143" s="196" customFormat="1" ht="14.25"/>
     <row r="144" s="196" customFormat="1" ht="14.25"/>
     <row r="145" spans="4:4" s="196" customFormat="1" ht="14.25"/>
     <row r="146" spans="4:4" s="196" customFormat="1" ht="14.25"/>
     <row r="147" spans="4:4" s="196" customFormat="1" ht="14.25"/>
     <row r="148" spans="4:4" s="196" customFormat="1" ht="14.25"/>
     <row r="149" spans="4:4" s="196" customFormat="1" ht="14.25"/>
     <row r="150" spans="4:4" s="196" customFormat="1" ht="14.25"/>
     <row r="154" spans="4:4">
       <c r="D154" s="35"/>
     </row>
   </sheetData>
   <mergeCells count="18">
-    <mergeCell ref="A75:S75"/>
-[...4 lines deleted...]
-    <mergeCell ref="A65:S66"/>
     <mergeCell ref="A44:S50"/>
     <mergeCell ref="A52:S52"/>
     <mergeCell ref="A25:S25"/>
     <mergeCell ref="A7:S8"/>
     <mergeCell ref="A35:S42"/>
     <mergeCell ref="A21:S23"/>
     <mergeCell ref="A19:S19"/>
     <mergeCell ref="A10:S11"/>
     <mergeCell ref="A13:S14"/>
     <mergeCell ref="A16:S17"/>
     <mergeCell ref="A30:S33"/>
     <mergeCell ref="A27:S28"/>
+    <mergeCell ref="A75:S75"/>
+    <mergeCell ref="A68:S69"/>
+    <mergeCell ref="A71:S73"/>
+    <mergeCell ref="A54:S63"/>
+    <mergeCell ref="A78:S79"/>
+    <mergeCell ref="A65:S66"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup scale="61" fitToWidth="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr transitionEvaluation="1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Z285"/>
   <sheetViews>
     <sheetView topLeftCell="A49" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="16.7109375" defaultRowHeight="13.5"/>
   <cols>
     <col min="1" max="3" width="2.7109375" customWidth="1"/>
     <col min="4" max="4" width="68.7109375" customWidth="1"/>
     <col min="5" max="5" width="17.28515625" customWidth="1"/>
     <col min="6" max="6" width="16.7109375" style="45"/>
     <col min="7" max="7" width="18.7109375" style="45" customWidth="1"/>
@@ -18518,91 +18530,91 @@
         <v>41</v>
       </c>
       <c r="C51" s="51"/>
       <c r="D51" s="51"/>
       <c r="E51" s="52">
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:12" ht="12.75" customHeight="1">
       <c r="A52" s="51"/>
       <c r="B52" s="51" t="s">
         <v>42</v>
       </c>
       <c r="C52" s="51"/>
       <c r="D52" s="51"/>
       <c r="E52" s="57">
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:12" ht="9.75" customHeight="1">
       <c r="A53" s="51"/>
       <c r="B53" s="51"/>
       <c r="C53" s="51"/>
       <c r="D53" s="51"/>
       <c r="E53" s="52"/>
-      <c r="F53" s="313" t="s">
+      <c r="F53" s="318" t="s">
         <v>43</v>
       </c>
-      <c r="G53" s="313"/>
-[...4 lines deleted...]
-      <c r="L53" s="313"/>
+      <c r="G53" s="318"/>
+      <c r="H53" s="318"/>
+      <c r="I53" s="318"/>
+      <c r="J53" s="318"/>
+      <c r="K53" s="318"/>
+      <c r="L53" s="318"/>
     </row>
     <row r="54" spans="1:12" ht="12.75" customHeight="1">
       <c r="A54" s="51"/>
       <c r="B54" s="51"/>
       <c r="C54" s="51"/>
       <c r="D54" s="51" t="s">
         <v>44</v>
       </c>
       <c r="E54" s="57">
         <f>SUM(E48:E53)</f>
         <v>0</v>
       </c>
-      <c r="F54" s="313"/>
-[...5 lines deleted...]
-      <c r="L54" s="313"/>
+      <c r="F54" s="318"/>
+      <c r="G54" s="318"/>
+      <c r="H54" s="318"/>
+      <c r="I54" s="318"/>
+      <c r="J54" s="318"/>
+      <c r="K54" s="318"/>
+      <c r="L54" s="318"/>
     </row>
     <row r="55" spans="1:12" ht="9.75" customHeight="1">
       <c r="B55" s="4"/>
       <c r="C55" s="4"/>
       <c r="D55" s="4"/>
       <c r="E55" s="52"/>
-      <c r="F55" s="313"/>
-[...5 lines deleted...]
-      <c r="L55" s="313"/>
+      <c r="F55" s="318"/>
+      <c r="G55" s="318"/>
+      <c r="H55" s="318"/>
+      <c r="I55" s="318"/>
+      <c r="J55" s="318"/>
+      <c r="K55" s="318"/>
+      <c r="L55" s="318"/>
     </row>
     <row r="56" spans="1:12" ht="18">
       <c r="A56" s="42" t="s">
         <v>45</v>
       </c>
       <c r="B56" s="8"/>
       <c r="C56" s="8"/>
       <c r="D56" s="8"/>
       <c r="E56" s="52"/>
     </row>
     <row r="57" spans="1:12" ht="12.75" customHeight="1">
       <c r="A57" s="51" t="s">
         <v>46</v>
       </c>
       <c r="B57" s="51"/>
       <c r="C57" s="51"/>
       <c r="D57" s="51"/>
       <c r="E57" s="52"/>
     </row>
     <row r="58" spans="1:12" ht="12.75" customHeight="1">
       <c r="A58" s="51"/>
       <c r="B58" s="51" t="s">
         <v>47</v>
       </c>
       <c r="C58" s="51"/>
@@ -19259,90 +19271,90 @@
     <row r="93" spans="1:26" s="62" customFormat="1" ht="12.75" customHeight="1">
       <c r="B93" s="51" t="s">
         <v>71</v>
       </c>
       <c r="C93" s="51"/>
       <c r="D93" s="51"/>
       <c r="E93" s="74">
         <v>0</v>
       </c>
     </row>
     <row r="94" spans="1:26" s="62" customFormat="1" ht="12.75" customHeight="1">
       <c r="B94" s="51" t="s">
         <v>72</v>
       </c>
       <c r="C94" s="51"/>
       <c r="D94" s="51"/>
       <c r="E94" s="75">
         <v>0</v>
       </c>
     </row>
     <row r="95" spans="1:26" s="64" customFormat="1" ht="9.75" customHeight="1">
       <c r="B95" s="51"/>
       <c r="C95" s="51"/>
       <c r="D95" s="51"/>
       <c r="E95" s="52"/>
-      <c r="F95" s="314" t="s">
+      <c r="F95" s="319" t="s">
         <v>73</v>
       </c>
-      <c r="G95" s="314"/>
-[...4 lines deleted...]
-      <c r="L95" s="314"/>
+      <c r="G95" s="319"/>
+      <c r="H95" s="319"/>
+      <c r="I95" s="319"/>
+      <c r="J95" s="319"/>
+      <c r="K95" s="319"/>
+      <c r="L95" s="319"/>
     </row>
     <row r="96" spans="1:26" s="64" customFormat="1" ht="12.75" customHeight="1">
       <c r="B96" s="51"/>
       <c r="C96" s="51"/>
       <c r="D96" s="51" t="s">
         <v>74</v>
       </c>
       <c r="E96" s="76">
         <f>SUM(E88:E95)</f>
         <v>0</v>
       </c>
-      <c r="F96" s="314"/>
-[...5 lines deleted...]
-      <c r="L96" s="314"/>
+      <c r="F96" s="319"/>
+      <c r="G96" s="319"/>
+      <c r="H96" s="319"/>
+      <c r="I96" s="319"/>
+      <c r="J96" s="319"/>
+      <c r="K96" s="319"/>
+      <c r="L96" s="319"/>
     </row>
     <row r="97" spans="1:26" ht="9.75" customHeight="1">
       <c r="B97" s="4"/>
       <c r="C97" s="4"/>
       <c r="D97" s="4"/>
       <c r="E97" s="58"/>
-      <c r="F97" s="314"/>
-[...5 lines deleted...]
-      <c r="L97" s="314"/>
+      <c r="F97" s="319"/>
+      <c r="G97" s="319"/>
+      <c r="H97" s="319"/>
+      <c r="I97" s="319"/>
+      <c r="J97" s="319"/>
+      <c r="K97" s="319"/>
+      <c r="L97" s="319"/>
     </row>
     <row r="98" spans="1:26" s="41" customFormat="1" ht="20.25" customHeight="1">
       <c r="A98" s="65" t="str">
         <f>TextRefCopy5</f>
         <v>Name of University</v>
       </c>
       <c r="B98" s="43"/>
       <c r="C98" s="43"/>
       <c r="D98" s="43"/>
       <c r="E98" s="72" t="s">
         <v>0</v>
       </c>
       <c r="F98" s="44"/>
       <c r="G98" s="44"/>
       <c r="H98" s="44"/>
       <c r="I98" s="44"/>
       <c r="J98" s="44"/>
       <c r="K98" s="44"/>
       <c r="L98" s="44"/>
       <c r="M98" s="44"/>
       <c r="N98" s="44"/>
       <c r="O98" s="44"/>
       <c r="P98" s="44"/>
       <c r="Q98" s="44"/>
       <c r="R98" s="44"/>
@@ -19663,86 +19675,86 @@
       <c r="A124" s="51"/>
       <c r="B124" s="51"/>
       <c r="C124" s="51"/>
       <c r="D124" s="51" t="s">
         <v>0</v>
       </c>
       <c r="E124" s="58"/>
     </row>
     <row r="125" spans="1:9" ht="12.75" customHeight="1">
       <c r="A125" s="51" t="s">
         <v>92</v>
       </c>
       <c r="B125" s="51"/>
       <c r="C125" s="51"/>
       <c r="D125" s="51"/>
       <c r="E125" s="58"/>
     </row>
     <row r="126" spans="1:9" ht="12" customHeight="1">
       <c r="A126" s="51"/>
       <c r="B126" s="51"/>
       <c r="C126" s="51"/>
       <c r="D126" s="51"/>
       <c r="E126" s="58"/>
     </row>
     <row r="127" spans="1:9" ht="13.15" customHeight="1">
-      <c r="A127" s="311" t="s">
+      <c r="A127" s="316" t="s">
         <v>93</v>
       </c>
-      <c r="B127" s="311"/>
-[...2 lines deleted...]
-      <c r="E127" s="311"/>
+      <c r="B127" s="316"/>
+      <c r="C127" s="316"/>
+      <c r="D127" s="316"/>
+      <c r="E127" s="316"/>
       <c r="F127" s="50"/>
       <c r="G127" s="50"/>
       <c r="H127" s="50"/>
       <c r="I127" s="50"/>
     </row>
     <row r="128" spans="1:9" ht="13.15" customHeight="1">
-      <c r="A128" s="311"/>
-[...3 lines deleted...]
-      <c r="E128" s="311"/>
+      <c r="A128" s="316"/>
+      <c r="B128" s="316"/>
+      <c r="C128" s="316"/>
+      <c r="D128" s="316"/>
+      <c r="E128" s="316"/>
       <c r="F128" s="50"/>
       <c r="G128" s="50"/>
       <c r="H128" s="50"/>
       <c r="I128" s="50"/>
     </row>
     <row r="129" spans="1:5" ht="13.15" customHeight="1">
-      <c r="A129" s="311"/>
-[...3 lines deleted...]
-      <c r="E129" s="311"/>
+      <c r="A129" s="316"/>
+      <c r="B129" s="316"/>
+      <c r="C129" s="316"/>
+      <c r="D129" s="316"/>
+      <c r="E129" s="316"/>
     </row>
     <row r="130" spans="1:5" ht="13.15" customHeight="1">
-      <c r="A130" s="311"/>
-[...3 lines deleted...]
-      <c r="E130" s="311"/>
+      <c r="A130" s="316"/>
+      <c r="B130" s="316"/>
+      <c r="C130" s="316"/>
+      <c r="D130" s="316"/>
+      <c r="E130" s="316"/>
     </row>
     <row r="131" spans="1:5" ht="12" customHeight="1">
       <c r="A131" s="51"/>
       <c r="B131" s="51"/>
       <c r="C131" s="51"/>
       <c r="D131" s="51"/>
       <c r="E131" s="58"/>
     </row>
     <row r="132" spans="1:5" ht="13.15" customHeight="1">
       <c r="A132" s="60"/>
       <c r="B132" s="60"/>
       <c r="C132" s="60"/>
       <c r="D132" s="60"/>
       <c r="E132" s="60"/>
     </row>
     <row r="133" spans="1:5" ht="13.15" customHeight="1">
       <c r="A133" s="60"/>
       <c r="B133" s="60"/>
       <c r="C133" s="60"/>
       <c r="D133" s="60"/>
       <c r="E133" s="60"/>
     </row>
     <row r="134" spans="1:5" ht="13.15" customHeight="1">
       <c r="A134" s="60"/>
       <c r="B134" s="60"/>
@@ -20605,51 +20617,51 @@
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A127:E130"/>
     <mergeCell ref="F53:L55"/>
     <mergeCell ref="F95:L97"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.5" top="0.75" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="97" max="5" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr transitionEvaluation="1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:U150"/>
   <sheetViews>
     <sheetView defaultGridColor="0" colorId="22" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A54" sqref="A54"/>
+      <selection activeCell="E9" sqref="E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="16.7109375" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="3" width="2.7109375" customWidth="1"/>
     <col min="4" max="4" width="74.5703125" customWidth="1"/>
     <col min="5" max="5" width="17.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" s="9" customFormat="1" ht="20.25" customHeight="1">
       <c r="A1" s="99" t="str">
         <f>TextRefCopy5</f>
         <v>Name of University</v>
       </c>
       <c r="B1" s="93"/>
       <c r="C1" s="99"/>
       <c r="D1" s="94"/>
       <c r="E1" s="95" t="s">
         <v>0</v>
       </c>
       <c r="F1" s="11"/>
       <c r="G1" s="11"/>
       <c r="H1" s="11"/>
       <c r="I1" s="11"/>
       <c r="J1" s="11"/>
@@ -20746,51 +20758,51 @@
       <c r="A7" s="42" t="s">
         <v>98</v>
       </c>
       <c r="B7" s="83"/>
       <c r="C7" s="83"/>
       <c r="D7" s="83"/>
       <c r="E7" s="81"/>
     </row>
     <row r="8" spans="1:21" s="51" customFormat="1" ht="12.75" customHeight="1">
       <c r="A8" s="80" t="s">
         <v>99</v>
       </c>
       <c r="B8" s="80"/>
       <c r="D8" s="80"/>
       <c r="E8" s="84">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:21" s="51" customFormat="1" ht="12.75" customHeight="1">
       <c r="A9" s="284" t="s">
         <v>100</v>
       </c>
       <c r="B9" s="284"/>
       <c r="C9" s="283"/>
       <c r="D9" s="284"/>
-      <c r="E9" s="84">
+      <c r="E9" s="85">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:21" s="51" customFormat="1" ht="12.75" customHeight="1">
       <c r="A10" s="80" t="s">
         <v>101</v>
       </c>
       <c r="B10" s="80"/>
       <c r="D10" s="80"/>
       <c r="E10" s="85">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:21" s="51" customFormat="1" ht="12.75" customHeight="1">
       <c r="A11" s="80" t="s">
         <v>102</v>
       </c>
       <c r="B11" s="80"/>
       <c r="D11" s="80"/>
       <c r="E11" s="85">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:21" s="51" customFormat="1" ht="12.75" customHeight="1">
       <c r="A12" s="80" t="s">
@@ -21391,54 +21403,54 @@
     <row r="106" s="51" customFormat="1" ht="14.25"/>
     <row r="107" s="51" customFormat="1" ht="14.25"/>
     <row r="108" s="51" customFormat="1" ht="14.25"/>
     <row r="109" s="51" customFormat="1" ht="14.25"/>
     <row r="110" s="51" customFormat="1" ht="14.25"/>
     <row r="111" s="51" customFormat="1" ht="14.25"/>
     <row r="150" spans="4:4">
       <c r="D150" s="34"/>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.5" top="0.75" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup scale="88" fitToWidth="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="39" max="4" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr transitionEvaluation="1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:U149"/>
+  <dimension ref="A1:U152"/>
   <sheetViews>
-    <sheetView defaultGridColor="0" topLeftCell="A96" colorId="22" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A131" sqref="A131"/>
+    <sheetView defaultGridColor="0" colorId="22" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A32" sqref="A32:E32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="16.7109375" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="3" width="2.7109375" customWidth="1"/>
     <col min="4" max="4" width="71.7109375" customWidth="1"/>
     <col min="5" max="5" width="17.28515625" customWidth="1"/>
     <col min="6" max="6" width="1.7109375" customWidth="1"/>
     <col min="7" max="7" width="2.28515625" customWidth="1"/>
     <col min="8" max="8" width="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" s="41" customFormat="1" ht="20.25" customHeight="1">
       <c r="A1" s="99" t="str">
         <f>TextRefCopy5</f>
         <v>Name of University</v>
       </c>
       <c r="B1" s="93"/>
       <c r="C1" s="99"/>
       <c r="D1" s="117"/>
       <c r="E1" s="118" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:21" s="41" customFormat="1" ht="20.25" customHeight="1">
@@ -21542,57 +21554,57 @@
       </c>
     </row>
     <row r="9" spans="1:21" s="51" customFormat="1" ht="12.75" customHeight="1">
       <c r="A9" s="80" t="s">
         <v>144</v>
       </c>
       <c r="B9" s="80"/>
       <c r="C9" s="80"/>
       <c r="D9" s="80"/>
       <c r="E9" s="105">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:21" s="51" customFormat="1" ht="12.75" customHeight="1">
       <c r="A10" s="80" t="s">
         <v>145</v>
       </c>
       <c r="B10" s="80"/>
       <c r="C10" s="80"/>
       <c r="D10" s="80"/>
       <c r="E10" s="105">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:21" s="51" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A11" s="284" t="s">
+      <c r="A11" s="311" t="s">
         <v>100</v>
       </c>
-      <c r="B11" s="284"/>
-[...2 lines deleted...]
-      <c r="E11" s="105">
+      <c r="B11" s="311"/>
+      <c r="C11" s="311"/>
+      <c r="D11" s="311"/>
+      <c r="E11" s="312">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:21" s="51" customFormat="1" ht="12.75" customHeight="1">
       <c r="A12" s="80" t="s">
         <v>146</v>
       </c>
       <c r="B12" s="80"/>
       <c r="C12" s="80"/>
       <c r="D12" s="80"/>
       <c r="E12" s="105">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:21" s="51" customFormat="1" ht="12.75" customHeight="1">
       <c r="A13" s="80" t="s">
         <v>147</v>
       </c>
       <c r="B13" s="80"/>
       <c r="C13" s="80"/>
       <c r="D13" s="80"/>
       <c r="E13" s="105">
         <v>0</v>
       </c>
     </row>
@@ -21619,1220 +21631,1253 @@
       </c>
     </row>
     <row r="16" spans="1:21" s="51" customFormat="1" ht="12.75" customHeight="1">
       <c r="A16" s="80" t="s">
         <v>150</v>
       </c>
       <c r="B16" s="80"/>
       <c r="C16" s="80"/>
       <c r="D16" s="80"/>
       <c r="E16" s="105">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:5" s="51" customFormat="1" ht="12.75" customHeight="1">
       <c r="A17" s="80" t="s">
         <v>151</v>
       </c>
       <c r="B17" s="80"/>
       <c r="C17" s="80"/>
       <c r="D17" s="80"/>
       <c r="E17" s="105">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:5" s="51" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A18" s="80" t="s">
-[...5 lines deleted...]
-      <c r="E18" s="105">
+      <c r="A18" s="313" t="s">
+        <v>158</v>
+      </c>
+      <c r="B18" s="313"/>
+      <c r="C18" s="313"/>
+      <c r="D18" s="313"/>
+      <c r="E18" s="314">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:5" s="51" customFormat="1" ht="12.75" customHeight="1">
       <c r="A19" s="80" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B19" s="80"/>
       <c r="C19" s="80"/>
       <c r="D19" s="80"/>
       <c r="E19" s="105">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:5" s="51" customFormat="1" ht="12.75" customHeight="1">
       <c r="A20" s="80" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="B20" s="80"/>
       <c r="C20" s="80"/>
       <c r="D20" s="80"/>
-      <c r="E20" s="106">
-[...12 lines deleted...]
-      <c r="B22" s="80" t="s">
+      <c r="E20" s="105">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" s="51" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A21" s="80" t="s">
+        <v>154</v>
+      </c>
+      <c r="B21" s="80"/>
+      <c r="C21" s="80"/>
+      <c r="D21" s="80"/>
+      <c r="E21" s="106">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" s="79" customFormat="1" ht="9.75" customHeight="1">
+      <c r="A22" s="78"/>
+      <c r="B22" s="78"/>
+      <c r="C22" s="78"/>
+      <c r="D22" s="78"/>
+      <c r="E22" s="107"/>
+    </row>
+    <row r="23" spans="1:5" s="51" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A23" s="80"/>
+      <c r="B23" s="80" t="s">
         <v>155</v>
       </c>
-      <c r="C22" s="80"/>
-[...14 lines deleted...]
-      <c r="A24" s="115" t="s">
+      <c r="C23" s="80"/>
+      <c r="D23" s="80"/>
+      <c r="E23" s="106">
+        <f>SUM(E7:E21)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" s="79" customFormat="1" ht="9.75" customHeight="1">
+      <c r="A24" s="78"/>
+      <c r="B24" s="78"/>
+      <c r="C24" s="78"/>
+      <c r="D24" s="78"/>
+      <c r="E24" s="107"/>
+    </row>
+    <row r="25" spans="1:5" s="51" customFormat="1" ht="18">
+      <c r="A25" s="115" t="s">
         <v>156</v>
       </c>
-      <c r="B24" s="80"/>
-[...7 lines deleted...]
-      </c>
       <c r="B25" s="80"/>
-      <c r="C25" s="80"/>
+      <c r="C25" s="108"/>
       <c r="D25" s="80"/>
-      <c r="E25" s="105">
-[...1 lines deleted...]
-      </c>
+      <c r="E25" s="105"/>
     </row>
     <row r="26" spans="1:5" s="51" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A26" s="284" t="s">
-[...5 lines deleted...]
-      <c r="E26" s="105">
+      <c r="A26" s="313" t="s">
+        <v>100</v>
+      </c>
+      <c r="B26" s="313"/>
+      <c r="C26" s="313"/>
+      <c r="D26" s="313"/>
+      <c r="E26" s="314">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:5" s="51" customFormat="1" ht="12.75" customHeight="1">
       <c r="A27" s="80" t="s">
-        <v>102</v>
+        <v>118</v>
       </c>
       <c r="B27" s="80"/>
       <c r="C27" s="80"/>
       <c r="D27" s="80"/>
       <c r="E27" s="105">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:5" s="51" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A28" s="80" t="s">
-[...4 lines deleted...]
-      <c r="D28" s="80"/>
+      <c r="A28" s="284" t="s">
+        <v>119</v>
+      </c>
+      <c r="B28" s="284"/>
+      <c r="C28" s="284"/>
+      <c r="D28" s="284"/>
       <c r="E28" s="105">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:5" s="51" customFormat="1" ht="12.75" customHeight="1">
       <c r="A29" s="80" t="s">
-        <v>130</v>
+        <v>102</v>
       </c>
       <c r="B29" s="80"/>
       <c r="C29" s="80"/>
       <c r="D29" s="80"/>
       <c r="E29" s="105">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:5" s="51" customFormat="1" ht="12.75" customHeight="1">
       <c r="A30" s="80" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="B30" s="80"/>
       <c r="C30" s="80"/>
       <c r="D30" s="80"/>
       <c r="E30" s="105">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:5" s="51" customFormat="1" ht="12.75" customHeight="1">
       <c r="A31" s="80" t="s">
-        <v>159</v>
+        <v>130</v>
       </c>
       <c r="B31" s="80"/>
       <c r="C31" s="80"/>
       <c r="D31" s="80"/>
       <c r="E31" s="105">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:5" s="51" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A32" s="80" t="s">
+      <c r="A32" s="311" t="s">
+        <v>158</v>
+      </c>
+      <c r="B32" s="311"/>
+      <c r="C32" s="311"/>
+      <c r="D32" s="311"/>
+      <c r="E32" s="312">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" s="51" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A33" s="80" t="s">
+        <v>159</v>
+      </c>
+      <c r="B33" s="80"/>
+      <c r="C33" s="80"/>
+      <c r="D33" s="80"/>
+      <c r="E33" s="105">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" s="51" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A34" s="80" t="s">
         <v>160</v>
       </c>
-      <c r="B32" s="80"/>
-[...17 lines deleted...]
-      </c>
+      <c r="B34" s="80"/>
       <c r="C34" s="80"/>
       <c r="D34" s="80"/>
       <c r="E34" s="106">
-        <f>SUM(E25:E32)</f>
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:5" s="79" customFormat="1" ht="9.75" customHeight="1">
       <c r="A35" s="78"/>
       <c r="B35" s="78"/>
       <c r="C35" s="78"/>
       <c r="D35" s="78"/>
       <c r="E35" s="107"/>
     </row>
-    <row r="36" spans="1:5" s="51" customFormat="1" ht="18">
-      <c r="A36" s="115" t="s">
+    <row r="36" spans="1:5" s="51" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A36" s="80"/>
+      <c r="B36" s="80" t="s">
+        <v>161</v>
+      </c>
+      <c r="C36" s="80"/>
+      <c r="D36" s="80"/>
+      <c r="E36" s="106">
+        <f>SUM(E26:E34)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" s="79" customFormat="1" ht="9.75" customHeight="1">
+      <c r="A37" s="78"/>
+      <c r="B37" s="78"/>
+      <c r="C37" s="78"/>
+      <c r="D37" s="78"/>
+      <c r="E37" s="107"/>
+    </row>
+    <row r="38" spans="1:5" s="51" customFormat="1" ht="18">
+      <c r="A38" s="115" t="s">
         <v>162</v>
       </c>
-      <c r="B36" s="80"/>
-[...5 lines deleted...]
-      <c r="A37" s="115" t="s">
+      <c r="B38" s="80"/>
+      <c r="C38" s="108"/>
+      <c r="D38" s="80"/>
+      <c r="E38" s="105"/>
+    </row>
+    <row r="39" spans="1:5" s="51" customFormat="1" ht="18">
+      <c r="A39" s="115" t="s">
         <v>163</v>
       </c>
-      <c r="B37" s="80"/>
-[...18 lines deleted...]
-      </c>
       <c r="B39" s="80"/>
-      <c r="C39" s="80"/>
+      <c r="C39" s="108"/>
       <c r="D39" s="80"/>
-      <c r="E39" s="105">
-[...1 lines deleted...]
-      </c>
+      <c r="E39" s="105"/>
     </row>
     <row r="40" spans="1:5" s="51" customFormat="1" ht="12.75" customHeight="1">
       <c r="A40" s="80" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="B40" s="80"/>
       <c r="C40" s="80"/>
       <c r="D40" s="80"/>
       <c r="E40" s="105">
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:5" s="51" customFormat="1" ht="12.75" customHeight="1">
       <c r="A41" s="80" t="s">
-        <v>166</v>
+        <v>128</v>
       </c>
       <c r="B41" s="80"/>
       <c r="C41" s="80"/>
       <c r="D41" s="80"/>
       <c r="E41" s="105">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:5" s="51" customFormat="1" ht="12.75" customHeight="1">
       <c r="A42" s="80" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="B42" s="80"/>
       <c r="C42" s="80"/>
       <c r="D42" s="80"/>
       <c r="E42" s="105">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:5" s="51" customFormat="1" ht="12.75" customHeight="1">
       <c r="A43" s="80" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="B43" s="80"/>
       <c r="C43" s="80"/>
       <c r="D43" s="80"/>
       <c r="E43" s="105">
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:5" s="51" customFormat="1" ht="12.75" customHeight="1">
       <c r="A44" s="80" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="B44" s="80"/>
       <c r="C44" s="80"/>
       <c r="D44" s="80"/>
       <c r="E44" s="105">
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:5" s="51" customFormat="1" ht="12.75" customHeight="1">
       <c r="A45" s="80" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="B45" s="80"/>
       <c r="C45" s="80"/>
       <c r="D45" s="80"/>
       <c r="E45" s="105">
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:5" s="51" customFormat="1" ht="12.75" customHeight="1">
       <c r="A46" s="80" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="B46" s="80"/>
       <c r="C46" s="80"/>
       <c r="D46" s="80"/>
       <c r="E46" s="105">
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:5" s="51" customFormat="1" ht="12.75" customHeight="1">
       <c r="A47" s="80" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="B47" s="80"/>
       <c r="C47" s="80"/>
       <c r="D47" s="80"/>
       <c r="E47" s="105">
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:5" s="51" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A48" s="284" t="s">
+      <c r="A48" s="80" t="s">
+        <v>171</v>
+      </c>
+      <c r="B48" s="80"/>
+      <c r="C48" s="80"/>
+      <c r="D48" s="80"/>
+      <c r="E48" s="105">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" s="51" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A49" s="80" t="s">
+        <v>172</v>
+      </c>
+      <c r="B49" s="80"/>
+      <c r="C49" s="80"/>
+      <c r="D49" s="80"/>
+      <c r="E49" s="105">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" s="51" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A50" s="284" t="s">
         <v>160</v>
       </c>
-      <c r="B48" s="284"/>
-[...15 lines deleted...]
-      <c r="B50" s="80" t="s">
+      <c r="B50" s="284"/>
+      <c r="C50" s="284"/>
+      <c r="D50" s="284"/>
+      <c r="E50" s="106">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" s="79" customFormat="1" ht="9.75" customHeight="1">
+      <c r="A51" s="78"/>
+      <c r="B51" s="78"/>
+      <c r="C51" s="78"/>
+      <c r="D51" s="78"/>
+      <c r="E51" s="107"/>
+    </row>
+    <row r="52" spans="1:5" s="51" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A52" s="80"/>
+      <c r="B52" s="80" t="s">
         <v>173</v>
       </c>
-      <c r="C50" s="80"/>
-[...14 lines deleted...]
-      <c r="A52" s="115" t="s">
+      <c r="C52" s="80"/>
+      <c r="D52" s="80"/>
+      <c r="E52" s="106">
+        <f>SUM(E40:E49)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" s="51" customFormat="1" ht="9.75" customHeight="1">
+      <c r="A53" s="80"/>
+      <c r="B53" s="80"/>
+      <c r="C53" s="108"/>
+      <c r="D53" s="80"/>
+      <c r="E53" s="105"/>
+    </row>
+    <row r="54" spans="1:5" s="51" customFormat="1" ht="18">
+      <c r="A54" s="115" t="s">
         <v>174</v>
       </c>
-      <c r="B52" s="80"/>
-[...18 lines deleted...]
-      </c>
       <c r="B54" s="80"/>
-      <c r="C54" s="80"/>
+      <c r="C54" s="108"/>
       <c r="D54" s="80"/>
-      <c r="E54" s="109">
-[...1 lines deleted...]
-      </c>
+      <c r="E54" s="105"/>
     </row>
     <row r="55" spans="1:5" s="51" customFormat="1" ht="12.75" customHeight="1">
       <c r="A55" s="80" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="B55" s="80"/>
       <c r="C55" s="80"/>
       <c r="D55" s="80"/>
-      <c r="E55" s="109">
+      <c r="E55" s="105">
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:5" s="51" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A56" s="284" t="s">
+      <c r="A56" s="80" t="s">
+        <v>176</v>
+      </c>
+      <c r="B56" s="80"/>
+      <c r="C56" s="80"/>
+      <c r="D56" s="80"/>
+      <c r="E56" s="109">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" s="51" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A57" s="80" t="s">
+        <v>177</v>
+      </c>
+      <c r="B57" s="80"/>
+      <c r="C57" s="80"/>
+      <c r="D57" s="80"/>
+      <c r="E57" s="109">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" s="51" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A58" s="284" t="s">
         <v>375</v>
       </c>
-      <c r="B56" s="284"/>
-[...19 lines deleted...]
-      <c r="D58" s="80"/>
+      <c r="B58" s="284"/>
+      <c r="C58" s="284"/>
+      <c r="D58" s="284"/>
       <c r="E58" s="106">
-        <f>SUM(E53:E55)</f>
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:5" s="79" customFormat="1" ht="9.75" customHeight="1">
       <c r="A59" s="78"/>
       <c r="B59" s="78"/>
       <c r="C59" s="78"/>
       <c r="D59" s="78"/>
-      <c r="E59" s="107"/>
+      <c r="E59" s="110"/>
     </row>
     <row r="60" spans="1:5" s="51" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A60" s="80" t="s">
-[...2 lines deleted...]
-      <c r="B60" s="80"/>
+      <c r="A60" s="80"/>
+      <c r="B60" s="80" t="s">
+        <v>178</v>
+      </c>
       <c r="C60" s="80"/>
       <c r="D60" s="80"/>
-      <c r="E60" s="85">
-[...9 lines deleted...]
-      <c r="E61" s="85"/>
+      <c r="E60" s="106">
+        <f>SUM(E55:E57)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" s="79" customFormat="1" ht="9.75" customHeight="1">
+      <c r="A61" s="78"/>
+      <c r="B61" s="78"/>
+      <c r="C61" s="78"/>
+      <c r="D61" s="78"/>
+      <c r="E61" s="107"/>
     </row>
     <row r="62" spans="1:5" s="51" customFormat="1" ht="12.75" customHeight="1">
       <c r="A62" s="80" t="s">
+        <v>179</v>
+      </c>
+      <c r="B62" s="80"/>
+      <c r="C62" s="80"/>
+      <c r="D62" s="80"/>
+      <c r="E62" s="85">
+        <f>E60+E52+E36+E23</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" s="51" customFormat="1" ht="9.75" customHeight="1">
+      <c r="A63" s="80"/>
+      <c r="B63" s="80"/>
+      <c r="C63" s="80"/>
+      <c r="D63" s="80"/>
+      <c r="E63" s="85"/>
+    </row>
+    <row r="64" spans="1:5" s="51" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A64" s="80" t="s">
         <v>180</v>
-      </c>
-[...16 lines deleted...]
-        <v>181</v>
       </c>
       <c r="B64" s="88"/>
       <c r="C64" s="88"/>
       <c r="D64" s="88"/>
-      <c r="E64" s="111">
-[...28 lines deleted...]
-      <c r="A66" s="99" t="str">
+      <c r="E64" s="106">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="65" spans="1:21" s="79" customFormat="1" ht="9.75" customHeight="1">
+      <c r="A65" s="78"/>
+      <c r="B65" s="78"/>
+      <c r="C65" s="90"/>
+      <c r="D65" s="78"/>
+      <c r="E65" s="78"/>
+    </row>
+    <row r="66" spans="1:21" s="51" customFormat="1" ht="15" thickBot="1">
+      <c r="A66" s="80" t="s">
+        <v>181</v>
+      </c>
+      <c r="B66" s="88"/>
+      <c r="C66" s="88"/>
+      <c r="D66" s="88"/>
+      <c r="E66" s="111">
+        <f>E62+E64</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="67" spans="1:21" ht="9" customHeight="1" thickTop="1">
+      <c r="A67" s="5"/>
+      <c r="B67" s="5"/>
+      <c r="C67" s="5"/>
+      <c r="D67" s="5"/>
+      <c r="E67" s="5"/>
+      <c r="F67" s="4"/>
+      <c r="G67" s="4"/>
+      <c r="H67" s="4"/>
+      <c r="I67" s="4"/>
+      <c r="J67" s="4"/>
+      <c r="K67" s="4"/>
+      <c r="L67" s="4"/>
+      <c r="M67" s="4"/>
+      <c r="N67" s="4"/>
+      <c r="O67" s="4"/>
+      <c r="P67" s="4"/>
+      <c r="Q67" s="4"/>
+      <c r="R67" s="4"/>
+      <c r="S67" s="4"/>
+      <c r="T67" s="4"/>
+      <c r="U67" s="4"/>
+    </row>
+    <row r="68" spans="1:21" s="41" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A68" s="99" t="str">
         <f>TextRefCopy5</f>
         <v>Name of University</v>
       </c>
-      <c r="B66" s="93"/>
-[...7 lines deleted...]
-      <c r="A67" s="99" t="s">
+      <c r="B68" s="93"/>
+      <c r="C68" s="99"/>
+      <c r="D68" s="117"/>
+      <c r="E68" s="118" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="69" spans="1:21" s="41" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A69" s="99" t="s">
         <v>139</v>
       </c>
-      <c r="B67" s="93"/>
-[...4 lines deleted...]
-      <c r="A68" s="67" t="s">
+      <c r="B69" s="93"/>
+      <c r="C69" s="99"/>
+      <c r="D69" s="117"/>
+    </row>
+    <row r="70" spans="1:21" s="41" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A70" s="67" t="s">
         <v>3</v>
       </c>
-      <c r="B68" s="39"/>
-[...2 lines deleted...]
-      <c r="E68" s="120" t="s">
+      <c r="B70" s="39"/>
+      <c r="C70" s="39"/>
+      <c r="D70" s="39"/>
+      <c r="E70" s="120" t="s">
         <v>140</v>
       </c>
     </row>
-    <row r="69" spans="1:21" s="41" customFormat="1" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A69" s="101" t="s">
+    <row r="71" spans="1:21" s="41" customFormat="1" ht="20.25" customHeight="1" thickBot="1">
+      <c r="A71" s="101" t="s">
         <v>96</v>
       </c>
-      <c r="B69" s="101"/>
-[...2 lines deleted...]
-      <c r="E69" s="121" t="s">
+      <c r="B71" s="101"/>
+      <c r="C71" s="101"/>
+      <c r="D71" s="119"/>
+      <c r="E71" s="121" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="70" spans="1:21" ht="20.100000000000001" customHeight="1">
-[...54 lines deleted...]
-      <c r="E72" s="31"/>
+    <row r="72" spans="1:21" ht="20.100000000000001" customHeight="1">
+      <c r="A72" s="5"/>
+      <c r="B72" s="5"/>
+      <c r="C72" s="7"/>
+      <c r="D72" s="5"/>
+      <c r="E72" s="5"/>
       <c r="F72" s="4"/>
       <c r="G72" s="4"/>
       <c r="H72" s="4"/>
       <c r="I72" s="4"/>
       <c r="J72" s="4"/>
       <c r="K72" s="4"/>
       <c r="L72" s="4"/>
       <c r="M72" s="4"/>
       <c r="N72" s="4"/>
       <c r="O72" s="4"/>
       <c r="P72" s="4"/>
       <c r="Q72" s="4"/>
       <c r="R72" s="4"/>
       <c r="S72" s="4"/>
       <c r="T72" s="4"/>
       <c r="U72" s="4"/>
     </row>
-    <row r="73" spans="1:21" s="51" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A73" s="80" t="s">
+    <row r="73" spans="1:21" ht="18">
+      <c r="A73" s="115" t="s">
+        <v>182</v>
+      </c>
+      <c r="B73" s="116"/>
+      <c r="C73" s="116"/>
+      <c r="D73" s="116"/>
+      <c r="E73" s="31"/>
+      <c r="F73" s="4"/>
+      <c r="G73" s="4"/>
+      <c r="H73" s="4"/>
+      <c r="I73" s="4"/>
+      <c r="J73" s="4"/>
+      <c r="K73" s="4"/>
+      <c r="L73" s="4"/>
+      <c r="M73" s="4"/>
+      <c r="N73" s="4"/>
+      <c r="O73" s="4"/>
+      <c r="P73" s="4"/>
+      <c r="Q73" s="4"/>
+      <c r="R73" s="4"/>
+      <c r="S73" s="4"/>
+      <c r="T73" s="4"/>
+      <c r="U73" s="4"/>
+    </row>
+    <row r="74" spans="1:21" ht="18">
+      <c r="A74" s="115" t="s">
+        <v>183</v>
+      </c>
+      <c r="B74" s="116"/>
+      <c r="C74" s="116"/>
+      <c r="D74" s="116"/>
+      <c r="E74" s="31"/>
+      <c r="F74" s="4"/>
+      <c r="G74" s="4"/>
+      <c r="H74" s="4"/>
+      <c r="I74" s="4"/>
+      <c r="J74" s="4"/>
+      <c r="K74" s="4"/>
+      <c r="L74" s="4"/>
+      <c r="M74" s="4"/>
+      <c r="N74" s="4"/>
+      <c r="O74" s="4"/>
+      <c r="P74" s="4"/>
+      <c r="Q74" s="4"/>
+      <c r="R74" s="4"/>
+      <c r="S74" s="4"/>
+      <c r="T74" s="4"/>
+      <c r="U74" s="4"/>
+    </row>
+    <row r="75" spans="1:21" s="51" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A75" s="80" t="s">
         <v>116</v>
       </c>
-      <c r="C73" s="80"/>
-[...6 lines deleted...]
-      <c r="A74" s="80" t="s">
+      <c r="C75" s="80"/>
+      <c r="D75" s="80"/>
+      <c r="E75" s="104">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="76" spans="1:21" s="51" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A76" s="80" t="s">
         <v>184</v>
       </c>
-      <c r="C74" s="80"/>
-[...17 lines deleted...]
-      </c>
+      <c r="C76" s="80"/>
       <c r="D76" s="80"/>
-      <c r="E76" s="105">
-[...1 lines deleted...]
-      </c>
+      <c r="E76" s="80"/>
     </row>
     <row r="77" spans="1:21" s="51" customFormat="1" ht="12.75" customHeight="1">
       <c r="A77" s="80"/>
-      <c r="B77" s="80" t="s">
-[...3 lines deleted...]
-      <c r="E77" s="105">
+      <c r="B77" s="315" t="s">
+        <v>100</v>
+      </c>
+      <c r="C77" s="313"/>
+      <c r="D77" s="313"/>
+      <c r="E77" s="314">
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:21" s="51" customFormat="1" ht="12.75" customHeight="1">
       <c r="A78" s="80"/>
       <c r="B78" s="80" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="D78" s="80"/>
       <c r="E78" s="105">
         <v>0</v>
       </c>
     </row>
     <row r="79" spans="1:21" s="51" customFormat="1" ht="12.75" customHeight="1">
       <c r="A79" s="80"/>
       <c r="B79" s="80" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="D79" s="80"/>
-      <c r="E79" s="105"/>
+      <c r="E79" s="105">
+        <v>0</v>
+      </c>
     </row>
     <row r="80" spans="1:21" s="51" customFormat="1" ht="12.75" customHeight="1">
       <c r="A80" s="80"/>
-      <c r="B80" s="80"/>
-[...2 lines deleted...]
-      </c>
+      <c r="B80" s="80" t="s">
+        <v>187</v>
+      </c>
+      <c r="D80" s="80"/>
       <c r="E80" s="105">
         <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:5" s="51" customFormat="1" ht="12.75" customHeight="1">
       <c r="A81" s="80"/>
-      <c r="B81" s="80"/>
-[...2 lines deleted...]
-      </c>
+      <c r="B81" s="80" t="s">
+        <v>188</v>
+      </c>
+      <c r="D81" s="80"/>
       <c r="E81" s="105">
         <v>0</v>
       </c>
     </row>
     <row r="82" spans="1:5" s="51" customFormat="1" ht="12.75" customHeight="1">
       <c r="A82" s="80"/>
-      <c r="B82" s="80"/>
-[...5 lines deleted...]
-      </c>
+      <c r="B82" s="80" t="s">
+        <v>189</v>
+      </c>
+      <c r="D82" s="80"/>
+      <c r="E82" s="105"/>
     </row>
     <row r="83" spans="1:5" s="51" customFormat="1" ht="12.75" customHeight="1">
       <c r="A83" s="80"/>
       <c r="B83" s="80"/>
       <c r="C83" s="80" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="E83" s="105">
         <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:5" s="51" customFormat="1" ht="12.75" customHeight="1">
       <c r="A84" s="80"/>
       <c r="B84" s="80"/>
       <c r="C84" s="80" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="E84" s="105">
         <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:5" s="51" customFormat="1" ht="12.75" customHeight="1">
       <c r="A85" s="80"/>
       <c r="B85" s="80"/>
       <c r="C85" s="80" t="s">
-        <v>192</v>
+        <v>15</v>
       </c>
       <c r="E85" s="105">
         <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:5" s="51" customFormat="1" ht="12.75" customHeight="1">
       <c r="A86" s="80"/>
       <c r="B86" s="80"/>
       <c r="C86" s="80" t="s">
-        <v>23</v>
+        <v>191</v>
       </c>
       <c r="E86" s="105">
         <v>0</v>
       </c>
     </row>
     <row r="87" spans="1:5" s="51" customFormat="1" ht="12.75" customHeight="1">
       <c r="A87" s="80"/>
       <c r="B87" s="80"/>
-      <c r="C87" s="51" t="s">
-        <v>32</v>
+      <c r="C87" s="80" t="s">
+        <v>17</v>
       </c>
       <c r="E87" s="105">
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:5" s="51" customFormat="1" ht="12.75" customHeight="1">
       <c r="A88" s="80"/>
       <c r="B88" s="80"/>
       <c r="C88" s="80" t="s">
-        <v>40</v>
+        <v>192</v>
       </c>
       <c r="E88" s="105">
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:5" s="51" customFormat="1" ht="12.75" customHeight="1">
       <c r="A89" s="80"/>
       <c r="B89" s="80"/>
       <c r="C89" s="80" t="s">
-        <v>41</v>
+        <v>23</v>
       </c>
       <c r="E89" s="105">
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:5" s="51" customFormat="1" ht="12.75" customHeight="1">
       <c r="A90" s="80"/>
       <c r="B90" s="80"/>
-      <c r="C90" s="80" t="s">
-        <v>193</v>
+      <c r="C90" s="51" t="s">
+        <v>32</v>
       </c>
       <c r="E90" s="105">
         <v>0</v>
       </c>
     </row>
     <row r="91" spans="1:5" s="51" customFormat="1" ht="12.75" customHeight="1">
       <c r="A91" s="80"/>
-      <c r="B91" s="80" t="s">
-[...3 lines deleted...]
-      <c r="E91" s="105"/>
+      <c r="B91" s="80"/>
+      <c r="C91" s="80" t="s">
+        <v>40</v>
+      </c>
+      <c r="E91" s="105">
+        <v>0</v>
+      </c>
     </row>
     <row r="92" spans="1:5" s="51" customFormat="1" ht="12.75" customHeight="1">
       <c r="A92" s="80"/>
       <c r="B92" s="80"/>
       <c r="C92" s="80" t="s">
-        <v>195</v>
+        <v>41</v>
       </c>
       <c r="E92" s="105">
         <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:5" s="51" customFormat="1" ht="12.75" customHeight="1">
       <c r="A93" s="80"/>
       <c r="B93" s="80"/>
       <c r="C93" s="80" t="s">
-        <v>48</v>
+        <v>193</v>
       </c>
       <c r="E93" s="105">
         <v>0</v>
       </c>
     </row>
     <row r="94" spans="1:5" s="51" customFormat="1" ht="12.75" customHeight="1">
       <c r="A94" s="80"/>
-      <c r="B94" s="80"/>
-[...5 lines deleted...]
-      </c>
+      <c r="B94" s="80" t="s">
+        <v>194</v>
+      </c>
+      <c r="C94" s="80"/>
+      <c r="E94" s="105"/>
     </row>
     <row r="95" spans="1:5" s="51" customFormat="1" ht="12.75" customHeight="1">
       <c r="A95" s="80"/>
       <c r="B95" s="80"/>
       <c r="C95" s="80" t="s">
-        <v>51</v>
+        <v>195</v>
       </c>
       <c r="E95" s="105">
         <v>0</v>
       </c>
     </row>
     <row r="96" spans="1:5" s="51" customFormat="1" ht="12.75" customHeight="1">
       <c r="A96" s="80"/>
       <c r="B96" s="80"/>
       <c r="C96" s="80" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="E96" s="105">
         <v>0</v>
       </c>
     </row>
     <row r="97" spans="1:9" s="51" customFormat="1" ht="12.75" customHeight="1">
       <c r="A97" s="80"/>
       <c r="B97" s="80"/>
       <c r="C97" s="80" t="s">
-        <v>196</v>
+        <v>49</v>
       </c>
       <c r="E97" s="105">
         <v>0</v>
       </c>
     </row>
     <row r="98" spans="1:9" s="51" customFormat="1" ht="12.75" customHeight="1">
       <c r="A98" s="80"/>
       <c r="B98" s="80"/>
       <c r="C98" s="80" t="s">
-        <v>197</v>
+        <v>51</v>
       </c>
       <c r="E98" s="105">
         <v>0</v>
       </c>
     </row>
     <row r="99" spans="1:9" s="51" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A99" s="80"/>
+      <c r="B99" s="80"/>
       <c r="C99" s="80" t="s">
-        <v>198</v>
+        <v>52</v>
       </c>
       <c r="E99" s="105">
         <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:9" s="51" customFormat="1" ht="12.75" customHeight="1">
       <c r="A100" s="80"/>
       <c r="B100" s="80"/>
       <c r="C100" s="80" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
       <c r="E100" s="105">
         <v>0</v>
       </c>
     </row>
     <row r="101" spans="1:9" s="51" customFormat="1" ht="12.75" customHeight="1">
       <c r="A101" s="80"/>
       <c r="B101" s="80"/>
       <c r="C101" s="80" t="s">
-        <v>50</v>
+        <v>197</v>
       </c>
       <c r="E101" s="105">
         <v>0</v>
       </c>
     </row>
     <row r="102" spans="1:9" s="51" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A102" s="80"/>
-      <c r="B102" s="80"/>
       <c r="C102" s="80" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="E102" s="105">
         <v>0</v>
       </c>
     </row>
     <row r="103" spans="1:9" s="51" customFormat="1" ht="12.75" customHeight="1">
       <c r="A103" s="80"/>
+      <c r="B103" s="80"/>
       <c r="C103" s="80" t="s">
-        <v>201</v>
-[...1 lines deleted...]
-      <c r="D103" s="80"/>
+        <v>199</v>
+      </c>
       <c r="E103" s="105">
         <v>0</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
     </row>
     <row r="104" spans="1:9" s="51" customFormat="1" ht="12.75" customHeight="1">
       <c r="A104" s="80"/>
+      <c r="B104" s="80"/>
       <c r="C104" s="80" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="D104" s="80"/>
+        <v>50</v>
+      </c>
       <c r="E104" s="105">
         <v>0</v>
       </c>
     </row>
     <row r="105" spans="1:9" s="51" customFormat="1" ht="12.75" customHeight="1">
       <c r="A105" s="80"/>
+      <c r="B105" s="80"/>
       <c r="C105" s="80" t="s">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="D105" s="80"/>
+        <v>200</v>
+      </c>
       <c r="E105" s="105">
         <v>0</v>
       </c>
     </row>
     <row r="106" spans="1:9" s="51" customFormat="1" ht="12.75" customHeight="1">
       <c r="A106" s="80"/>
-      <c r="B106" s="80"/>
       <c r="C106" s="80" t="s">
-        <v>203</v>
-[...17 lines deleted...]
-      <c r="C108" s="80"/>
+        <v>201</v>
+      </c>
+      <c r="D106" s="80"/>
+      <c r="E106" s="105">
+        <v>0</v>
+      </c>
+      <c r="I106" s="112" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="107" spans="1:9" s="51" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A107" s="80"/>
+      <c r="C107" s="80" t="s">
+        <v>69</v>
+      </c>
+      <c r="D107" s="80"/>
+      <c r="E107" s="105">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="108" spans="1:9" s="51" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A108" s="80"/>
+      <c r="C108" s="80" t="s">
+        <v>70</v>
+      </c>
       <c r="D108" s="80"/>
-      <c r="E108" s="111">
-[...4 lines deleted...]
-    <row r="109" spans="1:9" s="51" customFormat="1" ht="9.75" customHeight="1" thickTop="1">
+      <c r="E108" s="105">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="109" spans="1:9" s="51" customFormat="1" ht="12.75" customHeight="1">
       <c r="A109" s="80"/>
       <c r="B109" s="80"/>
-      <c r="C109" s="80"/>
-[...12 lines deleted...]
-    <row r="111" spans="1:9" s="51" customFormat="1" ht="12.75" customHeight="1">
+      <c r="C109" s="80" t="s">
+        <v>203</v>
+      </c>
+      <c r="E109" s="106">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="110" spans="1:9" s="79" customFormat="1" ht="9.75" customHeight="1">
+      <c r="A110" s="78"/>
+      <c r="B110" s="78"/>
+      <c r="C110" s="78"/>
+      <c r="D110" s="78"/>
+      <c r="E110" s="78"/>
+    </row>
+    <row r="111" spans="1:9" s="51" customFormat="1" ht="15" thickBot="1">
       <c r="A111" s="80" t="s">
-        <v>205</v>
-      </c>
+        <v>155</v>
+      </c>
+      <c r="B111" s="80"/>
       <c r="C111" s="80"/>
       <c r="D111" s="80"/>
-      <c r="E111" s="104">
-[...6 lines deleted...]
-      </c>
+      <c r="E111" s="111">
+        <f>SUM(E75:E109)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="112" spans="1:9" s="51" customFormat="1" ht="9.75" customHeight="1" thickTop="1">
+      <c r="A112" s="80"/>
+      <c r="B112" s="80"/>
       <c r="C112" s="80"/>
       <c r="D112" s="80"/>
-      <c r="E112" s="105">
-[...6 lines deleted...]
-      </c>
+      <c r="E112" s="80"/>
+    </row>
+    <row r="113" spans="1:9" s="51" customFormat="1" ht="18">
+      <c r="A113" s="115" t="s">
+        <v>204</v>
+      </c>
+      <c r="B113" s="80"/>
       <c r="C113" s="80"/>
       <c r="D113" s="80"/>
-      <c r="E113" s="105">
-[...1 lines deleted...]
-      </c>
+      <c r="E113" s="80"/>
     </row>
     <row r="114" spans="1:9" s="51" customFormat="1" ht="12.75" customHeight="1">
       <c r="A114" s="80" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="C114" s="80"/>
       <c r="D114" s="80"/>
-      <c r="E114" s="105">
+      <c r="E114" s="104">
         <v>0</v>
       </c>
     </row>
     <row r="115" spans="1:9" s="51" customFormat="1" ht="12.75" customHeight="1">
       <c r="A115" s="80" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="C115" s="80"/>
       <c r="D115" s="80"/>
       <c r="E115" s="105">
         <v>0</v>
       </c>
     </row>
     <row r="116" spans="1:9" s="51" customFormat="1" ht="12.75" customHeight="1">
       <c r="A116" s="80" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="C116" s="80"/>
       <c r="D116" s="80"/>
       <c r="E116" s="105">
         <v>0</v>
       </c>
     </row>
     <row r="117" spans="1:9" s="51" customFormat="1" ht="12.75" customHeight="1">
       <c r="A117" s="80" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="C117" s="80"/>
       <c r="D117" s="80"/>
       <c r="E117" s="105">
         <v>0</v>
       </c>
     </row>
     <row r="118" spans="1:9" s="51" customFormat="1" ht="12.75" customHeight="1">
       <c r="A118" s="80" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="C118" s="80"/>
       <c r="D118" s="80"/>
       <c r="E118" s="105">
         <v>0</v>
       </c>
     </row>
     <row r="119" spans="1:9" s="51" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A119" s="78" t="s">
-        <v>213</v>
+      <c r="A119" s="80" t="s">
+        <v>210</v>
       </c>
       <c r="C119" s="80"/>
       <c r="D119" s="80"/>
       <c r="E119" s="105">
         <v>0</v>
       </c>
-      <c r="I119" s="113"/>
     </row>
     <row r="120" spans="1:9" s="51" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A120" s="78" t="s">
-        <v>214</v>
+      <c r="A120" s="80" t="s">
+        <v>211</v>
       </c>
       <c r="C120" s="80"/>
       <c r="D120" s="80"/>
       <c r="E120" s="105">
         <v>0</v>
       </c>
-      <c r="I120" s="113"/>
     </row>
     <row r="121" spans="1:9" s="51" customFormat="1" ht="12.75" customHeight="1">
       <c r="A121" s="80" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="C121" s="80"/>
       <c r="D121" s="80"/>
       <c r="E121" s="105">
         <v>0</v>
       </c>
-      <c r="I121" s="113"/>
     </row>
     <row r="122" spans="1:9" s="51" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A122" s="80" t="s">
-        <v>216</v>
+      <c r="A122" s="78" t="s">
+        <v>213</v>
       </c>
       <c r="C122" s="80"/>
       <c r="D122" s="80"/>
       <c r="E122" s="105">
         <v>0</v>
       </c>
       <c r="I122" s="113"/>
     </row>
-    <row r="123" spans="1:9" s="51" customFormat="1" ht="12" customHeight="1">
-      <c r="A123" s="80"/>
+    <row r="123" spans="1:9" s="51" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A123" s="78" t="s">
+        <v>214</v>
+      </c>
       <c r="C123" s="80"/>
       <c r="D123" s="80"/>
-      <c r="E123" s="80"/>
+      <c r="E123" s="105">
+        <v>0</v>
+      </c>
       <c r="I123" s="113"/>
     </row>
-    <row r="124" spans="1:9" s="51" customFormat="1" ht="12" customHeight="1">
-[...1 lines deleted...]
-      <c r="B124" s="80"/>
+    <row r="124" spans="1:9" s="51" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A124" s="80" t="s">
+        <v>215</v>
+      </c>
       <c r="C124" s="80"/>
       <c r="D124" s="80"/>
-      <c r="E124" s="80"/>
+      <c r="E124" s="105">
+        <v>0</v>
+      </c>
+      <c r="I124" s="113"/>
     </row>
     <row r="125" spans="1:9" s="51" customFormat="1" ht="12.75" customHeight="1">
       <c r="A125" s="80" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="B125" s="80"/>
+        <v>216</v>
+      </c>
       <c r="C125" s="80"/>
       <c r="D125" s="80"/>
-      <c r="E125" s="80"/>
-[...4 lines deleted...]
-      <c r="A128" s="311" t="s">
+      <c r="E125" s="105">
+        <v>0</v>
+      </c>
+      <c r="I125" s="113"/>
+    </row>
+    <row r="126" spans="1:9" s="51" customFormat="1" ht="12" customHeight="1">
+      <c r="A126" s="80"/>
+      <c r="C126" s="80"/>
+      <c r="D126" s="80"/>
+      <c r="E126" s="80"/>
+      <c r="I126" s="113"/>
+    </row>
+    <row r="127" spans="1:9" s="51" customFormat="1" ht="12" customHeight="1">
+      <c r="A127" s="80"/>
+      <c r="B127" s="80"/>
+      <c r="C127" s="80"/>
+      <c r="D127" s="80"/>
+      <c r="E127" s="80"/>
+    </row>
+    <row r="128" spans="1:9" s="51" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A128" s="80" t="s">
+        <v>92</v>
+      </c>
+      <c r="B128" s="80"/>
+      <c r="C128" s="80"/>
+      <c r="D128" s="80"/>
+      <c r="E128" s="80"/>
+    </row>
+    <row r="129" spans="1:5" s="51" customFormat="1" ht="12.75" customHeight="1"/>
+    <row r="130" spans="1:5" s="51" customFormat="1" ht="14.25"/>
+    <row r="131" spans="1:5" s="51" customFormat="1" ht="54.75" customHeight="1">
+      <c r="A131" s="316" t="s">
         <v>217</v>
       </c>
-      <c r="B128" s="311"/>
-[...12 lines deleted...]
-      <c r="A130" s="312" t="s">
+      <c r="B131" s="316"/>
+      <c r="C131" s="316"/>
+      <c r="D131" s="316"/>
+      <c r="E131" s="316"/>
+    </row>
+    <row r="132" spans="1:5" s="51" customFormat="1" ht="14.25">
+      <c r="A132" s="114"/>
+      <c r="B132" s="114"/>
+      <c r="C132" s="114"/>
+      <c r="D132" s="114"/>
+      <c r="E132" s="114"/>
+    </row>
+    <row r="133" spans="1:5" ht="77.25" customHeight="1">
+      <c r="A133" s="317" t="s">
         <v>376</v>
       </c>
-      <c r="B130" s="312"/>
-[...5 lines deleted...]
-      <c r="D149" s="34"/>
+      <c r="B133" s="317"/>
+      <c r="C133" s="317"/>
+      <c r="D133" s="317"/>
+      <c r="E133" s="317"/>
+    </row>
+    <row r="152" spans="4:4">
+      <c r="D152" s="34"/>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="A128:E128"/>
-    <mergeCell ref="A130:E130"/>
+    <mergeCell ref="A131:E131"/>
+    <mergeCell ref="A133:E133"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.5" top="0.75" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup scale="87" fitToWidth="2" fitToHeight="2" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
-    <brk id="65" max="4" man="1"/>
+    <brk id="67" max="4" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{97A9C13F-B8F3-419C-B327-CF833D04903A}">
   <sheetPr transitionEvaluation="1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J215"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="A5" sqref="A5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="16.7109375" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="2" width="2.7109375" style="5" customWidth="1"/>
     <col min="3" max="3" width="46.7109375" style="5" customWidth="1"/>
     <col min="4" max="4" width="21.7109375" style="22" customWidth="1"/>
     <col min="5" max="5" width="1.7109375" style="5" customWidth="1"/>
     <col min="6" max="6" width="19.28515625" style="5" customWidth="1"/>
     <col min="7" max="7" width="1.7109375" style="5" customWidth="1"/>
     <col min="8" max="8" width="19.28515625" style="5" customWidth="1"/>
     <col min="9" max="16384" width="16.7109375" style="5"/>
@@ -23168,92 +23213,92 @@
       <c r="H33" s="92">
         <f>SUM(H30:H32)</f>
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:10" s="80" customFormat="1" ht="9.75" customHeight="1" thickTop="1">
       <c r="D34" s="138"/>
       <c r="E34" s="81"/>
     </row>
     <row r="35" spans="1:10" s="80" customFormat="1" ht="12" customHeight="1">
       <c r="D35" s="138"/>
       <c r="E35" s="81"/>
     </row>
     <row r="36" spans="1:10" s="80" customFormat="1" ht="14.25">
       <c r="A36" s="80" t="s">
         <v>92</v>
       </c>
       <c r="D36" s="138"/>
       <c r="E36" s="81"/>
     </row>
     <row r="37" spans="1:10" ht="12" customHeight="1">
       <c r="D37" s="19"/>
       <c r="E37" s="6"/>
     </row>
     <row r="38" spans="1:10" ht="12" customHeight="1">
-      <c r="A38" s="315" t="s">
+      <c r="A38" s="320" t="s">
         <v>233</v>
       </c>
-      <c r="B38" s="315"/>
-[...5 lines deleted...]
-      <c r="H38" s="315"/>
+      <c r="B38" s="320"/>
+      <c r="C38" s="320"/>
+      <c r="D38" s="320"/>
+      <c r="E38" s="320"/>
+      <c r="F38" s="320"/>
+      <c r="G38" s="320"/>
+      <c r="H38" s="320"/>
     </row>
     <row r="39" spans="1:10">
-      <c r="A39" s="315"/>
-[...6 lines deleted...]
-      <c r="H39" s="315"/>
+      <c r="A39" s="320"/>
+      <c r="B39" s="320"/>
+      <c r="C39" s="320"/>
+      <c r="D39" s="320"/>
+      <c r="E39" s="320"/>
+      <c r="F39" s="320"/>
+      <c r="G39" s="320"/>
+      <c r="H39" s="320"/>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" s="27"/>
       <c r="B40" s="27"/>
       <c r="C40" s="27"/>
       <c r="D40" s="27"/>
       <c r="E40" s="27"/>
       <c r="F40" s="27"/>
       <c r="G40" s="27"/>
       <c r="H40" s="27"/>
     </row>
     <row r="41" spans="1:10" ht="12" customHeight="1">
-      <c r="A41" s="315" t="s">
+      <c r="A41" s="320" t="s">
         <v>234</v>
       </c>
-      <c r="B41" s="315"/>
-[...5 lines deleted...]
-      <c r="H41" s="315"/>
+      <c r="B41" s="320"/>
+      <c r="C41" s="320"/>
+      <c r="D41" s="320"/>
+      <c r="E41" s="320"/>
+      <c r="F41" s="320"/>
+      <c r="G41" s="320"/>
+      <c r="H41" s="320"/>
       <c r="I41"/>
       <c r="J41"/>
     </row>
     <row r="42" spans="1:10" ht="12" customHeight="1">
       <c r="D42" s="6"/>
       <c r="E42" s="6"/>
     </row>
     <row r="43" spans="1:10" ht="12" customHeight="1">
       <c r="D43" s="6"/>
       <c r="E43" s="6"/>
     </row>
     <row r="44" spans="1:10" ht="12" customHeight="1">
       <c r="D44" s="6"/>
       <c r="E44" s="6"/>
     </row>
     <row r="45" spans="1:10" ht="12" customHeight="1">
       <c r="D45" s="6"/>
       <c r="E45" s="6"/>
     </row>
     <row r="46" spans="1:10" ht="12" customHeight="1">
       <c r="D46" s="6"/>
       <c r="E46" s="6"/>
     </row>
     <row r="47" spans="1:10" ht="12" customHeight="1">
       <c r="D47" s="6"/>
@@ -24264,116 +24309,116 @@
       <c r="H30" s="92">
         <f>H25+H28</f>
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:8" s="80" customFormat="1" ht="12" customHeight="1" thickTop="1">
       <c r="D31" s="138"/>
       <c r="E31" s="81"/>
     </row>
     <row r="32" spans="1:8" s="80" customFormat="1" ht="12" customHeight="1">
       <c r="D32" s="138"/>
       <c r="E32" s="81"/>
     </row>
     <row r="33" spans="1:10" s="80" customFormat="1" ht="14.25">
       <c r="A33" s="80" t="s">
         <v>92</v>
       </c>
       <c r="D33" s="138"/>
       <c r="E33" s="81"/>
     </row>
     <row r="34" spans="1:10" ht="12" customHeight="1">
       <c r="D34" s="19"/>
       <c r="E34" s="6"/>
     </row>
     <row r="35" spans="1:10" ht="12" customHeight="1">
-      <c r="A35" s="315" t="s">
+      <c r="A35" s="320" t="s">
         <v>247</v>
       </c>
-      <c r="B35" s="315"/>
-[...5 lines deleted...]
-      <c r="H35" s="315"/>
+      <c r="B35" s="320"/>
+      <c r="C35" s="320"/>
+      <c r="D35" s="320"/>
+      <c r="E35" s="320"/>
+      <c r="F35" s="320"/>
+      <c r="G35" s="320"/>
+      <c r="H35" s="320"/>
     </row>
     <row r="36" spans="1:10" ht="12" customHeight="1">
-      <c r="A36" s="315"/>
-[...6 lines deleted...]
-      <c r="H36" s="315"/>
+      <c r="A36" s="320"/>
+      <c r="B36" s="320"/>
+      <c r="C36" s="320"/>
+      <c r="D36" s="320"/>
+      <c r="E36" s="320"/>
+      <c r="F36" s="320"/>
+      <c r="G36" s="320"/>
+      <c r="H36" s="320"/>
     </row>
     <row r="37" spans="1:10" ht="12" customHeight="1">
-      <c r="A37" s="315"/>
-[...6 lines deleted...]
-      <c r="H37" s="315"/>
+      <c r="A37" s="320"/>
+      <c r="B37" s="320"/>
+      <c r="C37" s="320"/>
+      <c r="D37" s="320"/>
+      <c r="E37" s="320"/>
+      <c r="F37" s="320"/>
+      <c r="G37" s="320"/>
+      <c r="H37" s="320"/>
     </row>
     <row r="38" spans="1:10">
-      <c r="A38" s="315"/>
-[...6 lines deleted...]
-      <c r="H38" s="315"/>
+      <c r="A38" s="320"/>
+      <c r="B38" s="320"/>
+      <c r="C38" s="320"/>
+      <c r="D38" s="320"/>
+      <c r="E38" s="320"/>
+      <c r="F38" s="320"/>
+      <c r="G38" s="320"/>
+      <c r="H38" s="320"/>
     </row>
     <row r="39" spans="1:10">
-      <c r="A39" s="315"/>
-[...6 lines deleted...]
-      <c r="H39" s="315"/>
+      <c r="A39" s="320"/>
+      <c r="B39" s="320"/>
+      <c r="C39" s="320"/>
+      <c r="D39" s="320"/>
+      <c r="E39" s="320"/>
+      <c r="F39" s="320"/>
+      <c r="G39" s="320"/>
+      <c r="H39" s="320"/>
     </row>
     <row r="40" spans="1:10" ht="12" customHeight="1">
       <c r="D40" s="19"/>
       <c r="E40" s="6"/>
     </row>
     <row r="41" spans="1:10" ht="13.9" customHeight="1">
-      <c r="A41" s="315" t="s">
+      <c r="A41" s="320" t="s">
         <v>234</v>
       </c>
-      <c r="B41" s="315"/>
-[...5 lines deleted...]
-      <c r="H41" s="315"/>
+      <c r="B41" s="320"/>
+      <c r="C41" s="320"/>
+      <c r="D41" s="320"/>
+      <c r="E41" s="320"/>
+      <c r="F41" s="320"/>
+      <c r="G41" s="320"/>
+      <c r="H41" s="320"/>
       <c r="I41" s="25"/>
       <c r="J41" s="25"/>
     </row>
     <row r="42" spans="1:10" ht="12" customHeight="1">
       <c r="D42" s="6"/>
       <c r="E42" s="6"/>
     </row>
     <row r="43" spans="1:10" ht="12" customHeight="1">
       <c r="D43" s="6"/>
       <c r="E43" s="6"/>
     </row>
     <row r="44" spans="1:10" ht="12" customHeight="1">
       <c r="D44" s="6"/>
       <c r="E44" s="6"/>
     </row>
     <row r="45" spans="1:10" ht="12" customHeight="1">
       <c r="D45" s="14"/>
       <c r="E45" s="6"/>
     </row>
     <row r="46" spans="1:10" ht="12" customHeight="1">
       <c r="D46" s="14"/>
       <c r="E46" s="6"/>
     </row>
     <row r="47" spans="1:10" ht="12" customHeight="1">
       <c r="D47" s="20"/>
@@ -25102,65 +25147,65 @@
     <row r="3" spans="1:10" s="41" customFormat="1" ht="20.25" customHeight="1" thickBot="1">
       <c r="A3" s="69" t="s">
         <v>5</v>
       </c>
       <c r="B3" s="69"/>
       <c r="C3" s="69"/>
       <c r="D3" s="156"/>
       <c r="E3" s="157"/>
       <c r="F3" s="157"/>
       <c r="G3" s="157"/>
       <c r="H3" s="157"/>
       <c r="I3" s="158" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="4" spans="1:10" s="41" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="D4" s="40"/>
       <c r="E4" s="149"/>
       <c r="F4" s="149"/>
       <c r="G4" s="149"/>
       <c r="H4" s="149"/>
       <c r="I4" s="150"/>
     </row>
     <row r="5" spans="1:10" s="289" customFormat="1" ht="18">
       <c r="D5" s="290"/>
-      <c r="E5" s="317" t="s">
+      <c r="E5" s="322" t="s">
         <v>251</v>
       </c>
       <c r="F5" s="291"/>
-      <c r="G5" s="317" t="s">
+      <c r="G5" s="322" t="s">
         <v>252</v>
       </c>
       <c r="H5" s="291"/>
       <c r="I5" s="292"/>
     </row>
     <row r="6" spans="1:10" s="289" customFormat="1" ht="15.75" customHeight="1">
       <c r="D6" s="290"/>
-      <c r="E6" s="318"/>
+      <c r="E6" s="323"/>
       <c r="F6" s="151"/>
-      <c r="G6" s="318"/>
+      <c r="G6" s="323"/>
       <c r="I6" s="293" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="7" spans="1:10" s="155" customFormat="1" ht="18">
       <c r="A7" s="42" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="42"/>
       <c r="C7" s="42"/>
       <c r="D7" s="152"/>
       <c r="E7" s="153"/>
       <c r="F7" s="153"/>
       <c r="G7" s="153"/>
       <c r="H7" s="153"/>
       <c r="I7" s="154"/>
     </row>
     <row r="8" spans="1:10" s="79" customFormat="1" ht="12.75" customHeight="1">
       <c r="A8" s="159" t="s">
         <v>254</v>
       </c>
       <c r="B8" s="160"/>
       <c r="E8" s="161">
         <v>0</v>
       </c>
@@ -25588,83 +25633,83 @@
       <c r="H37" s="170"/>
       <c r="I37" s="58"/>
     </row>
     <row r="38" spans="1:9" s="51" customFormat="1" ht="12.75" customHeight="1">
       <c r="A38" s="51" t="s">
         <v>92</v>
       </c>
       <c r="E38" s="170"/>
       <c r="F38" s="170"/>
       <c r="G38" s="170"/>
       <c r="H38" s="170"/>
       <c r="I38" s="58"/>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="4"/>
       <c r="B39" s="4"/>
       <c r="C39" s="4"/>
       <c r="D39" s="4"/>
       <c r="E39" s="1"/>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
       <c r="I39" s="2"/>
     </row>
     <row r="40" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A40" s="316" t="s">
+      <c r="A40" s="321" t="s">
         <v>266</v>
       </c>
-      <c r="B40" s="316"/>
-[...6 lines deleted...]
-      <c r="I40" s="316"/>
+      <c r="B40" s="321"/>
+      <c r="C40" s="321"/>
+      <c r="D40" s="321"/>
+      <c r="E40" s="321"/>
+      <c r="F40" s="321"/>
+      <c r="G40" s="321"/>
+      <c r="H40" s="321"/>
+      <c r="I40" s="321"/>
     </row>
     <row r="41" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A41" s="316"/>
-[...7 lines deleted...]
-      <c r="I41" s="316"/>
+      <c r="A41" s="321"/>
+      <c r="B41" s="321"/>
+      <c r="C41" s="321"/>
+      <c r="D41" s="321"/>
+      <c r="E41" s="321"/>
+      <c r="F41" s="321"/>
+      <c r="G41" s="321"/>
+      <c r="H41" s="321"/>
+      <c r="I41" s="321"/>
     </row>
     <row r="42" spans="1:9">
-      <c r="A42" s="316"/>
-[...7 lines deleted...]
-      <c r="I42" s="316"/>
+      <c r="A42" s="321"/>
+      <c r="B42" s="321"/>
+      <c r="C42" s="321"/>
+      <c r="D42" s="321"/>
+      <c r="E42" s="321"/>
+      <c r="F42" s="321"/>
+      <c r="G42" s="321"/>
+      <c r="H42" s="321"/>
+      <c r="I42" s="321"/>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="4"/>
       <c r="B47" s="4"/>
       <c r="C47" s="4"/>
       <c r="D47" s="4"/>
       <c r="E47" s="1"/>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
       <c r="I47" s="2"/>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="4"/>
       <c r="B48" s="4"/>
       <c r="C48" s="4"/>
       <c r="D48" s="4"/>
       <c r="E48" s="1"/>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
       <c r="I48" s="2"/>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="4"/>
@@ -27780,62 +27825,62 @@
     <row r="3" spans="1:11" s="41" customFormat="1" ht="20.25" customHeight="1" thickBot="1">
       <c r="A3" s="73" t="s">
         <v>96</v>
       </c>
       <c r="B3" s="183"/>
       <c r="C3" s="183"/>
       <c r="D3" s="183"/>
       <c r="E3" s="183"/>
       <c r="F3" s="178"/>
       <c r="G3" s="178"/>
       <c r="H3" s="179"/>
       <c r="I3" s="179"/>
       <c r="J3" s="179"/>
       <c r="K3" s="158" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="4" spans="1:11" s="41" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="B4" s="180"/>
       <c r="C4" s="180"/>
       <c r="D4" s="180"/>
       <c r="E4" s="180"/>
       <c r="K4" s="150"/>
     </row>
     <row r="5" spans="1:11" s="289" customFormat="1" ht="18">
-      <c r="G5" s="317" t="s">
+      <c r="G5" s="322" t="s">
         <v>251</v>
       </c>
-      <c r="I5" s="317" t="s">
+      <c r="I5" s="322" t="s">
         <v>252</v>
       </c>
       <c r="K5" s="292"/>
     </row>
     <row r="6" spans="1:11" s="289" customFormat="1" ht="18">
-      <c r="G6" s="318"/>
+      <c r="G6" s="323"/>
       <c r="H6" s="151"/>
-      <c r="I6" s="318"/>
+      <c r="I6" s="323"/>
       <c r="K6" s="294" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="7" spans="1:11" s="155" customFormat="1" ht="18">
       <c r="A7" s="42" t="s">
         <v>269</v>
       </c>
       <c r="B7" s="181"/>
       <c r="C7" s="181"/>
       <c r="D7" s="181"/>
       <c r="E7" s="181"/>
       <c r="F7" s="181"/>
       <c r="K7" s="154"/>
     </row>
     <row r="8" spans="1:11" s="51" customFormat="1" ht="12.75" customHeight="1">
       <c r="A8" s="51" t="s">
         <v>270</v>
       </c>
       <c r="G8" s="184"/>
       <c r="H8" s="184"/>
       <c r="I8" s="184"/>
       <c r="J8" s="55"/>
       <c r="K8" s="184"/>
     </row>
@@ -28341,89 +28386,89 @@
     <row r="49" spans="1:11" s="79" customFormat="1" ht="12" customHeight="1" thickTop="1">
       <c r="G49" s="162"/>
       <c r="H49" s="162"/>
       <c r="I49" s="162"/>
       <c r="K49" s="162"/>
     </row>
     <row r="50" spans="1:11" s="79" customFormat="1" ht="12" customHeight="1">
       <c r="G50" s="162"/>
       <c r="H50" s="162"/>
       <c r="I50" s="162"/>
       <c r="K50" s="162"/>
     </row>
     <row r="51" spans="1:11" s="51" customFormat="1" ht="12.75" customHeight="1">
       <c r="A51" s="51" t="s">
         <v>92</v>
       </c>
       <c r="G51" s="58"/>
       <c r="H51" s="58"/>
       <c r="I51" s="58"/>
       <c r="K51" s="58"/>
     </row>
     <row r="52" spans="1:11">
       <c r="K52" s="2"/>
     </row>
     <row r="53" spans="1:11" ht="12.75" customHeight="1">
-      <c r="A53" s="316" t="s">
+      <c r="A53" s="321" t="s">
         <v>266</v>
       </c>
-      <c r="B53" s="316"/>
-[...8 lines deleted...]
-      <c r="K53" s="316"/>
+      <c r="B53" s="321"/>
+      <c r="C53" s="321"/>
+      <c r="D53" s="321"/>
+      <c r="E53" s="321"/>
+      <c r="F53" s="321"/>
+      <c r="G53" s="321"/>
+      <c r="H53" s="321"/>
+      <c r="I53" s="321"/>
+      <c r="J53" s="321"/>
+      <c r="K53" s="321"/>
     </row>
     <row r="54" spans="1:11">
-      <c r="A54" s="316"/>
-[...9 lines deleted...]
-      <c r="K54" s="316"/>
+      <c r="A54" s="321"/>
+      <c r="B54" s="321"/>
+      <c r="C54" s="321"/>
+      <c r="D54" s="321"/>
+      <c r="E54" s="321"/>
+      <c r="F54" s="321"/>
+      <c r="G54" s="321"/>
+      <c r="H54" s="321"/>
+      <c r="I54" s="321"/>
+      <c r="J54" s="321"/>
+      <c r="K54" s="321"/>
     </row>
     <row r="55" spans="1:11">
-      <c r="A55" s="316"/>
-[...9 lines deleted...]
-      <c r="K55" s="316"/>
+      <c r="A55" s="321"/>
+      <c r="B55" s="321"/>
+      <c r="C55" s="321"/>
+      <c r="D55" s="321"/>
+      <c r="E55" s="321"/>
+      <c r="F55" s="321"/>
+      <c r="G55" s="321"/>
+      <c r="H55" s="321"/>
+      <c r="I55" s="321"/>
+      <c r="J55" s="321"/>
+      <c r="K55" s="321"/>
     </row>
     <row r="145" spans="4:4">
       <c r="D145" s="34"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="I5:I6"/>
     <mergeCell ref="A53:K55"/>
   </mergeCells>
   <phoneticPr fontId="15" type="noConversion"/>
   <pageMargins left="0.75" right="0.5" top="0.75" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup scale="92" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <ignoredErrors>
     <ignoredError sqref="G14 I14 K14" formulaRange="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
@@ -28910,142 +28955,142 @@
       </c>
       <c r="K37" s="214"/>
       <c r="L37" s="213">
         <v>0.87609999999999999</v>
       </c>
       <c r="M37" s="214"/>
       <c r="N37" s="213">
         <v>0.89510000000000001</v>
       </c>
       <c r="O37" s="214"/>
       <c r="P37" s="213">
         <v>0.87319999999999998</v>
       </c>
     </row>
     <row r="38" spans="1:24" s="200" customFormat="1" ht="14.25">
       <c r="A38" s="201"/>
       <c r="H38" s="212"/>
       <c r="J38" s="212"/>
       <c r="K38" s="196"/>
       <c r="L38" s="212"/>
       <c r="M38" s="196"/>
       <c r="N38" s="212"/>
     </row>
     <row r="39" spans="1:24" s="200" customFormat="1" ht="14.25"/>
     <row r="40" spans="1:24" s="200" customFormat="1" ht="14.25">
-      <c r="A40" s="320" t="s">
+      <c r="A40" s="325" t="s">
         <v>304</v>
       </c>
-      <c r="B40" s="320"/>
-[...13 lines deleted...]
-      <c r="P40" s="320"/>
+      <c r="B40" s="325"/>
+      <c r="C40" s="325"/>
+      <c r="D40" s="325"/>
+      <c r="E40" s="325"/>
+      <c r="F40" s="325"/>
+      <c r="G40" s="325"/>
+      <c r="H40" s="325"/>
+      <c r="I40" s="325"/>
+      <c r="J40" s="325"/>
+      <c r="K40" s="325"/>
+      <c r="L40" s="325"/>
+      <c r="M40" s="325"/>
+      <c r="N40" s="325"/>
+      <c r="O40" s="325"/>
+      <c r="P40" s="325"/>
       <c r="Q40" s="218"/>
       <c r="R40" s="218"/>
       <c r="S40" s="218"/>
       <c r="T40" s="218"/>
       <c r="U40" s="218"/>
       <c r="V40" s="218"/>
       <c r="W40" s="218"/>
       <c r="X40" s="218"/>
     </row>
     <row r="41" spans="1:24" s="200" customFormat="1" ht="14.25">
-      <c r="A41" s="320"/>
-[...14 lines deleted...]
-      <c r="P41" s="320"/>
+      <c r="A41" s="325"/>
+      <c r="B41" s="325"/>
+      <c r="C41" s="325"/>
+      <c r="D41" s="325"/>
+      <c r="E41" s="325"/>
+      <c r="F41" s="325"/>
+      <c r="G41" s="325"/>
+      <c r="H41" s="325"/>
+      <c r="I41" s="325"/>
+      <c r="J41" s="325"/>
+      <c r="K41" s="325"/>
+      <c r="L41" s="325"/>
+      <c r="M41" s="325"/>
+      <c r="N41" s="325"/>
+      <c r="O41" s="325"/>
+      <c r="P41" s="325"/>
       <c r="Q41" s="218"/>
       <c r="R41" s="218"/>
       <c r="S41" s="218"/>
       <c r="T41" s="218"/>
       <c r="U41" s="218"/>
       <c r="V41" s="218"/>
       <c r="W41" s="218"/>
       <c r="X41" s="218"/>
     </row>
     <row r="42" spans="1:24" s="200" customFormat="1" ht="14.25"/>
     <row r="43" spans="1:24" s="200" customFormat="1" ht="14.25">
       <c r="A43" s="200" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="44" spans="1:24" s="200" customFormat="1" ht="14.25">
       <c r="A44" s="219"/>
       <c r="B44" s="219"/>
       <c r="C44" s="219"/>
       <c r="D44" s="219"/>
       <c r="E44" s="219"/>
       <c r="F44" s="219"/>
       <c r="G44" s="219"/>
       <c r="H44" s="219"/>
       <c r="I44" s="219"/>
       <c r="J44" s="219"/>
       <c r="K44" s="219"/>
       <c r="L44" s="219"/>
       <c r="M44" s="219"/>
       <c r="N44" s="219"/>
     </row>
     <row r="45" spans="1:24" s="200" customFormat="1" ht="97.5" customHeight="1">
-      <c r="A45" s="319" t="s">
+      <c r="A45" s="324" t="s">
         <v>306</v>
       </c>
-      <c r="B45" s="319"/>
-[...11 lines deleted...]
-      <c r="N45" s="319"/>
+      <c r="B45" s="324"/>
+      <c r="C45" s="324"/>
+      <c r="D45" s="324"/>
+      <c r="E45" s="324"/>
+      <c r="F45" s="324"/>
+      <c r="G45" s="324"/>
+      <c r="H45" s="324"/>
+      <c r="I45" s="324"/>
+      <c r="J45" s="324"/>
+      <c r="K45" s="324"/>
+      <c r="L45" s="324"/>
+      <c r="M45" s="324"/>
+      <c r="N45" s="324"/>
     </row>
     <row r="46" spans="1:24" s="200" customFormat="1" ht="14.25"/>
     <row r="47" spans="1:24" s="200" customFormat="1" ht="14.25"/>
     <row r="48" spans="1:24" s="200" customFormat="1" ht="14.25"/>
     <row r="49" s="200" customFormat="1" ht="14.25"/>
     <row r="50" s="200" customFormat="1" ht="14.25"/>
     <row r="51" s="200" customFormat="1" ht="14.25"/>
     <row r="52" s="200" customFormat="1" ht="14.25"/>
     <row r="53" s="200" customFormat="1" ht="14.25"/>
     <row r="54" s="200" customFormat="1" ht="14.25"/>
     <row r="55" s="200" customFormat="1" ht="14.25"/>
     <row r="56" s="200" customFormat="1" ht="14.25"/>
     <row r="57" s="200" customFormat="1" ht="14.25"/>
     <row r="58" s="200" customFormat="1" ht="14.25"/>
     <row r="59" s="200" customFormat="1" ht="14.25"/>
     <row r="60" s="200" customFormat="1" ht="14.25"/>
     <row r="61" s="200" customFormat="1" ht="14.25"/>
     <row r="62" s="200" customFormat="1" ht="14.25"/>
     <row r="63" s="200" customFormat="1" ht="14.25"/>
     <row r="64" s="200" customFormat="1" ht="14.25"/>
     <row r="65" s="200" customFormat="1" ht="14.25"/>
     <row r="66" s="200" customFormat="1" ht="14.25"/>
     <row r="67" s="200" customFormat="1" ht="14.25"/>
     <row r="68" s="200" customFormat="1" ht="14.25"/>
     <row r="69" s="200" customFormat="1" ht="14.25"/>
@@ -29067,59 +29112,50 @@
   <pageSetup scale="71" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="14" max="1048575" man="1"/>
   </colBreaks>
   <ignoredErrors>
     <ignoredError sqref="G13:G16 G10 G21 G18:G19" numberStoredAsText="1"/>
     <ignoredError sqref="I18 P18 H34:N34 P34" evalError="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100EC2D152AE41410409D1A184E0D1B4A8E" ma:contentTypeVersion="3" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="1b2d6c80ab25dcabc1b27cc563229dd3">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="81a6d3cf-6b69-4fc4-8307-d11adc2fb341" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d65d391d207425a1d0e8dcd54d4ea1c5" ns2:_="">
     <xsd:import namespace="81a6d3cf-6b69-4fc4-8307-d11adc2fb341"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="81a6d3cf-6b69-4fc4-8307-d11adc2fb341" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
@@ -29213,78 +29249,87 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B625696C-AA4C-4377-B24A-A10F3CA18072}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8A416018-F130-4C93-A8F9-D4F6444A91F8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="81a6d3cf-6b69-4fc4-8307-d11adc2fb341"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B625696C-AA4C-4377-B24A-A10F3CA18072}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1AA54D95-2736-4D83-9A1D-71FD261F165F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>