--- v0 (2026-06-21)
+++ v1 (2026-09-20)
@@ -10,70 +10,65 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
   <Override PartName="/word/header10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header13.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header14.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header15.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header16.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header17.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="122E90D0" w14:textId="31662F62" w:rsidR="00BD4C79" w:rsidRPr="00BD4C79" w:rsidRDefault="00A135A0" w:rsidP="00BD4C79">
       <w:pPr>
         <w:spacing w:before="720" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1387,120 +1382,144 @@
       <w:bookmarkEnd w:id="29"/>
       <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
       <w:bookmarkEnd w:id="32"/>
       <w:bookmarkEnd w:id="33"/>
       <w:bookmarkEnd w:id="34"/>
       <w:bookmarkEnd w:id="35"/>
       <w:bookmarkEnd w:id="36"/>
       <w:bookmarkEnd w:id="37"/>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:smallCaps w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Note 1</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:smallCaps w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:smallCaps w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:smallCaps w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Significant Accounting Policies</w:t>
+        <w:t>Significant</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:smallCaps w:val="0"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Accounting Policies</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:p w14:paraId="6AE14D62" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>A.</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Financial Reporting Entity </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The concept underlying the definition of the financial reporting entity is that elected officials are accountable to their constituents for their actions. As required by accounting principles generally accepted in the United States of America (GAAP), the financial reporting entity includes both the primary government and all of its component units. An organization other than a primary government serves as a nucleus for a reporting entity when it issues separate financial statements. *1 (University) is a constituent institution of the multi-campus University of North Carolina System, which is a component unit of the State of North Carolina and an integral part of the State’s </w:t>
+        <w:t xml:space="preserve">The concept underlying the definition of the financial reporting entity is that elected officials are accountable to their constituents for their actions. As required by accounting principles generally accepted in the United States of America (GAAP), the financial reporting entity includes both the primary government and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>all of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> its component units. An organization other than a primary government serves as a nucleus for a reporting entity when it issues separate financial statements. *1 (University) is a constituent institution of the multi-campus University of North Carolina System, which is a component unit of the State of North Carolina and an integral part of the State’s </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>Annual Comprehensive Financial Report</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60629C70" w14:textId="7F74E174" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
@@ -1625,51 +1644,65 @@
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Financial statements for the University and its blended and discretely presented component units are presented as of and for the fiscal year ended </w:t>
       </w:r>
       <w:r w:rsidR="00983E4F" w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>June 30, 202</w:t>
       </w:r>
       <w:r w:rsidR="00650D82">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">, except for ___________ Foundation whose financial statements are as of and for the fiscal year ended ________. </w:t>
+        <w:t xml:space="preserve">, except </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>for __</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_________ Foundation whose financial statements are as of and for the fiscal year ended ________. </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>[Omit this paragraph if no differing fiscal year ends.]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E40AC66" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
@@ -1692,51 +1725,65 @@
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Although legally separate, ____________ (Foundation) and ___________ (Investment Fund), component units of the University, are reported as if they were part of the University.</w:t>
+        <w:t xml:space="preserve">Although legally separate, ____________ (Foundation) </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>and __</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>_________ (Investment Fund), component units of the University, are reported as if they were part of the University.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="522299F3" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">[Provide a brief description of the component units, and explain their relationship to the primary government, the rationale for including each component unit in the reporting entity and how to obtain a copy of their financial statements </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
@@ -1764,51 +1811,65 @@
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> MODIFY AS NECESSARY.]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1478D167" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Foundation is governed by a __-member board consisting of __ ex officio directors and __ elected directors. The Foundation’s purpose is to aid, support, and promote teaching, research, and service in the various educational, scientific, scholarly, professional, artistic, </w:t>
+        <w:t xml:space="preserve">The Foundation is governed by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>a __</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-member board consisting of __ ex officio directors and __ elected directors. The Foundation’s purpose is to aid, support, and promote teaching, research, and service in the various educational, scientific, scholarly, professional, artistic, </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>and creative endeavors of the University. Because the elected directors of the Foundation are appointed by the members of the *1 Board of Trustees and the Foundation’s sole purpose is to benefit *1, its financial statements have been blended with those of the University.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A0612E3" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>The Investment Fund is governed by a board consisting of __ ex officio directors and ____ elected directors. The Investment Fund’s purpose is to support the University by operating an investment fund for charitable, nonprofit foundations, associations, trusts, endowments, and funds that are organized and operated primarily to support the University. The Investment Fund is a governmental external investment pool. Because the elected directors of the Investment Fund are appointed by the members of the *1 Board of Trustees and the Investment Fund’s primary purpose is to benefit *1, its financial statements have been blended with those of the University.</w:t>
       </w:r>
     </w:p>
@@ -2005,51 +2066,93 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>[Explain the basis for including each component unit in the reporting entity and how to obtain a copy of their financial statements. Examples follow. MODIFY AS NECESSARY. If only one component unit, modify the sentence above and the first sentence of each paragraph below to eliminate redundancy.]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09CD5A87" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
-        <w:t>The ___________ Foundation acts primarily as a fundraising organization to supplement the resources that are available to the University in support of its programs. The Foundation board consists of __________. Although the University does not control the timing or amount of receipts from the Foundation, the majority of resources, or income thereon, that the Foundation holds and invests are restricted to the activities of the University by the donors. Because these restricted resources held by the Foundation can only be used by, or for the benefit of the University, the Foundation is considered a component unit of the University and is reported in separate financial statements because of the difference in its reporting model, as described below.</w:t>
+        <w:t xml:space="preserve">The ___________ Foundation acts primarily as a fundraising organization to supplement the resources that are available to the University in support of its programs. The Foundation board consists of __________. Although the University does not control the timing or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>amount</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of receipts from the Foundation, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the majority of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> resources, or income thereon, that the Foundation holds and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>invests</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are restricted to the activities of the University by the donors. Because these restricted resources held by the Foundation can only be used by, or for the benefit of the University, the Foundation is considered a component unit of the University and is reported in separate financial statements because of the difference in its reporting model, as described below.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2616B0EE" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>The ______________ Foundation is a private nonprofit organization that reports its financial results under the Financial Accounting Standards Board (FASB) Codification. As such, certain revenue recognition criteria and presentation features are different from the Governmental Accounting Standards Board revenue recognition criteria and presentation features. No modifications have been made to the Foundation’s financial information in the University’s financial reporting entity for these differences.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F8E63AA" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
@@ -2257,51 +2360,65 @@
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Fiduciary Fund</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> - This fund accounts for all of the University’s fiduciary activities, which are considered custodial funds.</w:t>
+        <w:t xml:space="preserve"> - This fund accounts for </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>all of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the University’s fiduciary activities, which are considered custodial funds.</w:t>
       </w:r>
       <w:r w:rsidR="00D14006" w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> These resources are held by the University in a purely custodial capacity on behalf of individuals, affiliated organizations, and other external parties. Custodial funds include the external portion of an investment pool sponsored by the [</w:t>
       </w:r>
       <w:r w:rsidR="00D14006" w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>sponsor</w:t>
       </w:r>
       <w:r w:rsidR="00D14006" w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>], as well as resources held on behalf of [</w:t>
       </w:r>
       <w:r w:rsidR="00D14006" w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
@@ -2433,51 +2550,71 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="3B3D517A" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> [If the University is not reporting Fiduciary Activity use this option.] </w:t>
+        <w:t xml:space="preserve"> [If the University is not </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>reporting</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Fiduciary Activity use this option.] </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08953463" w14:textId="0013B452" w:rsidR="00450E53" w:rsidRDefault="000213C9" w:rsidP="00B27FE5">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="385"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="556A8D9E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>B.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="556A8D9E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
@@ -2618,51 +2755,79 @@
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Basis of Accounting </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
-        <w:t>The financial statements of the University have been prepared using the economic resource measurement focus and the accrual basis of accounting. Under the accrual basis, revenues are recognized when earned, and expenses are recorded when an obligation has been incurred, regardless of the timing of the cash flows.</w:t>
+        <w:t xml:space="preserve">The financial statements of the University have been prepared using the economic resource measurement focus and the accrual basis of accounting. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Under</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>accrual basis</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, revenues are recognized when earned, and expenses are recorded when an obligation has been incurred, regardless of the timing of the cash flows.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F74EE9F" w14:textId="3EFDC50E" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="556A8D9E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>Nonexchange transactions</w:t>
       </w:r>
       <w:r w:rsidR="00673C5C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B324E6" w:rsidRPr="00450E53">
         <w:rPr>
@@ -2832,87 +2997,121 @@
     <w:p w14:paraId="15673191" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">[Certificates of deposit, investment agreements, bank investment contracts, and other asset holdings] are reported at cost, if purchased, or at fair value or appraised value at date of gift, if donated. </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
-        <w:t xml:space="preserve">[Modify as deemed necessary.] [This paragraph should include all of the University’s investments that are not measured at fair value (i.e. investments not disclosed in Note 3.) </w:t>
+        <w:t xml:space="preserve">[Modify as deemed necessary.] [This paragraph should include </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>all of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the University’s investments that are not measured at fair value (i.e. investments not disclosed in Note 3.) </w:t>
       </w:r>
       <w:bookmarkStart w:id="39" w:name="_Hlk40272192"/>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>See GASB Codification Section I50.121-123 for exceptions to fair value reporting.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="39"/>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32E54019" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Endowment investments include the principal amount of gifts and bequests that, according to donor restrictions, must be held in perpetuity or for a specified period of time, along with any accumulated investment earnings on such amounts. Further, endowment investments </w:t>
+        <w:t xml:space="preserve">Endowment investments include the principal amount of gifts and bequests that, according to donor restrictions, must be held in perpetuity or for a specified </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>period of time</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, along with any accumulated investment earnings on such amounts. Further, endowment investments </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">also include amounts internally designated by the University for investment in an endowment capacity (i.e. quasi-endowments), along with accumulated investment earnings on such amounts. Land and other real estate held as investments by endowments are reported at fair value, consistent with how investments are generally reported. </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>[Modify as deemed necessary.]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FD8D04E" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
@@ -2979,51 +3178,65 @@
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Inventories </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Inventories, consisting of expendable supplies, are valued at cost using either the first-in, first-out, last invoice cost, or average cost method. Merchandise for resale is valued at the lower of cost or market using the retail inventory method. </w:t>
+        <w:t xml:space="preserve">Inventories, consisting of expendable supplies, are valued at cost using either the first-in, first-out, last invoice cost, or average cost method. Merchandise for resale is valued at the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>lower of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cost or market using the retail inventory method. </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>[Modify as deemed necessary.]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59AF88BE" w14:textId="554F0FB4" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
@@ -3032,63 +3245,91 @@
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Capital Assets </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Capital assets are stated at cost at date of acquisition or acquisition value at date of donation in the case of gifts. Donated capital assets acquired prior to </w:t>
+        <w:t xml:space="preserve">Capital assets are stated at cost at date </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>of acquisition or</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> acquisition value at date of donation in the case of gifts. Donated capital assets acquired prior to </w:t>
       </w:r>
       <w:r w:rsidR="00D14006" w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">July 1, 2015 are stated at fair value as of the date of donation. The value of assets constructed includes all material direct and indirect construction costs. </w:t>
+        <w:t xml:space="preserve">July 1, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>2015</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are stated at fair value as of the date of donation. The value of assets constructed includes all material direct and indirect construction costs. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E1DD0E4" w14:textId="10108271" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>The University capitalizes assets that have a value or cost of $5,000 or greater at the date of acquisition and an estimated useful life of more than one year except for internally generated computer software which is capitalized when the value or cost is $1,000,000 or greater and other intangible assets which are capitalized when the value or cost is $100,000 or greater.</w:t>
       </w:r>
       <w:r w:rsidR="009A4CD4" w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> In addition, grouped acquisitions of machinery and equipment that have an estimated useful life of more than one year but are individually below the $5,000 threshold are capitalized</w:t>
       </w:r>
       <w:r w:rsidR="00264401">
         <w:rPr>
@@ -3261,51 +3502,51 @@
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:object w:dxaOrig="5695" w:dyaOrig="1894" w14:anchorId="37195106">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
           <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:285.75pt;height:95.25pt" o:ole="">
             <v:imagedata r:id="rId28" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1843296748" r:id="rId29"/>
+          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1849419996" r:id="rId29"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="7089A587" w14:textId="067E1A64" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="46" w:name="_Hlk40272405"/>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
@@ -3377,59 +3618,67 @@
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>(These)</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> collection</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> adhere</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>adhere</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>(s)</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> to the University’s policy to maintain for public exhibition, education, or research; protect, keep unencumbered, care for, and preserve; and require proceeds from their sale to be used to acquire other collection items. </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>[Modify as necessary.]</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
@@ -3644,51 +3893,75 @@
         </w:rPr>
         <w:t xml:space="preserve">Pursuant to the provisions of GASB Statement No. 84, </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>Fiduciary Activities</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, custodial funds that are normally expected to be received and disbursed within a 3-month period or otherwise do not meet the fiduciary activity criteria defined by GASB Statement No. 84 continue to be reported in the Statement of Net Position as funds held for others and as operating activities in the Statement of Cash Flows. </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
-        <w:t>[Delete if not applicable for your University.]</w:t>
+        <w:t xml:space="preserve">[Delete if not applicable for your </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>University</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>.]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B6D362C" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">There are no other trust or custodial funds meeting the criteria of a fiduciary activity that are required to be reported in separate fiduciary fund financial statements. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47C3F2AD" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
@@ -3767,51 +4040,99 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Noncurrent long-term liabilities include principal amounts of long-term debt and other long-term liabilities that will not be paid within the next fiscal year. Debt is defined as a liability that arises from a contractual obligation to pay cash </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">(or other assets that may be used in lieu of cash) in one or more payments to settle an amount that is fixed at the date the contractual obligation is established. Long-term debt includes: revenue bonds payable, special indebtedness, bonds/notes from direct placements, notes from direct borrowings, and bond anticipation notes. Other long-term liabilities include: arbitrage rebate payable, annuities and life income payable, pollution remediation payable, asset retirement obligations, lease </w:t>
+        <w:t xml:space="preserve">(or other assets that may be used in lieu of cash) in one or more payments to settle an amount that is fixed </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the date the contractual obligation is established. Long-term debt </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>includes:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> revenue bonds payable, special indebtedness, bonds/notes from direct placements, notes from direct borrowings, and bond anticipation notes. Other long-term liabilities </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>include:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> arbitrage rebate payable, annuities and life income payable, pollution remediation payable, asset retirement obligations, lease </w:t>
       </w:r>
       <w:r w:rsidR="00D71DF5" w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>liabilities</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00D71DF5" w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>subscription liabilities</w:t>
       </w:r>
       <w:r w:rsidR="00D71DF5" w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
@@ -3831,83 +4152,127 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>[Modify as necessary.]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="555183D8" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Revenue bonds payable and special indebtedness are reported net of unamortized premiums or discounts. The University amortizes bond premiums/discounts over the life of the bonds using the straight-line method that approximates the effective interest method. Deferred gains and losses on refundings are amortized over the life of the </w:t>
+        <w:t xml:space="preserve">Revenue bonds payable and special indebtedness are reported net of unamortized premiums or discounts. The University amortizes bond premiums/discounts over the life of the bonds using the straight-line method that approximates the effective interest method. Deferred gains and losses on </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>refundings</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are amortized over the life of the </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">old debt or new debt (whichever is shorter) using the </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>straight</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:noBreakHyphen/>
-        <w:t>line method</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">, and are aggregated as deferred outflows of resources or deferred inflows of resources on the Statement of Net Position. Issuance costs are expensed in the reporting period in which they are incurred. </w:t>
+        <w:t xml:space="preserve">line </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>method</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are aggregated as deferred outflows of resources or deferred inflows of resources on the Statement of Net Position. Issuance costs are </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>expensed</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the reporting period in which they are incurred. </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">[Modify as necessary] </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="333BDC6C" w14:textId="40671720" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
@@ -4296,51 +4661,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A24430">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>– Other leave programs include unrestricted sabbatical leave, compensatory leave-off, parental leave, military leave, and civil leave</w:t>
       </w:r>
       <w:r w:rsidR="009E3191" w:rsidRPr="00A24430">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A24430">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
-        <w:t>If a program is significant, identify the program and disclose university policy for recording a liability, otherwise disclosure not necessa</w:t>
+        <w:t xml:space="preserve">If a program is significant, identify the program and disclose university policy for recording a liability, otherwise disclosure </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A24430">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>not</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A24430">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> necessa</w:t>
       </w:r>
       <w:r w:rsidRPr="00A24430">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>ry]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07222694" w14:textId="77777777" w:rsidR="00174D97" w:rsidRPr="00802CD4" w:rsidRDefault="00174D97" w:rsidP="00174D97">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00802CD4">
         <w:rPr>
@@ -4493,51 +4878,65 @@
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Net Investment in Capital Assets </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">This represents the University’s total investment in capital assets, net of outstanding liabilities related to those capital assets. To the extent debt has been incurred but not yet expended for capital assets, such amounts are not included as a component of net investment in capital assets. Additionally, deferred outflows of resources and deferred inflows of resources that are attributable to the acquisition, construction, or improvement of capital assets or related debt are also included in this component of net position. </w:t>
+        <w:t xml:space="preserve">This represents the University’s total investment in capital </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>assets,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> net of outstanding liabilities related to those capital assets. To the extent debt has been incurred but not yet expended for capital assets, such amounts are not included as a component of net investment in capital assets. Additionally, deferred outflows of resources and deferred inflows of resources that are attributable to the acquisition, construction, or improvement of capital assets or related debt are also included in this component of net position. </w:t>
       </w:r>
       <w:bookmarkStart w:id="48" w:name="_Hlk40272834"/>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>[Delete last sentence in this paragraph if not applicable to your entity. Additionally, remove the word ‘Net’ from this paragraph’s heading if there are no liabilities related to capital assets at your institution. Liabilities related to capital assets include retainage payable and any accounts payable that are attributable to the acquisition, construction, or improvement of capital assets. See GASB Codification Section 2200.118 and 2200.709 for further guidance.]</w:t>
       </w:r>
       <w:bookmarkEnd w:id="48"/>
     </w:p>
     <w:p w14:paraId="334F3D73" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
@@ -4754,51 +5153,75 @@
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>[external pool participants in the University’s External Investment Fund, and/or for other individual, organizations, and governments]</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> that are not available for alternative use by the University. </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
-        <w:t>[Modify as necessary to reflect actual circumstances - Delete if not applicable or significant for your University.]</w:t>
+        <w:t xml:space="preserve">[Modify as necessary to reflect actual circumstances - Delete if not applicable or significant for your </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>University</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>.]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EFCA9E2" w14:textId="060B5682" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="556A8D9E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>O.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="556A8D9E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
@@ -4821,102 +5244,132 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="556A8D9E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Student tuition and fees revenues </w:t>
       </w:r>
       <w:r w:rsidR="00802CD4" w:rsidRPr="556A8D9E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>and auxiliary service revenues</w:t>
       </w:r>
       <w:r w:rsidR="00802CD4" w:rsidRPr="556A8D9E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="556A8D9E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">from University charges are reported net of scholarship discounts in the accompanying Statement of Revenues, Expenses, and Changes in Net Position. The scholarship discount is the difference between the actual charge for goods and services provided by the University and the amount that is paid by students or by third parties on the students’ behalf. </w:t>
+        <w:t xml:space="preserve">from </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="556A8D9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>University</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="556A8D9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> charges are reported net of scholarship discounts in the accompanying Statement of Revenues, Expenses, and Changes in Net Position. The scholarship discount is the difference between the actual charge for goods and services provided by the University and the amount that is paid by students or by third parties on the students’ behalf. </w:t>
       </w:r>
       <w:r w:rsidR="00175392" w:rsidRPr="002200EF">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">In accordance with GASB Statement No. 103, </w:t>
       </w:r>
       <w:r w:rsidR="00175392" w:rsidRPr="002200EF">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Financial Reporting Model Improvements</w:t>
       </w:r>
       <w:r w:rsidR="00175392" w:rsidRPr="002200EF">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>, student financial assistance grants, such as Pell Grants, and other federal and state need-based grants are recorded as operating revenue in the accompanying Statement of Revenues, Expenses, and Changes in Net Position</w:t>
       </w:r>
       <w:r w:rsidRPr="002200EF">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>. To the extent that revenues from these programs are used to satisfy tuition, fees, and other charges, the University has recorded a scholarship discount.</w:t>
       </w:r>
       <w:r w:rsidR="00802CD4" w:rsidRPr="002200EF">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00287172" w:rsidRPr="002200EF">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">The University </w:t>
       </w:r>
       <w:r w:rsidR="00287172" w:rsidRPr="00450E53">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>utilizes the National Association of College and University Business Officers (NACUBO) guidelines for calculating the allocation of the scholarship discounts to tuition and fees revenues and auxiliary service revenues, which is based on an analysis of individual student account charges and financial aid payments from the student management information system</w:t>
+        <w:t xml:space="preserve">utilizes the National Association of College and University Business Officers (NACUBO) guidelines for calculating the allocation of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00287172" w:rsidRPr="00450E53">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>the scholarship</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00287172" w:rsidRPr="00450E53">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> discounts to tuition and fees revenues and auxiliary service revenues, which is based on an analysis of individual student account charges and financial aid payments from the student management information system</w:t>
       </w:r>
       <w:r w:rsidR="00802CD4" w:rsidRPr="00450E53">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22D5B311" w14:textId="2D3F1F81" w:rsidR="00546B9C" w:rsidRPr="007F2C11" w:rsidRDefault="000213C9" w:rsidP="00450E53">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>P.</w:t>
       </w:r>
@@ -5025,113 +5478,171 @@
         <w:t xml:space="preserve">Subsidies are defined as follows: (a) resources received from another party or fund (1) for which the proprietary fund does not provide goods and services to the other party or fund and </w:t>
       </w:r>
       <w:r w:rsidRPr="007F2C11">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">(2) that directly or indirectly keep the proprietary fund’s current or future fees and charges lower than they would be otherwise; and (b) resources provided to another party or fund (1) for which the other party or fund does not provide goods and services to the proprietary fund and (2) that are recoverable through the proprietary fund’s current or future pricing policies. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6307F7A7" w14:textId="555E3E3E" w:rsidR="00546B9C" w:rsidRPr="00943038" w:rsidRDefault="00546B9C" w:rsidP="00546B9C">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F2C11">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>All revenues and expenses that do not meet the definition of nonoperating revenues and expenses are reported as operating revenues and expenses. Student financial aid includes Pell Grants and state need-based scholarships provided to eligible students and recognized as operating revenue.</w:t>
+        <w:t xml:space="preserve">All revenues and expenses that do not meet the definition of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007F2C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>nonoperating</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007F2C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> revenues and expenses are reported as operating revenues and expenses. Student financial aid includes Pell Grants and state need-based scholarships provided to eligible students and recognized as operating revenue.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A1DD739" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Q.</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Internal Sales Activities </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">- Certain institutional auxiliary operations provide goods and services to University departments, as well as to its customers. These institutional auxiliary operations include activities such as </w:t>
+        <w:t xml:space="preserve">- Certain institutional auxiliary operations provide goods and services to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>University</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> departments, as well as to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>its</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> customers. These institutional auxiliary operations include activities such as </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">[central stores, copy centers, motor pool, postal services, telecommunications - </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>Modify as necessary</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">. In addition, the University has other miscellaneous sales and service units that operated either on a reimbursement or charge basis. All internal sales activities to University departments from auxiliary operations and sales and service units have been eliminated in the accompanying financial statements. These </w:t>
+        <w:t xml:space="preserve">. In addition, the University has other miscellaneous sales and service units that operated either on a reimbursement or charge basis. All internal sales activities to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>University</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> departments from auxiliary operations and sales and service units have been eliminated in the accompanying financial statements. These </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">eliminations are recorded by removing the revenue and expense in the auxiliary operations and sales and service units </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>and, if significant, allocating any residual balances to those departments receiving the goods and services during the year.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25D676B5" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="0069284B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="3" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="3" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
@@ -5215,51 +5726,65 @@
       <w:r w:rsidR="0052436F" w:rsidRPr="0052436F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>N.C.G.</w:t>
       </w:r>
       <w:r w:rsidR="0052436F" w:rsidRPr="001423D7">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">S. </w:t>
       </w:r>
       <w:r w:rsidR="001423D7" w:rsidRPr="001423D7">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>§</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">147-77 to deposit moneys received with the State Treasurer or with a depository institution in the name of the State Treasurer. However, the University of North Carolina Board of Governors, pursuant to </w:t>
+        <w:t xml:space="preserve">147-77 to deposit </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>moneys</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> received with the State Treasurer or with a depository institution in the name of the State Treasurer. However, the University of North Carolina Board of Governors, pursuant to </w:t>
       </w:r>
       <w:r w:rsidR="001423D7" w:rsidRPr="0052436F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>N.C.G.</w:t>
       </w:r>
       <w:r w:rsidR="001423D7" w:rsidRPr="001423D7">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>S. §</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>116-36.1</w:t>
       </w:r>
       <w:r w:rsidR="00E37F1B" w:rsidRPr="00E37F1B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
@@ -5276,226 +5801,276 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Per N.C.G.S. § 116-36.2(b), s</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD0623">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">pecial funds </w:t>
       </w:r>
       <w:r w:rsidR="005D568F" w:rsidRPr="00AD0623">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>include</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD0623">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve"> moneys for intercollegiate athletics and funds held directly by the University</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AD0623">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>moneys</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AD0623">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for intercollegiate athletics and funds held directly by the University</w:t>
       </w:r>
       <w:r w:rsidR="00C851D2" w:rsidRPr="00AD0623">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AD0623" w:rsidRPr="00AD0623">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>as a fiscal agent for individual students, faculty, staff members, and organizations</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD0623">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78683EB2" w14:textId="364525B3" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
+    <w:p w14:paraId="78683EB2" w14:textId="6D25C906" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00866A10">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">At </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>At</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00983E4F" w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>June 30, 202</w:t>
       </w:r>
       <w:r w:rsidR="00650D82">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, the amount shown on the Statement of Net Position as cash and cash equivalents includes $______________, which represents the University’s equity position in the State Treasurer’s Short-Term Investment Fund (STIF). The STIF (a portfolio within the State Treasurer’s Investment Pool, an external investment pool that is not registered with the Securities and Exchange Commission or subject to any other regulatory oversight and does not have a credit rating) had a weighted average maturity of </w:t>
       </w:r>
-      <w:commentRangeStart w:id="49"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00866A10">
+      <w:r w:rsidR="00981CE9" w:rsidRPr="00981CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>2.2</w:t>
+      </w:r>
+      <w:r w:rsidR="00981CE9">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:commentRangeEnd w:id="49"/>
-[...8 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">years as of </w:t>
       </w:r>
       <w:r w:rsidR="00983E4F" w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>June 30, 202</w:t>
       </w:r>
       <w:r w:rsidR="00650D82">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Assets and shares of the STIF are valued at fair value. Deposit and investment risks associated with the State Treasurer’s Investment Pool (which includes the State Treasurer’s STIF) are included in the North Carolina Department of State Treasurer Investment Programs’ separately issued audit report. This separately issued report can be obtained from the Department of State Treasurer, 3200 Atlantic Avenue, Raleigh, NC 27604 or can be accessed </w:t>
+        <w:t xml:space="preserve">. Assets and shares of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the STIF</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are valued at fair value. Deposit and investment risks associated with the State Treasurer’s Investment Pool (which includes the State Treasurer’s STIF) are included in the North Carolina Department of State Treasurer Investment Programs’ separately issued audit report. This separately issued report can be obtained from the Department of State Treasurer, 3200 Atlantic Avenue, Raleigh, NC 27604 or can be accessed </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">from the Department of State Treasurer’s website at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34" w:history="1">
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidRPr="00866A10">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://www.nctreasurer.com/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the Audited Financial Statements section.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="523A2168" w14:textId="75377DEF" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cash on hand at </w:t>
+        <w:t xml:space="preserve">Cash on hand </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00983E4F" w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
+        <w:t xml:space="preserve">June 30, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00983E4F" w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00650D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> was $_________. The carrying amount of the University’s deposits not with the State Treasurer, including certificates of deposit of $_________ reported as investments on the Statement of Net Position, was $_________, and the bank balance was $_________. Custodial credit risk is the risk that in the event of a bank failure, the University’s deposits may not be returned to it. The University does not have a deposit policy for custodial credit risk. As of </w:t>
+      </w:r>
+      <w:r w:rsidR="00983E4F" w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
         <w:t>June 30, 202</w:t>
       </w:r>
       <w:r w:rsidR="00650D82">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> was $_________. The carrying amount of the University’s deposits not with the State Treasurer, including certificates of deposit of $_________ reported as investments on the Statement of Net Position, was $_________, and the bank balance was $_________. Custodial credit risk is the risk that in the event of a bank failure, the University’s deposits may not be returned to it. The University does not have a deposit policy for custodial credit risk. As of </w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t>, the University’s bank balance was exposed to custodial credit risk as follows:</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">Modify as necessary </w:t>
@@ -5521,169 +6096,189 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> additional disclosure may be required.</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="50" w:name="_1188215749"/>
-[...7 lines deleted...]
-    <w:bookmarkStart w:id="58" w:name="_MON_1302419093"/>
+    <w:bookmarkStart w:id="49" w:name="_1188215749"/>
+    <w:bookmarkStart w:id="50" w:name="_1558525908"/>
+    <w:bookmarkStart w:id="51" w:name="_1650178802"/>
+    <w:bookmarkStart w:id="52" w:name="_1402487291"/>
+    <w:bookmarkStart w:id="53" w:name="_1192354688"/>
+    <w:bookmarkStart w:id="54" w:name="_MON_1283837452"/>
+    <w:bookmarkStart w:id="55" w:name="_MON_1220933434"/>
+    <w:bookmarkStart w:id="56" w:name="_MON_1302419093"/>
+    <w:bookmarkStart w:id="57" w:name="_MON_1345445298"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:bookmarkEnd w:id="50"/>
     <w:bookmarkEnd w:id="51"/>
     <w:bookmarkEnd w:id="52"/>
     <w:bookmarkEnd w:id="53"/>
     <w:bookmarkEnd w:id="54"/>
     <w:bookmarkEnd w:id="55"/>
     <w:bookmarkEnd w:id="56"/>
     <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:id="58" w:name="_MON_1370677132"/>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:id="59" w:name="_MON_1345445298"/>
-    <w:bookmarkEnd w:id="59"/>
     <w:p w14:paraId="1B207E9B" w14:textId="25EB46A6" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="00240BAF" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:object w:dxaOrig="7182" w:dyaOrig="1780" w14:anchorId="18791D04">
           <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:321.75pt;height:89.25pt" o:ole="">
-            <v:imagedata r:id="rId35" o:title=""/>
+            <v:imagedata r:id="rId31" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1026" DrawAspect="Content" ObjectID="_1843296749" r:id="rId36"/>
+          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1026" DrawAspect="Content" ObjectID="_1849419997" r:id="rId32"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="48A5C265" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:before="120" w:after="240"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>[If the University has component units, additional disclosures may be required. See GASB Codification Section C20.105 for disclosure requirements.</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A1F7E7A" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="60" w:name="_Hlk104542985"/>
+      <w:bookmarkStart w:id="59" w:name="_Hlk104542985"/>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>B.</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Investments </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
-        <w:t xml:space="preserve">[If the University has discretely presented component units with material investments not invested with the University </w:t>
+        <w:t xml:space="preserve">[If the University has discretely presented component units with material investments not invested </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the University </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> then additional disclosure is necessary and the University investments note will be one part of the note and the component unit will be another. If not, delete the “University” bold below and make all one note. See GASB Codification Section I50.139]</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10" w:rsidDel="007D76E0">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
@@ -6234,51 +6829,71 @@
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">[If the University does not have any investments exposed to risk identified below </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> delete risk description. See paragraph 151 of GASB Codification Section I50. For example if there is no exposure to foreign currency risk </w:t>
+        <w:t xml:space="preserve"> delete risk description. See paragraph 151 of GASB Codification Section I50. For </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>example</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> if there is no exposure to foreign currency risk </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>there is no need to say the University does not have a policy for foreign currency risk.]</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10" w:rsidDel="007D76E0">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
@@ -6450,51 +7065,73 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">[Eliminate this paragraph if the University does not have any investments exceeding 5% of total investments </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> disclosure not required if not subject to the risk. See GASB Codification Section I50.154]</w:t>
+        <w:t xml:space="preserve"> disclosure </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>not</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> required if not subject to the risk. See GASB Codification Section I50.154]</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10" w:rsidDel="007D76E0">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="684784CE" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:i/>
@@ -6598,86 +7235,114 @@
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Term Investment Pool </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">This is an internal investment pool that is utilized for the investment of the endowment funds. Fund ownership is measured using the ___________ method. Under this method, each participating fund’s investment balance is determined on </w:t>
+        <w:t xml:space="preserve">This is an internal investment pool that is utilized for the investment of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the endowment</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> funds. Fund ownership is measured using the ___________ method. Under this method, each participating fund’s investment balance is determined on </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>[explain basis for distribution]</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>. The investment strategy, including the selection of investment managers, is based on the directives of the Board of Trustees of the Endowment Fund.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22F2B7FE" w14:textId="7D4B14A1" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The following table presents investments by type and investments subject to interest rate risk at </w:t>
+        <w:t xml:space="preserve">The following table presents investments by type and investments subject to interest rate risk </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00983E4F" w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>June 30, 202</w:t>
       </w:r>
       <w:r w:rsidR="00650D82">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>, for the Long-Term Investment Pool</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
@@ -6707,152 +7372,152 @@
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Long</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:noBreakHyphen/>
         <w:t>Term Investment Pool</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="61" w:name="_1331376376"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:id="101" w:name="_MON_1188216416"/>
+    <w:bookmarkStart w:id="60" w:name="_1331376376"/>
+    <w:bookmarkStart w:id="61" w:name="_1368613412"/>
+    <w:bookmarkStart w:id="62" w:name="_1370677518"/>
+    <w:bookmarkStart w:id="63" w:name="_1331375618"/>
+    <w:bookmarkStart w:id="64" w:name="_1401008999"/>
+    <w:bookmarkStart w:id="65" w:name="_MON_1188216851"/>
+    <w:bookmarkStart w:id="66" w:name="_MON_1188282357"/>
+    <w:bookmarkStart w:id="67" w:name="_MON_1190802539"/>
+    <w:bookmarkStart w:id="68" w:name="_MON_1191151907"/>
+    <w:bookmarkStart w:id="69" w:name="_MON_1191406165"/>
+    <w:bookmarkStart w:id="70" w:name="_MON_1192355094"/>
+    <w:bookmarkStart w:id="71" w:name="_MON_1211798705"/>
+    <w:bookmarkStart w:id="72" w:name="_MON_1211799442"/>
+    <w:bookmarkStart w:id="73" w:name="_MON_1212233181"/>
+    <w:bookmarkStart w:id="74" w:name="_MON_1220934013"/>
+    <w:bookmarkStart w:id="75" w:name="_MON_1220934177"/>
+    <w:bookmarkStart w:id="76" w:name="_MON_1220934261"/>
+    <w:bookmarkStart w:id="77" w:name="_MON_1220934301"/>
+    <w:bookmarkStart w:id="78" w:name="_MON_1224322912"/>
+    <w:bookmarkStart w:id="79" w:name="_MON_1246452119"/>
+    <w:bookmarkStart w:id="80" w:name="_MON_1277207995"/>
+    <w:bookmarkStart w:id="81" w:name="_MON_1277208154"/>
+    <w:bookmarkStart w:id="82" w:name="_MON_1277208162"/>
+    <w:bookmarkStart w:id="83" w:name="_MON_1283837597"/>
+    <w:bookmarkStart w:id="84" w:name="_MON_1283837630"/>
+    <w:bookmarkStart w:id="85" w:name="_MON_1305544950"/>
+    <w:bookmarkStart w:id="86" w:name="_MON_1401010587"/>
+    <w:bookmarkStart w:id="87" w:name="_MON_1401010622"/>
+    <w:bookmarkStart w:id="88" w:name="_MON_1401010632"/>
+    <w:bookmarkStart w:id="89" w:name="_MON_1402487306"/>
+    <w:bookmarkStart w:id="90" w:name="_MON_1300258794"/>
+    <w:bookmarkStart w:id="91" w:name="_MON_1402749611"/>
+    <w:bookmarkStart w:id="92" w:name="_MON_1405864051"/>
+    <w:bookmarkStart w:id="93" w:name="_MON_1182596724"/>
+    <w:bookmarkStart w:id="94" w:name="_MON_1182596790"/>
+    <w:bookmarkStart w:id="95" w:name="_MON_1182596948"/>
+    <w:bookmarkStart w:id="96" w:name="_MON_1182597003"/>
+    <w:bookmarkStart w:id="97" w:name="_MON_1188032500"/>
+    <w:bookmarkStart w:id="98" w:name="_MON_1345445682"/>
+    <w:bookmarkStart w:id="99" w:name="_MON_1188216416"/>
+    <w:bookmarkStart w:id="100" w:name="_MON_1188216479"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:bookmarkEnd w:id="61"/>
     <w:bookmarkEnd w:id="62"/>
     <w:bookmarkEnd w:id="63"/>
     <w:bookmarkEnd w:id="64"/>
     <w:bookmarkEnd w:id="65"/>
     <w:bookmarkEnd w:id="66"/>
     <w:bookmarkEnd w:id="67"/>
     <w:bookmarkEnd w:id="68"/>
     <w:bookmarkEnd w:id="69"/>
     <w:bookmarkEnd w:id="70"/>
     <w:bookmarkEnd w:id="71"/>
     <w:bookmarkEnd w:id="72"/>
     <w:bookmarkEnd w:id="73"/>
     <w:bookmarkEnd w:id="74"/>
     <w:bookmarkEnd w:id="75"/>
     <w:bookmarkEnd w:id="76"/>
     <w:bookmarkEnd w:id="77"/>
     <w:bookmarkEnd w:id="78"/>
     <w:bookmarkEnd w:id="79"/>
     <w:bookmarkEnd w:id="80"/>
     <w:bookmarkEnd w:id="81"/>
     <w:bookmarkEnd w:id="82"/>
     <w:bookmarkEnd w:id="83"/>
     <w:bookmarkEnd w:id="84"/>
     <w:bookmarkEnd w:id="85"/>
     <w:bookmarkEnd w:id="86"/>
     <w:bookmarkEnd w:id="87"/>
     <w:bookmarkEnd w:id="88"/>
     <w:bookmarkEnd w:id="89"/>
     <w:bookmarkEnd w:id="90"/>
     <w:bookmarkEnd w:id="91"/>
     <w:bookmarkEnd w:id="92"/>
     <w:bookmarkEnd w:id="93"/>
     <w:bookmarkEnd w:id="94"/>
     <w:bookmarkEnd w:id="95"/>
     <w:bookmarkEnd w:id="96"/>
     <w:bookmarkEnd w:id="97"/>
     <w:bookmarkEnd w:id="98"/>
     <w:bookmarkEnd w:id="99"/>
     <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:id="101" w:name="_MON_1188216489"/>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:id="102" w:name="_MON_1188216479"/>
-    <w:bookmarkEnd w:id="102"/>
     <w:p w14:paraId="31FC691E" w14:textId="314FF032" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="00290366" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:object w:dxaOrig="9285" w:dyaOrig="11865" w14:anchorId="7A2BDF72">
           <v:shape id="_x0000_i1027" type="#_x0000_t75" style="width:375.75pt;height:534.75pt" o:ole="">
-            <v:imagedata r:id="rId37" o:title=""/>
+            <v:imagedata r:id="rId33" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1027" DrawAspect="Content" ObjectID="_1843296750" r:id="rId38"/>
+          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1027" DrawAspect="Content" ObjectID="_1849419998" r:id="rId34"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B598275" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Certificates of deposit reported as investments are also a component of the deposit totals reported in the deposits section of this note. </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
@@ -6959,281 +7624,297 @@
       <w:r w:rsidRPr="00866A10" w:rsidDel="007D76E0">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2543DE62" w14:textId="338532C6" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00866A10">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">At </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>At</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00983E4F" w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>June 30, 202</w:t>
       </w:r>
       <w:r w:rsidR="00650D82">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>, investments in the Long-Term Investment Pool had the following credit quality distribution for securities with credit exposure:</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Modify as necessary </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> disclose only lowest rating.]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="103" w:name="_MON_1652684099"/>
-    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:id="102" w:name="_MON_1652684099"/>
+    <w:bookmarkEnd w:id="102"/>
     <w:p w14:paraId="37B71511" w14:textId="3BA53EDE" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="00240BAF" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:object w:dxaOrig="11285" w:dyaOrig="4971" w14:anchorId="3068939F">
           <v:shape id="_x0000_i1028" type="#_x0000_t75" style="width:472.5pt;height:237.75pt" o:ole="">
-            <v:imagedata r:id="rId39" o:title=""/>
+            <v:imagedata r:id="rId35" o:title=""/>
             <o:lock v:ext="edit" aspectratio="f"/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1028" DrawAspect="Content" ObjectID="_1843296751" r:id="rId40"/>
+          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1028" DrawAspect="Content" ObjectID="_1849419999" r:id="rId36"/>
         </w:object>
       </w:r>
-      <w:bookmarkStart w:id="104" w:name="_MON_1650791731"/>
-[...30 lines deleted...]
-      <w:bookmarkStart w:id="135" w:name="_MON_1246686743"/>
+      <w:bookmarkStart w:id="103" w:name="_MON_1650791731"/>
+      <w:bookmarkStart w:id="104" w:name="_MON_1558526804"/>
+      <w:bookmarkStart w:id="105" w:name="_MON_1283837721"/>
+      <w:bookmarkStart w:id="106" w:name="_MON_1283837769"/>
+      <w:bookmarkStart w:id="107" w:name="_MON_1283837808"/>
+      <w:bookmarkStart w:id="108" w:name="_MON_1283837887"/>
+      <w:bookmarkStart w:id="109" w:name="_MON_1283838231"/>
+      <w:bookmarkStart w:id="110" w:name="_MON_1331375686"/>
+      <w:bookmarkStart w:id="111" w:name="_MON_1345445861"/>
+      <w:bookmarkStart w:id="112" w:name="_MON_1365228751"/>
+      <w:bookmarkStart w:id="113" w:name="_MON_1370677637"/>
+      <w:bookmarkStart w:id="114" w:name="_MON_1370677666"/>
+      <w:bookmarkStart w:id="115" w:name="_MON_1370677775"/>
+      <w:bookmarkStart w:id="116" w:name="_MON_1370677827"/>
+      <w:bookmarkStart w:id="117" w:name="_MON_1401009009"/>
+      <w:bookmarkStart w:id="118" w:name="_MON_1177222996"/>
+      <w:bookmarkStart w:id="119" w:name="_MON_1179385150"/>
+      <w:bookmarkStart w:id="120" w:name="_MON_1179386952"/>
+      <w:bookmarkStart w:id="121" w:name="_MON_1182598106"/>
+      <w:bookmarkStart w:id="122" w:name="_MON_1188216899"/>
+      <w:bookmarkStart w:id="123" w:name="_MON_1188216919"/>
+      <w:bookmarkStart w:id="124" w:name="_MON_1188216933"/>
+      <w:bookmarkStart w:id="125" w:name="_MON_1188282438"/>
+      <w:bookmarkStart w:id="126" w:name="_MON_1190802650"/>
+      <w:bookmarkStart w:id="127" w:name="_MON_1191151726"/>
+      <w:bookmarkStart w:id="128" w:name="_MON_1191406252"/>
+      <w:bookmarkStart w:id="129" w:name="_MON_1192360998"/>
+      <w:bookmarkStart w:id="130" w:name="_MON_1192361009"/>
+      <w:bookmarkStart w:id="131" w:name="_MON_1220934515"/>
+      <w:bookmarkStart w:id="132" w:name="_MON_1220935100"/>
+      <w:bookmarkStart w:id="133" w:name="_MON_1224322966"/>
+      <w:bookmarkStart w:id="134" w:name="_MON_1246686743"/>
+      <w:bookmarkEnd w:id="103"/>
       <w:bookmarkEnd w:id="104"/>
       <w:bookmarkEnd w:id="105"/>
       <w:bookmarkEnd w:id="106"/>
       <w:bookmarkEnd w:id="107"/>
       <w:bookmarkEnd w:id="108"/>
       <w:bookmarkEnd w:id="109"/>
       <w:bookmarkEnd w:id="110"/>
       <w:bookmarkEnd w:id="111"/>
       <w:bookmarkEnd w:id="112"/>
       <w:bookmarkEnd w:id="113"/>
       <w:bookmarkEnd w:id="114"/>
       <w:bookmarkEnd w:id="115"/>
       <w:bookmarkEnd w:id="116"/>
       <w:bookmarkEnd w:id="117"/>
       <w:bookmarkEnd w:id="118"/>
       <w:bookmarkEnd w:id="119"/>
       <w:bookmarkEnd w:id="120"/>
       <w:bookmarkEnd w:id="121"/>
       <w:bookmarkEnd w:id="122"/>
       <w:bookmarkEnd w:id="123"/>
       <w:bookmarkEnd w:id="124"/>
       <w:bookmarkEnd w:id="125"/>
       <w:bookmarkEnd w:id="126"/>
       <w:bookmarkEnd w:id="127"/>
       <w:bookmarkEnd w:id="128"/>
       <w:bookmarkEnd w:id="129"/>
       <w:bookmarkEnd w:id="130"/>
       <w:bookmarkEnd w:id="131"/>
       <w:bookmarkEnd w:id="132"/>
       <w:bookmarkEnd w:id="133"/>
       <w:bookmarkEnd w:id="134"/>
-      <w:bookmarkEnd w:id="135"/>
     </w:p>
     <w:p w14:paraId="05B00140" w14:textId="5F719A67" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00866A10">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">At </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>At</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00983E4F" w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>June 30, 202</w:t>
       </w:r>
       <w:r w:rsidR="00650D82">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, investments in the Long-Term Investment Pool were exposed to custodial credit risk as follows: </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>[Modify as necessary.]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="136" w:name="_1177225001"/>
-[...10 lines deleted...]
-    <w:bookmarkStart w:id="147" w:name="_MON_1283837901"/>
+    <w:bookmarkStart w:id="135" w:name="_1177225001"/>
+    <w:bookmarkStart w:id="136" w:name="_1188217248"/>
+    <w:bookmarkStart w:id="137" w:name="_1188282489"/>
+    <w:bookmarkStart w:id="138" w:name="_1370677820"/>
+    <w:bookmarkStart w:id="139" w:name="_1192362201"/>
+    <w:bookmarkStart w:id="140" w:name="_MON_1345446044"/>
+    <w:bookmarkStart w:id="141" w:name="_MON_1192362214"/>
+    <w:bookmarkStart w:id="142" w:name="_MON_1220935269"/>
+    <w:bookmarkStart w:id="143" w:name="_MON_1283837801"/>
+    <w:bookmarkStart w:id="144" w:name="_MON_1402749769"/>
+    <w:bookmarkStart w:id="145" w:name="_MON_1283837901"/>
+    <w:bookmarkStart w:id="146" w:name="_MON_1283837991"/>
+    <w:bookmarkEnd w:id="135"/>
     <w:bookmarkEnd w:id="136"/>
     <w:bookmarkEnd w:id="137"/>
     <w:bookmarkEnd w:id="138"/>
     <w:bookmarkEnd w:id="139"/>
     <w:bookmarkEnd w:id="140"/>
     <w:bookmarkEnd w:id="141"/>
     <w:bookmarkEnd w:id="142"/>
     <w:bookmarkEnd w:id="143"/>
     <w:bookmarkEnd w:id="144"/>
     <w:bookmarkEnd w:id="145"/>
     <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:id="147" w:name="_MON_1177224611"/>
     <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:id="148" w:name="_MON_1283837991"/>
-    <w:bookmarkEnd w:id="148"/>
     <w:p w14:paraId="4C2CA015" w14:textId="06E4DF67" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="00240BAF" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:object w:dxaOrig="7014" w:dyaOrig="3129" w14:anchorId="36F401B8">
           <v:shape id="_x0000_i1029" type="#_x0000_t75" style="width:313.5pt;height:139.5pt" o:ole="">
-            <v:imagedata r:id="rId41" o:title=""/>
+            <v:imagedata r:id="rId37" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1029" DrawAspect="Content" ObjectID="_1843296752" r:id="rId42"/>
+          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1029" DrawAspect="Content" ObjectID="_1849420000" r:id="rId38"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="6706296E" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Concentration of Credit Risk</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
@@ -7268,91 +7949,155 @@
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Foreign Currency Risk</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
-        <w:t xml:space="preserve">[Definition above assumes no policy. If policy, substitute wording similar to below </w:t>
+        <w:t xml:space="preserve">[Definition above assumes no policy. If policy, substitute wording </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>similar to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> below </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> See GASB 40 illustration for further information. If no policy, eliminate </w:t>
+        <w:t xml:space="preserve"> See GASB 40 illustration for further information. If </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>no</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> policy, eliminate </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">first two sentences.] </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">The Board of Trustees of the Endowment Fund’s investment policy permits it to invest up to ___% in foreign currency - ______. The Long-Term Investment Pool’s current position is ___%. Additionally, the Long-Term Investment Pool recognized an aggregate foreign currency transaction </w:t>
+        <w:t xml:space="preserve">The Board of Trustees of the Endowment Fund’s investment policy permits it to invest up to ___% in foreign </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>currency - _</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">_____. The Long-Term Investment Pool’s current position is ___%. Additionally, the Long-Term Investment Pool recognized an aggregate foreign currency transaction </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>[gain/loss]</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> of $_______ for the fiscal year ended </w:t>
       </w:r>
       <w:r w:rsidR="00983E4F" w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>June 30, 202</w:t>
       </w:r>
@@ -7363,959 +8108,1098 @@
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">. Transaction gains or losses result from a change in exchange rates between the U.S. Dollar and the currency in which a foreign currency transaction is denominated. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BFBDD8D" w14:textId="0F8FAF15" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00866A10">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">At </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>At</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00983E4F" w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t>June 30, 202</w:t>
       </w:r>
       <w:r w:rsidR="00650D82">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t>, t</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>he Long-Term Investment Pool’s exposure to foreign currency risk is as follows:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="149" w:name="_1188217454"/>
-[...8 lines deleted...]
-    <w:bookmarkStart w:id="158" w:name="_MON_1283837938"/>
+    <w:bookmarkStart w:id="148" w:name="_1188217454"/>
+    <w:bookmarkStart w:id="149" w:name="_1188282524"/>
+    <w:bookmarkStart w:id="150" w:name="_1192362297"/>
+    <w:bookmarkStart w:id="151" w:name="_1188217369"/>
+    <w:bookmarkStart w:id="152" w:name="_1402749851"/>
+    <w:bookmarkStart w:id="153" w:name="_MON_1402487617"/>
+    <w:bookmarkStart w:id="154" w:name="_MON_1177327245"/>
+    <w:bookmarkStart w:id="155" w:name="_MON_1220935475"/>
+    <w:bookmarkStart w:id="156" w:name="_MON_1283837938"/>
+    <w:bookmarkStart w:id="157" w:name="_MON_1370677857"/>
+    <w:bookmarkEnd w:id="148"/>
     <w:bookmarkEnd w:id="149"/>
     <w:bookmarkEnd w:id="150"/>
     <w:bookmarkEnd w:id="151"/>
     <w:bookmarkEnd w:id="152"/>
     <w:bookmarkEnd w:id="153"/>
     <w:bookmarkEnd w:id="154"/>
     <w:bookmarkEnd w:id="155"/>
     <w:bookmarkEnd w:id="156"/>
     <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:id="158" w:name="_MON_1370677869"/>
     <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:id="159" w:name="_MON_1370677857"/>
-    <w:bookmarkEnd w:id="159"/>
     <w:p w14:paraId="686F440F" w14:textId="46C6C498" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="0089270E" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:object w:dxaOrig="6075" w:dyaOrig="2295" w14:anchorId="52EC1AA3">
           <v:shape id="_x0000_i1030" type="#_x0000_t75" style="width:304.5pt;height:114.75pt" o:ole="">
+            <v:imagedata r:id="rId39" o:title=""/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1030" DrawAspect="Content" ObjectID="_1849420001" r:id="rId40"/>
+        </w:object>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F92EB7D" w14:textId="2781F42E" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Investment Derivatives</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>At</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00983E4F" w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>June 30, 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00650D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, the Long-Term Investment Pool included $_________ of investment derivatives. Disclosures are provided for these investments in Note </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>XX</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>, Derivative Instruments.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>[Modify as necessary. Omit if not applicable.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1260CD70" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">External Investment Pool </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The External Investment Pool sponsored by the University was established in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>[date]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The Pool is utilized to manage the investments for charitable, nonprofit organizations, associations, trusts, endowments, and funds that are organized and operated primarily to support the University. Endowment funds [and other entities], which are component units included in the University’s reporting entity, __________ and __________ represent the Pool’s internal participants. Other affiliated organizations not included in the University’s reporting entity represent the Pool’s external participants. Fund ownership of the Pool is measured using the ________ method. Under this method, each participating fund’s investment balance is determined based on </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>[explain basis for distribution]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The external portion of the Pool is presented in the accompanying fiduciary fund financial statements. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>[Modify as necessary]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26B60FEA" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>The External Investment Pool is not registered with the SEC and is not subject to any formal oversight other than that provided by the Board of Directors. The Board is responsible for adopting investment objectives and policies, for hiring investment advisors, and for monitoring policy implementation and investment performance. The Board has chosen not to make individual security selection decisions. The Board’s primary role is to oversee the allocation of the Pool’s portfolio among the asset classes, investment vehicles, and investment managers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="318D4FC3" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_____________ is the custodian for the Pool and provides the University with monthly statements defining income and valuation, which is then allocated among the fund’s participants. There are no involuntary participants in the Pool. The University has not provided or obtained any legally binding guarantees during the period to support the value for the Pool’s investments. (The annual financial report for the External Investment Pool may be obtained </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">from the University Controller’s Office, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>[provide address]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, or by calling </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>[provide telephone number]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>[Modify as necessary.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1539B7D2" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>The following tables in this section present the University’s External Investment Pool in total, including both proprietary and fiduciary funds. See Note 2C below for further details regarding investments by fund type within the External Investment Pool.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="624DADCE" w14:textId="5F4A4870" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The following table presents investments by type and investments subject to interest rate risk </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00983E4F" w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>June 30, 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00650D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, for the External Investment Pool</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Modify as necessary. See GASB 40 for illustration if policy </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> place to limit investment maturities. Note to Preparer: If dissimilar investments are grouped into a single investment type, be sure to break out the investment types further as necessary to meet the requirements of GASB Statements 3 and 40. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>Refer to GASB Codification Section I50 and the GASB Comprehensive Implementation Guide for further guidance about grouping investments by investment types.]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866A10" w:rsidDel="007D76E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5911B2B8" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>External Investment Pool</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1702127D" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="458C107D" w14:textId="24E8B0E9" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="00290366" w:rsidP="000213C9">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:object w:dxaOrig="9240" w:dyaOrig="11865" w14:anchorId="133115AB">
+          <v:shape id="_x0000_i1031" type="#_x0000_t75" style="width:384pt;height:562.5pt" o:ole="">
+            <v:imagedata r:id="rId41" o:title=""/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1031" DrawAspect="Content" ObjectID="_1849420002" r:id="rId42"/>
+        </w:object>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29616567" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Certificates of deposit reported as investments are also a component of the deposit totals reported in the deposits section of this note. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>[Omit if not applicable.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="187BD9AA" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In addition to the interest rate risk disclosed above, the External Investment Pool portfolio includes investments highly sensitive to interest rate changes. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Describe </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> see paragraph </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>155 and 157 (examples listed were asset-backed securities) of GASB Codification Section I50 and Illustration 7 in GASB 40. Illustration 7 includes CMO’s, Inverse Variable</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>Rate Notes, and Variable</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>Coupon Note with Multiplier as examples of investments highly sensitive to interest rate changes.]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866A10" w:rsidDel="000157D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="625A1FE7" w14:textId="406A952A" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>At</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00983E4F" w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>June 30, 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00650D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, investments in the External Investment Pool had the following credit quality distribution for securities with credit exposure: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Modify as necessary </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> disclose only lowest rating.]</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="159" w:name="_MON_1652684284"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:p w14:paraId="3686D642" w14:textId="7509A908" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="0089270E" w:rsidP="000213C9">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:object w:dxaOrig="11285" w:dyaOrig="4971" w14:anchorId="0CD8FF84">
+          <v:shape id="_x0000_i1032" type="#_x0000_t75" style="width:474pt;height:234.75pt" o:ole="">
             <v:imagedata r:id="rId43" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1030" DrawAspect="Content" ObjectID="_1843296753" r:id="rId44"/>
+          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1032" DrawAspect="Content" ObjectID="_1849420003" r:id="rId44"/>
         </w:object>
       </w:r>
-    </w:p>
-[...631 lines deleted...]
-      <w:bookmarkStart w:id="182" w:name="_MON_1191152061"/>
+      <w:bookmarkStart w:id="160" w:name="_MON_1650791701"/>
+      <w:bookmarkStart w:id="161" w:name="_MON_1220936819"/>
+      <w:bookmarkStart w:id="162" w:name="_MON_1220936831"/>
+      <w:bookmarkStart w:id="163" w:name="_MON_1224323038"/>
+      <w:bookmarkStart w:id="164" w:name="_MON_1246686992"/>
+      <w:bookmarkStart w:id="165" w:name="_MON_1246776796"/>
+      <w:bookmarkStart w:id="166" w:name="_MON_1246776913"/>
+      <w:bookmarkStart w:id="167" w:name="_MON_1246777037"/>
+      <w:bookmarkStart w:id="168" w:name="_MON_1283838293"/>
+      <w:bookmarkStart w:id="169" w:name="_MON_1365229445"/>
+      <w:bookmarkStart w:id="170" w:name="_MON_1370678048"/>
+      <w:bookmarkStart w:id="171" w:name="_MON_1370678133"/>
+      <w:bookmarkStart w:id="172" w:name="_MON_1401009030"/>
+      <w:bookmarkStart w:id="173" w:name="_MON_1188217882"/>
+      <w:bookmarkStart w:id="174" w:name="_MON_1188217917"/>
+      <w:bookmarkStart w:id="175" w:name="_MON_1188283589"/>
+      <w:bookmarkStart w:id="176" w:name="_MON_1191151744"/>
+      <w:bookmarkStart w:id="177" w:name="_MON_1192362777"/>
+      <w:bookmarkStart w:id="178" w:name="_MON_1220936380"/>
+      <w:bookmarkStart w:id="179" w:name="_MON_1220936397"/>
+      <w:bookmarkStart w:id="180" w:name="_MON_1220936430"/>
+      <w:bookmarkStart w:id="181" w:name="_MON_1191152061"/>
+      <w:bookmarkEnd w:id="160"/>
       <w:bookmarkEnd w:id="161"/>
       <w:bookmarkEnd w:id="162"/>
       <w:bookmarkEnd w:id="163"/>
       <w:bookmarkEnd w:id="164"/>
       <w:bookmarkEnd w:id="165"/>
       <w:bookmarkEnd w:id="166"/>
       <w:bookmarkEnd w:id="167"/>
       <w:bookmarkEnd w:id="168"/>
       <w:bookmarkEnd w:id="169"/>
       <w:bookmarkEnd w:id="170"/>
       <w:bookmarkEnd w:id="171"/>
       <w:bookmarkEnd w:id="172"/>
       <w:bookmarkEnd w:id="173"/>
       <w:bookmarkEnd w:id="174"/>
       <w:bookmarkEnd w:id="175"/>
       <w:bookmarkEnd w:id="176"/>
       <w:bookmarkEnd w:id="177"/>
       <w:bookmarkEnd w:id="178"/>
       <w:bookmarkEnd w:id="179"/>
       <w:bookmarkEnd w:id="180"/>
       <w:bookmarkEnd w:id="181"/>
-      <w:bookmarkEnd w:id="182"/>
     </w:p>
     <w:p w14:paraId="6DD666AF" w14:textId="38441278" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00866A10">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">At </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>At</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00983E4F" w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>June 30, 202</w:t>
       </w:r>
       <w:r w:rsidR="00650D82">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, the University’s investments in the External Investment Pool were exposed to custodial credit risk as follows: </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>[Modify as necessary.]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="183" w:name="_MON_1810116362"/>
-    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:id="182" w:name="_MON_1810116362"/>
+    <w:bookmarkEnd w:id="182"/>
     <w:p w14:paraId="552E3711" w14:textId="593F42A1" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="007B5E19" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:object w:dxaOrig="7014" w:dyaOrig="3129" w14:anchorId="7BCF1570">
           <v:shape id="_x0000_i1033" type="#_x0000_t75" style="width:313.5pt;height:139.5pt" o:ole="">
-            <v:imagedata r:id="rId49" o:title=""/>
+            <v:imagedata r:id="rId45" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1033" DrawAspect="Content" ObjectID="_1843296756" r:id="rId50"/>
+          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1033" DrawAspect="Content" ObjectID="_1849420004" r:id="rId46"/>
         </w:object>
       </w:r>
-      <w:bookmarkStart w:id="184" w:name="_MON_1302418991"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="187" w:name="_MON_1188283693"/>
+      <w:bookmarkStart w:id="183" w:name="_MON_1302418991"/>
+      <w:bookmarkStart w:id="184" w:name="_MON_1402487821"/>
+      <w:bookmarkStart w:id="185" w:name="_MON_1188217990"/>
+      <w:bookmarkStart w:id="186" w:name="_MON_1188283693"/>
+      <w:bookmarkEnd w:id="183"/>
       <w:bookmarkEnd w:id="184"/>
       <w:bookmarkEnd w:id="185"/>
       <w:bookmarkEnd w:id="186"/>
-      <w:bookmarkEnd w:id="187"/>
     </w:p>
     <w:p w14:paraId="69036BCD" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Concentration of Credit Risk</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The External Investment Pool Board places no limit on the amount the Board may invest in any one issuer. More than 5% of the External Investment Pool investments are in _______ and _______. These investments are ___% and ___%, respectively, of the External Investment Pool’s total investments. </w:t>
+        <w:t xml:space="preserve">The External Investment Pool Board places no limit on the amount the Board may invest in any one issuer. More than 5% of the External Investment Pool investments are </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>in __</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_____ and _______. These investments are ___% and ___%, respectively, of the External Investment Pool’s total investments. </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>[Modify as necessary.]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="434B9581" w14:textId="646BE559" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Foreign Currency Risk</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
-        <w:t xml:space="preserve">[Definition above assumes no policy. If policy, substitute wording similar to below </w:t>
+        <w:t xml:space="preserve">[Definition above assumes no policy. If policy, substitute wording </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>similar to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> below </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> See GASB 40 illustration for further information. If no policy, eliminate </w:t>
+        <w:t xml:space="preserve"> See GASB 40 illustration for further information. If </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>no</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> policy, eliminate </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">first two sentences.] </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The External Investment Pool Board’s investment policy permits it to invest up to ___% in foreign currency - ______. The External Investment Pool’s current position is ___%. Additionally, the External Investment Pool recognized an aggregate foreign currency transaction </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -8340,131 +9224,140 @@
       </w:r>
       <w:r w:rsidR="00650D82">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">. Transaction gains or losses result from a change in exchange rates between the U.S. Dollar and the currency in which a foreign currency transaction is denominated. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45B33D45" w14:textId="37BD0A43" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00866A10">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">At </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>At</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00983E4F" w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t>June 30, 202</w:t>
       </w:r>
       <w:r w:rsidR="00650D82">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t>, t</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>he External Investment Pool’s exposure to foreign currency risk is as follows:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="188" w:name="_MON_1220937219"/>
-[...11 lines deleted...]
-    <w:bookmarkStart w:id="200" w:name="_MON_1220937312"/>
+    <w:bookmarkStart w:id="187" w:name="_MON_1402487832"/>
+    <w:bookmarkStart w:id="188" w:name="_MON_1402750801"/>
+    <w:bookmarkStart w:id="189" w:name="_MON_1188218121"/>
+    <w:bookmarkStart w:id="190" w:name="_MON_1188283756"/>
+    <w:bookmarkStart w:id="191" w:name="_MON_1192362944"/>
+    <w:bookmarkStart w:id="192" w:name="_MON_1220937089"/>
+    <w:bookmarkStart w:id="193" w:name="_MON_1220937165"/>
+    <w:bookmarkStart w:id="194" w:name="_MON_1220937185"/>
+    <w:bookmarkStart w:id="195" w:name="_MON_1220937241"/>
+    <w:bookmarkStart w:id="196" w:name="_MON_1220937248"/>
+    <w:bookmarkStart w:id="197" w:name="_MON_1220937273"/>
+    <w:bookmarkStart w:id="198" w:name="_MON_1220937312"/>
+    <w:bookmarkStart w:id="199" w:name="_MON_1302418982"/>
+    <w:bookmarkEnd w:id="187"/>
     <w:bookmarkEnd w:id="188"/>
     <w:bookmarkEnd w:id="189"/>
     <w:bookmarkEnd w:id="190"/>
     <w:bookmarkEnd w:id="191"/>
     <w:bookmarkEnd w:id="192"/>
     <w:bookmarkEnd w:id="193"/>
     <w:bookmarkEnd w:id="194"/>
     <w:bookmarkEnd w:id="195"/>
     <w:bookmarkEnd w:id="196"/>
     <w:bookmarkEnd w:id="197"/>
     <w:bookmarkEnd w:id="198"/>
     <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:id="200" w:name="_MON_1220937219"/>
     <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:id="201" w:name="_MON_1302418982"/>
-    <w:bookmarkEnd w:id="201"/>
     <w:p w14:paraId="08425DE1" w14:textId="22601A02" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="007B5E19" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:object w:dxaOrig="6075" w:dyaOrig="2295" w14:anchorId="0143D572">
           <v:shape id="_x0000_i1034" type="#_x0000_t75" style="width:304.5pt;height:114.75pt" o:ole="">
-            <v:imagedata r:id="rId43" o:title=""/>
+            <v:imagedata r:id="rId39" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1034" DrawAspect="Content" ObjectID="_1843296757" r:id="rId51"/>
+          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1034" DrawAspect="Content" ObjectID="_1849420005" r:id="rId47"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="75184419" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
@@ -8623,188 +9516,218 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>Since a separate annual financial report on the External Investment Pool has not been, and is not planned to be, issued, the following additional disclosures are being provided in the University’s financial statements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A383EC3" w14:textId="7ECC6E54" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The External Investment Pool’s Statement of Net Position and Statement of Operations and Changes in Net Position as of and for the period ended </w:t>
+        <w:t xml:space="preserve">The External Investment Pool’s Statement of Net Position and Statement of Operations and Changes in Net Position as of and for the period </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ended</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00983E4F" w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>June 30, 202</w:t>
       </w:r>
       <w:r w:rsidR="0009089C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>, are as follows:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="202" w:name="_1220937502"/>
-[...9 lines deleted...]
-    <w:bookmarkStart w:id="212" w:name="_MON_1302418960"/>
+    <w:bookmarkStart w:id="201" w:name="_1220937502"/>
+    <w:bookmarkStart w:id="202" w:name="_1220937690"/>
+    <w:bookmarkStart w:id="203" w:name="_1220937963"/>
+    <w:bookmarkStart w:id="204" w:name="_1220937382"/>
+    <w:bookmarkStart w:id="205" w:name="_1243143636"/>
+    <w:bookmarkStart w:id="206" w:name="_MON_1401009045"/>
+    <w:bookmarkStart w:id="207" w:name="_MON_1401009053"/>
+    <w:bookmarkStart w:id="208" w:name="_MON_1264248372"/>
+    <w:bookmarkStart w:id="209" w:name="_MON_1283838376"/>
+    <w:bookmarkStart w:id="210" w:name="_MON_1302418960"/>
+    <w:bookmarkStart w:id="211" w:name="_MON_1370678661"/>
+    <w:bookmarkEnd w:id="201"/>
     <w:bookmarkEnd w:id="202"/>
     <w:bookmarkEnd w:id="203"/>
     <w:bookmarkEnd w:id="204"/>
     <w:bookmarkEnd w:id="205"/>
     <w:bookmarkEnd w:id="206"/>
     <w:bookmarkEnd w:id="207"/>
     <w:bookmarkEnd w:id="208"/>
     <w:bookmarkEnd w:id="209"/>
     <w:bookmarkEnd w:id="210"/>
     <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:id="212" w:name="_MON_1375272344"/>
     <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:id="213" w:name="_MON_1370678661"/>
-    <w:bookmarkEnd w:id="213"/>
     <w:p w14:paraId="7ACC783B" w14:textId="49E5C142" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="007B5E19" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:object w:dxaOrig="7168" w:dyaOrig="5847" w14:anchorId="216D20B9">
           <v:shape id="_x0000_i1035" type="#_x0000_t75" style="width:299.25pt;height:279.75pt" o:ole="">
-            <v:imagedata r:id="rId52" o:title=""/>
+            <v:imagedata r:id="rId48" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1035" DrawAspect="Content" ObjectID="_1843296758" r:id="rId53"/>
+          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1035" DrawAspect="Content" ObjectID="_1849420006" r:id="rId49"/>
         </w:object>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="214" w:name="_MON_1220937800"/>
-    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:id="213" w:name="_MON_1220937800"/>
+    <w:bookmarkEnd w:id="213"/>
     <w:p w14:paraId="112D74E2" w14:textId="253BE05A" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="007B5E19" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:object w:dxaOrig="7406" w:dyaOrig="5779" w14:anchorId="728D2688">
           <v:shape id="_x0000_i1036" type="#_x0000_t75" style="width:315.75pt;height:273.75pt" o:ole="">
-            <v:imagedata r:id="rId54" o:title=""/>
+            <v:imagedata r:id="rId50" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1036" DrawAspect="Content" ObjectID="_1843296759" r:id="rId55"/>
+          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1036" DrawAspect="Content" ObjectID="_1849420007" r:id="rId51"/>
         </w:object>
       </w:r>
-      <w:bookmarkStart w:id="215" w:name="_MON_1220937952"/>
-[...11 lines deleted...]
-      <w:bookmarkStart w:id="227" w:name="_MON_1402752833"/>
+      <w:bookmarkStart w:id="214" w:name="_MON_1220937952"/>
+      <w:bookmarkStart w:id="215" w:name="_MON_1243143651"/>
+      <w:bookmarkStart w:id="216" w:name="_MON_1264248383"/>
+      <w:bookmarkStart w:id="217" w:name="_MON_1283838465"/>
+      <w:bookmarkStart w:id="218" w:name="_MON_1300258669"/>
+      <w:bookmarkStart w:id="219" w:name="_MON_1302418940"/>
+      <w:bookmarkStart w:id="220" w:name="_MON_1220937973"/>
+      <w:bookmarkStart w:id="221" w:name="_MON_1330162079"/>
+      <w:bookmarkStart w:id="222" w:name="_MON_1359272951"/>
+      <w:bookmarkStart w:id="223" w:name="_MON_1370678707"/>
+      <w:bookmarkStart w:id="224" w:name="_MON_1401009066"/>
+      <w:bookmarkStart w:id="225" w:name="_MON_1401711122"/>
+      <w:bookmarkStart w:id="226" w:name="_MON_1402752833"/>
+      <w:bookmarkEnd w:id="214"/>
       <w:bookmarkEnd w:id="215"/>
       <w:bookmarkEnd w:id="216"/>
       <w:bookmarkEnd w:id="217"/>
       <w:bookmarkEnd w:id="218"/>
       <w:bookmarkEnd w:id="219"/>
       <w:bookmarkEnd w:id="220"/>
       <w:bookmarkEnd w:id="221"/>
       <w:bookmarkEnd w:id="222"/>
       <w:bookmarkEnd w:id="223"/>
       <w:bookmarkEnd w:id="224"/>
       <w:bookmarkEnd w:id="225"/>
       <w:bookmarkEnd w:id="226"/>
-      <w:bookmarkEnd w:id="227"/>
     </w:p>
     <w:p w14:paraId="17E9C8E9" w14:textId="4AF7DD0B" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Investment Derivatives</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">: At </w:t>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>At</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00983E4F" w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t>June 30, 202</w:t>
       </w:r>
       <w:r w:rsidR="0009089C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">, the External Investment Pool includes $_________ of investment derivatives. Disclosures are provided for these investments in Note </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
@@ -8848,55 +9771,63 @@
           <w:b/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>UNC Investment Fund, LLC </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00866A10">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">At </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>At</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00983E4F" w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>June 30, 202</w:t>
       </w:r>
       <w:r w:rsidR="0009089C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, the University’s investments include $________, which represents the University’s equity position in the UNC Investment Fund, LLC (UNC Investment Fund). The UNC Investment Fund is an external investment pool that is not registered with the Securities and Exchange Commission, does not have a credit rating, and is not subject to any regulatory oversight. Investment risks associated with the UNC Investment Fund are included in audited financial statements of the UNC Investment Fund, LLC which may be obtained from </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>UNC Management Company, Inc., 1400 Environ Way, Chapel Hill, NC 27517</w:t>
@@ -8951,51 +9882,65 @@
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Pooled Investments </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The following table presents investments by type and investments subject to interest rate risk at </w:t>
+        <w:t xml:space="preserve">The following table presents investments by type and investments subject to interest rate risk </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00983E4F" w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>June 30, 202</w:t>
       </w:r>
       <w:r w:rsidR="0009089C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>, for the University’s</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -9039,133 +9984,133 @@
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Non-Pooled Investments</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38CC0599" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="228" w:name="_MON_1188218166"/>
-[...30 lines deleted...]
-      <w:bookmarkStart w:id="259" w:name="_MON_1402752938"/>
+      <w:bookmarkStart w:id="227" w:name="_MON_1188218166"/>
+      <w:bookmarkStart w:id="228" w:name="_MON_1188218340"/>
+      <w:bookmarkStart w:id="229" w:name="_MON_1191151841"/>
+      <w:bookmarkStart w:id="230" w:name="_MON_1191152031"/>
+      <w:bookmarkStart w:id="231" w:name="_MON_1192362985"/>
+      <w:bookmarkStart w:id="232" w:name="_MON_1211798831"/>
+      <w:bookmarkStart w:id="233" w:name="_MON_1220938256"/>
+      <w:bookmarkStart w:id="234" w:name="_MON_1220938572"/>
+      <w:bookmarkStart w:id="235" w:name="_MON_1220938818"/>
+      <w:bookmarkStart w:id="236" w:name="_MON_1224323066"/>
+      <w:bookmarkStart w:id="237" w:name="_MON_1224323079"/>
+      <w:bookmarkStart w:id="238" w:name="_MON_1246688084"/>
+      <w:bookmarkStart w:id="239" w:name="_MON_1220938279"/>
+      <w:bookmarkStart w:id="240" w:name="_MON_1276946741"/>
+      <w:bookmarkStart w:id="241" w:name="_MON_1283838520"/>
+      <w:bookmarkStart w:id="242" w:name="_MON_1300258686"/>
+      <w:bookmarkStart w:id="243" w:name="_MON_1302418926"/>
+      <w:bookmarkStart w:id="244" w:name="_MON_1331376443"/>
+      <w:bookmarkStart w:id="245" w:name="_MON_1331445936"/>
+      <w:bookmarkStart w:id="246" w:name="_MON_1365229577"/>
+      <w:bookmarkStart w:id="247" w:name="_MON_1365313834"/>
+      <w:bookmarkStart w:id="248" w:name="_MON_1368613448"/>
+      <w:bookmarkStart w:id="249" w:name="_MON_1370678775"/>
+      <w:bookmarkStart w:id="250" w:name="_MON_1370678823"/>
+      <w:bookmarkStart w:id="251" w:name="_MON_1375272401"/>
+      <w:bookmarkStart w:id="252" w:name="_MON_1401009088"/>
+      <w:bookmarkStart w:id="253" w:name="_MON_1614658916"/>
+      <w:bookmarkStart w:id="254" w:name="_MON_1401710857"/>
+      <w:bookmarkStart w:id="255" w:name="_MON_1401710866"/>
+      <w:bookmarkStart w:id="256" w:name="_MON_1402491778"/>
+      <w:bookmarkStart w:id="257" w:name="_MON_1402491813"/>
+      <w:bookmarkStart w:id="258" w:name="_MON_1402752938"/>
+      <w:bookmarkEnd w:id="227"/>
       <w:bookmarkEnd w:id="228"/>
       <w:bookmarkEnd w:id="229"/>
       <w:bookmarkEnd w:id="230"/>
       <w:bookmarkEnd w:id="231"/>
       <w:bookmarkEnd w:id="232"/>
       <w:bookmarkEnd w:id="233"/>
       <w:bookmarkEnd w:id="234"/>
       <w:bookmarkEnd w:id="235"/>
       <w:bookmarkEnd w:id="236"/>
       <w:bookmarkEnd w:id="237"/>
       <w:bookmarkEnd w:id="238"/>
       <w:bookmarkEnd w:id="239"/>
       <w:bookmarkEnd w:id="240"/>
       <w:bookmarkEnd w:id="241"/>
       <w:bookmarkEnd w:id="242"/>
       <w:bookmarkEnd w:id="243"/>
       <w:bookmarkEnd w:id="244"/>
       <w:bookmarkEnd w:id="245"/>
       <w:bookmarkEnd w:id="246"/>
       <w:bookmarkEnd w:id="247"/>
       <w:bookmarkEnd w:id="248"/>
       <w:bookmarkEnd w:id="249"/>
       <w:bookmarkEnd w:id="250"/>
       <w:bookmarkEnd w:id="251"/>
       <w:bookmarkEnd w:id="252"/>
       <w:bookmarkEnd w:id="253"/>
       <w:bookmarkEnd w:id="254"/>
       <w:bookmarkEnd w:id="255"/>
       <w:bookmarkEnd w:id="256"/>
       <w:bookmarkEnd w:id="257"/>
       <w:bookmarkEnd w:id="258"/>
-      <w:bookmarkEnd w:id="259"/>
     </w:p>
     <w:p w14:paraId="05FF96C7" w14:textId="0665C466" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="00290366" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:object w:dxaOrig="9300" w:dyaOrig="11865" w14:anchorId="7ECD4051">
           <v:shape id="_x0000_i1037" type="#_x0000_t75" style="width:399.75pt;height:7in" o:ole="">
-            <v:imagedata r:id="rId56" o:title=""/>
+            <v:imagedata r:id="rId52" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1037" DrawAspect="Content" ObjectID="_1843296760" r:id="rId57"/>
+          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1037" DrawAspect="Content" ObjectID="_1849420008" r:id="rId53"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="3947FBC1" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Certificates of deposit reported as investments are also a component of the deposit totals reported in the deposits section of this note. </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
@@ -9276,252 +10221,268 @@
       <w:r w:rsidRPr="00866A10" w:rsidDel="000157D6">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BB4B141" w14:textId="3F89A592" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">At </w:t>
+        <w:t>At</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00983E4F" w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>June 30, 202</w:t>
       </w:r>
       <w:r w:rsidR="0009089C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>, the University’s non-pooled investments had the following credit quality distribution for securities with credit exposure:</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Modify as necessary </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> disclose only lowest rating.]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="260" w:name="_MON_1650791606"/>
-    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:id="259" w:name="_MON_1650791606"/>
+    <w:bookmarkEnd w:id="259"/>
     <w:p w14:paraId="2E00B0C1" w14:textId="27D1CE1D" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="007B5E19" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:object w:dxaOrig="11285" w:dyaOrig="4971" w14:anchorId="676669A1">
           <v:shape id="_x0000_i1038" type="#_x0000_t75" style="width:474pt;height:234.75pt" o:ole="">
-            <v:imagedata r:id="rId58" o:title=""/>
+            <v:imagedata r:id="rId54" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1038" DrawAspect="Content" ObjectID="_1843296761" r:id="rId59"/>
+          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1038" DrawAspect="Content" ObjectID="_1849420009" r:id="rId55"/>
         </w:object>
       </w:r>
-      <w:bookmarkStart w:id="261" w:name="_MON_1302418915"/>
-[...20 lines deleted...]
-      <w:bookmarkStart w:id="282" w:name="_MON_1246777117"/>
+      <w:bookmarkStart w:id="260" w:name="_MON_1302418915"/>
+      <w:bookmarkStart w:id="261" w:name="_MON_1365313857"/>
+      <w:bookmarkStart w:id="262" w:name="_MON_1370678944"/>
+      <w:bookmarkStart w:id="263" w:name="_MON_1370679012"/>
+      <w:bookmarkStart w:id="264" w:name="_MON_1401009096"/>
+      <w:bookmarkStart w:id="265" w:name="_MON_1188218407"/>
+      <w:bookmarkStart w:id="266" w:name="_MON_1188283824"/>
+      <w:bookmarkStart w:id="267" w:name="_MON_1191406428"/>
+      <w:bookmarkStart w:id="268" w:name="_MON_1192363133"/>
+      <w:bookmarkStart w:id="269" w:name="_MON_1220939012"/>
+      <w:bookmarkStart w:id="270" w:name="_MON_1220939258"/>
+      <w:bookmarkStart w:id="271" w:name="_MON_1220939393"/>
+      <w:bookmarkStart w:id="272" w:name="_MON_1191152086"/>
+      <w:bookmarkStart w:id="273" w:name="_MON_1220939541"/>
+      <w:bookmarkStart w:id="274" w:name="_MON_1220939564"/>
+      <w:bookmarkStart w:id="275" w:name="_MON_1220939575"/>
+      <w:bookmarkStart w:id="276" w:name="_MON_1220939655"/>
+      <w:bookmarkStart w:id="277" w:name="_MON_1220939688"/>
+      <w:bookmarkStart w:id="278" w:name="_MON_1220939708"/>
+      <w:bookmarkStart w:id="279" w:name="_MON_1224323098"/>
+      <w:bookmarkStart w:id="280" w:name="_MON_1246688244"/>
+      <w:bookmarkStart w:id="281" w:name="_MON_1246777117"/>
+      <w:bookmarkEnd w:id="260"/>
       <w:bookmarkEnd w:id="261"/>
       <w:bookmarkEnd w:id="262"/>
       <w:bookmarkEnd w:id="263"/>
       <w:bookmarkEnd w:id="264"/>
       <w:bookmarkEnd w:id="265"/>
       <w:bookmarkEnd w:id="266"/>
       <w:bookmarkEnd w:id="267"/>
       <w:bookmarkEnd w:id="268"/>
       <w:bookmarkEnd w:id="269"/>
       <w:bookmarkEnd w:id="270"/>
       <w:bookmarkEnd w:id="271"/>
       <w:bookmarkEnd w:id="272"/>
       <w:bookmarkEnd w:id="273"/>
       <w:bookmarkEnd w:id="274"/>
       <w:bookmarkEnd w:id="275"/>
       <w:bookmarkEnd w:id="276"/>
       <w:bookmarkEnd w:id="277"/>
       <w:bookmarkEnd w:id="278"/>
       <w:bookmarkEnd w:id="279"/>
       <w:bookmarkEnd w:id="280"/>
       <w:bookmarkEnd w:id="281"/>
-      <w:bookmarkEnd w:id="282"/>
     </w:p>
     <w:p w14:paraId="6B89A10C" w14:textId="3CBE77BA" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00866A10">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">At </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>At</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00983E4F" w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>June 30, 202</w:t>
       </w:r>
       <w:r w:rsidR="0009089C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, the University’s non-pooled investments were exposed to custodial credit risk as follows: </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>[Modify as necessary.]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="283" w:name="_MON_1402491826"/>
-[...4 lines deleted...]
-    <w:bookmarkStart w:id="288" w:name="_MON_1283838671"/>
+    <w:bookmarkStart w:id="282" w:name="_MON_1402753040"/>
+    <w:bookmarkStart w:id="283" w:name="_MON_1188218543"/>
+    <w:bookmarkStart w:id="284" w:name="_MON_1188218645"/>
+    <w:bookmarkStart w:id="285" w:name="_MON_1375272486"/>
+    <w:bookmarkStart w:id="286" w:name="_MON_1283838671"/>
+    <w:bookmarkStart w:id="287" w:name="_MON_1302418900"/>
+    <w:bookmarkEnd w:id="282"/>
     <w:bookmarkEnd w:id="283"/>
     <w:bookmarkEnd w:id="284"/>
     <w:bookmarkEnd w:id="285"/>
     <w:bookmarkEnd w:id="286"/>
     <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:id="288" w:name="_MON_1402491826"/>
     <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:id="289" w:name="_MON_1302418900"/>
-    <w:bookmarkEnd w:id="289"/>
     <w:p w14:paraId="19F42766" w14:textId="39FEC94F" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="007B5E19" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:object w:dxaOrig="7014" w:dyaOrig="3129" w14:anchorId="1D434D72">
           <v:shape id="_x0000_i1039" type="#_x0000_t75" style="width:313.5pt;height:139.5pt" o:ole="">
-            <v:imagedata r:id="rId49" o:title=""/>
+            <v:imagedata r:id="rId45" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1039" DrawAspect="Content" ObjectID="_1843296762" r:id="rId60"/>
+          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1039" DrawAspect="Content" ObjectID="_1849420010" r:id="rId56"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="46982608" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Concentration of Credit Risk</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
@@ -9560,79 +10521,143 @@
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Foreign Currency Risk</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
-        <w:t xml:space="preserve">[Definition above assumes no policy. If policy, substitute wording similar to below </w:t>
+        <w:t xml:space="preserve">[Definition above assumes no policy. If policy, substitute wording </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>similar to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> below </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> See GASB 40 illustration for further information. If no policy, eliminate first two sentences.] </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">The University’s investment policy permits it to invest up to ___% in foreign currency - ______. The University’s current position is ___%. Additionally, the University recognized an aggregate foreign currency transaction </w:t>
+        <w:t xml:space="preserve"> See GASB 40 illustration for further information. If </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>no</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> policy, eliminate first two sentences.] </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">The University’s investment policy permits it to invest up to ___% in foreign </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>currency - _</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">_____. The University’s current position is ___%. Additionally, the University recognized an aggregate foreign currency transaction </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>[gain/loss]</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> of $_______ for the fiscal year ended </w:t>
       </w:r>
       <w:r w:rsidR="00983E4F" w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>June 30, 202</w:t>
       </w:r>
       <w:r w:rsidR="0009089C">
         <w:rPr>
@@ -9644,149 +10669,174 @@
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">. Transaction gains or losses result from a change in exchange rates </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">between the U.S. Dollar and the currency in which a foreign currency transaction is denominated. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2172B8D8" w14:textId="62B9E71B" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00866A10">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">At </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>At</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00983E4F" w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t>June 30, 202</w:t>
       </w:r>
       <w:r w:rsidR="0009089C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t>, t</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>he University’s exposure to foreign currency risk is as follows:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="290" w:name="_MON_1370679098"/>
-[...7 lines deleted...]
-    <w:bookmarkStart w:id="298" w:name="_MON_1283838684"/>
+    <w:bookmarkStart w:id="289" w:name="_MON_1402491835"/>
+    <w:bookmarkStart w:id="290" w:name="_MON_1810116587"/>
+    <w:bookmarkStart w:id="291" w:name="_MON_1402753072"/>
+    <w:bookmarkStart w:id="292" w:name="_MON_1188218694"/>
+    <w:bookmarkStart w:id="293" w:name="_MON_1192363326"/>
+    <w:bookmarkStart w:id="294" w:name="_MON_1220940009"/>
+    <w:bookmarkStart w:id="295" w:name="_MON_1283838632"/>
+    <w:bookmarkStart w:id="296" w:name="_MON_1283838684"/>
+    <w:bookmarkStart w:id="297" w:name="_MON_1302418893"/>
+    <w:bookmarkEnd w:id="289"/>
     <w:bookmarkEnd w:id="290"/>
     <w:bookmarkEnd w:id="291"/>
     <w:bookmarkEnd w:id="292"/>
     <w:bookmarkEnd w:id="293"/>
     <w:bookmarkEnd w:id="294"/>
     <w:bookmarkEnd w:id="295"/>
     <w:bookmarkEnd w:id="296"/>
     <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:id="298" w:name="_MON_1370679098"/>
     <w:bookmarkEnd w:id="298"/>
-    <w:bookmarkStart w:id="299" w:name="_MON_1302418893"/>
-    <w:bookmarkEnd w:id="299"/>
     <w:p w14:paraId="4929FD33" w14:textId="284AE068" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="007B5E19" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:object w:dxaOrig="6701" w:dyaOrig="2425" w14:anchorId="6D64CB19">
           <v:shape id="_x0000_i1040" type="#_x0000_t75" style="width:307.5pt;height:112.5pt" o:ole="">
-            <v:imagedata r:id="rId61" o:title=""/>
+            <v:imagedata r:id="rId57" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1040" DrawAspect="Content" ObjectID="_1843296763" r:id="rId62"/>
+          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1040" DrawAspect="Content" ObjectID="_1849420011" r:id="rId58"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AE37959" w14:textId="10F02926" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Investment Derivatives</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">: At </w:t>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>At</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00983E4F" w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t>June 30, 202</w:t>
       </w:r>
       <w:r w:rsidR="0009089C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">, non-pooled investments include $_________ of investment derivatives. Disclosures are provided for these investments in Note </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
@@ -9831,181 +10881,209 @@
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Total Investments </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The following table presents the total investments at </w:t>
+        <w:t xml:space="preserve">The following table presents the total investments </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00983E4F" w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>June 30, 202</w:t>
       </w:r>
       <w:r w:rsidR="0009089C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CD66196" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="300" w:name="_MON_1375272528"/>
-[...29 lines deleted...]
-      <w:bookmarkStart w:id="330" w:name="_MON_1370679158"/>
+      <w:bookmarkStart w:id="299" w:name="_MON_1375272528"/>
+      <w:bookmarkStart w:id="300" w:name="_MON_1401009110"/>
+      <w:bookmarkStart w:id="301" w:name="_MON_1401711293"/>
+      <w:bookmarkStart w:id="302" w:name="_MON_1402491850"/>
+      <w:bookmarkStart w:id="303" w:name="_MON_1402753155"/>
+      <w:bookmarkStart w:id="304" w:name="_MON_1211799689"/>
+      <w:bookmarkStart w:id="305" w:name="_MON_1211799718"/>
+      <w:bookmarkStart w:id="306" w:name="_MON_1211799755"/>
+      <w:bookmarkStart w:id="307" w:name="_MON_1212228454"/>
+      <w:bookmarkStart w:id="308" w:name="_MON_1220940133"/>
+      <w:bookmarkStart w:id="309" w:name="_MON_1220940228"/>
+      <w:bookmarkStart w:id="310" w:name="_MON_1220940264"/>
+      <w:bookmarkStart w:id="311" w:name="_MON_1220940314"/>
+      <w:bookmarkStart w:id="312" w:name="_MON_1220940324"/>
+      <w:bookmarkStart w:id="313" w:name="_MON_1220940500"/>
+      <w:bookmarkStart w:id="314" w:name="_MON_1220940556"/>
+      <w:bookmarkStart w:id="315" w:name="_MON_1224323123"/>
+      <w:bookmarkStart w:id="316" w:name="_MON_1276946767"/>
+      <w:bookmarkStart w:id="317" w:name="_MON_1283838716"/>
+      <w:bookmarkStart w:id="318" w:name="_MON_1300258724"/>
+      <w:bookmarkStart w:id="319" w:name="_MON_1302418876"/>
+      <w:bookmarkStart w:id="320" w:name="_MON_1305544971"/>
+      <w:bookmarkStart w:id="321" w:name="_MON_1305545000"/>
+      <w:bookmarkStart w:id="322" w:name="_MON_1305545152"/>
+      <w:bookmarkStart w:id="323" w:name="_MON_1345447283"/>
+      <w:bookmarkStart w:id="324" w:name="_MON_1365314006"/>
+      <w:bookmarkStart w:id="325" w:name="_MON_1365314435"/>
+      <w:bookmarkStart w:id="326" w:name="_MON_1368613470"/>
+      <w:bookmarkStart w:id="327" w:name="_MON_1370679136"/>
+      <w:bookmarkStart w:id="328" w:name="_MON_1370679141"/>
+      <w:bookmarkStart w:id="329" w:name="_MON_1370679158"/>
+      <w:bookmarkEnd w:id="299"/>
       <w:bookmarkEnd w:id="300"/>
       <w:bookmarkEnd w:id="301"/>
       <w:bookmarkEnd w:id="302"/>
       <w:bookmarkEnd w:id="303"/>
       <w:bookmarkEnd w:id="304"/>
       <w:bookmarkEnd w:id="305"/>
       <w:bookmarkEnd w:id="306"/>
       <w:bookmarkEnd w:id="307"/>
       <w:bookmarkEnd w:id="308"/>
       <w:bookmarkEnd w:id="309"/>
       <w:bookmarkEnd w:id="310"/>
       <w:bookmarkEnd w:id="311"/>
       <w:bookmarkEnd w:id="312"/>
       <w:bookmarkEnd w:id="313"/>
       <w:bookmarkEnd w:id="314"/>
       <w:bookmarkEnd w:id="315"/>
       <w:bookmarkEnd w:id="316"/>
       <w:bookmarkEnd w:id="317"/>
       <w:bookmarkEnd w:id="318"/>
       <w:bookmarkEnd w:id="319"/>
       <w:bookmarkEnd w:id="320"/>
       <w:bookmarkEnd w:id="321"/>
       <w:bookmarkEnd w:id="322"/>
       <w:bookmarkEnd w:id="323"/>
       <w:bookmarkEnd w:id="324"/>
       <w:bookmarkEnd w:id="325"/>
       <w:bookmarkEnd w:id="326"/>
       <w:bookmarkEnd w:id="327"/>
       <w:bookmarkEnd w:id="328"/>
       <w:bookmarkEnd w:id="329"/>
-      <w:bookmarkEnd w:id="330"/>
-[...3 lines deleted...]
-    <w:bookmarkEnd w:id="332"/>
+    </w:p>
+    <w:bookmarkStart w:id="330" w:name="_Hlk70075441"/>
+    <w:bookmarkStart w:id="331" w:name="_MON_1368599444"/>
+    <w:bookmarkEnd w:id="331"/>
     <w:p w14:paraId="476AA0D7" w14:textId="34D63AEC" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="007B5E19" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:object w:dxaOrig="7564" w:dyaOrig="9821" w14:anchorId="224FB1F1">
           <v:shape id="_x0000_i1041" type="#_x0000_t75" style="width:304.5pt;height:447.75pt" o:ole="">
-            <v:imagedata r:id="rId63" o:title=""/>
+            <v:imagedata r:id="rId59" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1041" DrawAspect="Content" ObjectID="_1843296764" r:id="rId64"/>
+          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1041" DrawAspect="Content" ObjectID="_1849420012" r:id="rId60"/>
         </w:object>
       </w:r>
-      <w:bookmarkEnd w:id="331"/>
+      <w:bookmarkEnd w:id="330"/>
     </w:p>
     <w:p w14:paraId="60A940EE" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Total investments include $_______________ held in the _____________ Fund for component units that are discretely presented in the accompanying financial statements.</w:t>
+        <w:t xml:space="preserve">Total investments include $_______________ held in </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the __</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>___________ Fund for component units that are discretely presented in the accompanying financial statements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="582CC8B8" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">[For discretely presented component units with material investments not invested with the University </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
@@ -10093,88 +11171,116 @@
       </w:r>
       <w:r w:rsidR="00AE6256" w:rsidRPr="00AE6256">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Chapter 36E of the North Carolina General Statutes, otherwise known as the</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Uniform Prudent Management of Institutional Funds Act (UPMIFA)</w:t>
       </w:r>
       <w:r w:rsidR="00AE6256" w:rsidRPr="00AE6256">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and any requirements placed on them by contract or donor agreements. Because the </w:t>
+        <w:t xml:space="preserve"> and any requirements placed on them by contract or donor agreements. Because </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>[Foundation]</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> report</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">under the FASB reporting model, disclosures of the various investment risks are not required. The following is an analysis of </w:t>
+        <w:t>under the</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> FASB reporting </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>model, disclosures of the various investment risks</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are not required. The following is an analysis of </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">investments by type: </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>[Provide disclosures as necessary based on audit report for foundation.]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E94EDE0" w14:textId="53F56A51" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
@@ -10235,104 +11341,144 @@
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">[GASB Codification 2300.904 includes a sample reconciliation of the total deposits and investments balances to the Government-Wide Statement of Net Position and the Fiduciary Statement of Net Position. Below has been modified to reconcile the total amount of deposits and investments disclosed in part B and C above to the financial statements. </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>If no fiduciary statements are presented this reconciliation is optional.</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="333" w:name="_MON_1402491867"/>
-    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:id="332" w:name="_MON_1402491867"/>
+    <w:bookmarkEnd w:id="332"/>
     <w:p w14:paraId="3276B512" w14:textId="607C7661" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="007B5E19" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:object w:dxaOrig="11035" w:dyaOrig="7861" w14:anchorId="666A41FD">
           <v:shape id="_x0000_i1042" type="#_x0000_t75" style="width:449.25pt;height:368.25pt" o:ole="">
-            <v:imagedata r:id="rId65" o:title=""/>
+            <v:imagedata r:id="rId61" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1042" DrawAspect="Content" ObjectID="_1843296765" r:id="rId66"/>
+          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1042" DrawAspect="Content" ObjectID="_1849420013" r:id="rId62"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F0D2F69" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="334" w:name="_MON_1375272740"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="337" w:name="_MON_1552824581"/>
+      <w:bookmarkStart w:id="333" w:name="_MON_1375272740"/>
+      <w:bookmarkStart w:id="334" w:name="_MON_1401009125"/>
+      <w:bookmarkStart w:id="335" w:name="_MON_1401711411"/>
+      <w:bookmarkStart w:id="336" w:name="_MON_1552824581"/>
+      <w:bookmarkEnd w:id="333"/>
       <w:bookmarkEnd w:id="334"/>
       <w:bookmarkEnd w:id="335"/>
       <w:bookmarkEnd w:id="336"/>
-      <w:bookmarkEnd w:id="337"/>
-[...10 lines deleted...]
-    <w:bookmarkEnd w:id="60"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Note to Preparer: If an external investment pool meets the criteria in GASB 79 and measures </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>all of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> its investments at amortized cost, the pool’s participants also should measure their investments in that external investment pool at amortized cost for financial reporting purposes. GASB 79 ¶42 establishes additional note disclosure requirements for qualifying external investment pools that measure </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>all of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> its investments at amortized cost and for governments that participate in those pools. Information about any limitations or restrictions on participant withdrawals should be disclosed. These disclosures are in addition to existing disclosure requirements for external investment pools.]</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
     <w:p w14:paraId="07E087A5" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="0069284B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="3" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="3" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:smallCaps w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:smallCaps w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Note 3</w:t>
@@ -10461,51 +11607,79 @@
         <w:t>June 30, 202</w:t>
       </w:r>
       <w:r w:rsidR="00A94587">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. GASB Statement No. 72, </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>Fair Value Measurement and Application</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">, defines fair value as the price that would be received to sell an asset or paid to transfer a liability in an orderly transaction between market participants at the measurement date. This statement establishes a hierarchy of valuation inputs based on the extent to which the inputs are observable in the marketplace. Inputs are used in applying the various valuation techniques and take into account the assumptions that market participants use to make valuation decisions. Inputs may include price information, credit data, interest and yield curve data, and other factors specific to the financial instrument. Observable inputs reflect market data obtained from independent sources. In contrast, unobservable inputs reflect the entity’s assumptions about how market participants would value the financial instrument. Valuation techniques should maximize the use of observable inputs to the extent available. </w:t>
+        <w:t xml:space="preserve">, defines fair value as the price that would be received to sell an asset or paid to transfer a liability in an orderly transaction between market participants at the measurement date. This statement establishes a hierarchy of valuation inputs based on the extent to which the inputs are observable in the marketplace. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Inputs are</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> used in applying the various valuation techniques and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>take into account</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the assumptions that market participants use to make valuation decisions. Inputs may include price information, credit data, interest and yield curve data, and other factors specific to the financial instrument. Observable inputs reflect market data obtained from independent sources. In contrast, unobservable inputs reflect the entity’s assumptions about how market participants would value the financial instrument. Valuation techniques should maximize the use of observable inputs to the extent available. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DA1FE4A" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>A financial instrument’s level within the fair value hierarchy is based on the lowest level of any input that is significant to the fair value measurement. The following describes the hierarchy of inputs used to measure fair value and the primary valuation methodologies used for financial instruments measured at fair value on a recurring basis:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AA5493B" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
@@ -10652,442 +11826,492 @@
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The following table summarizes the University’s </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>proprietary and fiduciary fund</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> investments, including deposits in the Short-Term Investment Fund, within the fair value hierarchy at </w:t>
+        <w:t xml:space="preserve"> investments, including deposits in the Short-Term Investment Fund, within the fair value hierarchy </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00983E4F" w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>June 30, 202</w:t>
       </w:r>
       <w:r w:rsidR="00A94587">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="338" w:name="_MON_1520083562"/>
-    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:id="337" w:name="_MON_1520083562"/>
+    <w:bookmarkEnd w:id="337"/>
     <w:p w14:paraId="31E8082B" w14:textId="4B200BE3" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="007B5E19" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:object w:dxaOrig="15266" w:dyaOrig="17564" w14:anchorId="15728624">
           <v:shape id="_x0000_i1043" type="#_x0000_t75" style="width:519pt;height:672pt" o:ole="">
-            <v:imagedata r:id="rId67" o:title=""/>
+            <v:imagedata r:id="rId63" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1043" DrawAspect="Content" ObjectID="_1843296766" r:id="rId68"/>
+          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1043" DrawAspect="Content" ObjectID="_1849420014" r:id="rId64"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D8E1677" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="339" w:name="_Hlk39649122"/>
+      <w:bookmarkStart w:id="338" w:name="_Hlk39649122"/>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Note to Preparer: See GASB Codification I50.109 through 126 for exceptions to fair value reporting.</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="338"/>
+    </w:p>
+    <w:p w14:paraId="3F009997" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0000FF"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="339" w:name="_Hlk39649138"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Note to Preparer: See GASB Codification 3100.162 for the requirements of disclosure for recurring and nonrecurring assets and liabilities. </w:t>
+      </w:r>
       <w:bookmarkEnd w:id="339"/>
     </w:p>
-    <w:p w14:paraId="3F009997" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
+    <w:p w14:paraId="1510FED7" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Short-Term Investment Fund </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">At year-end, the University’s investments held in the STIF were valued at $_____ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>[Note: only include the preceding sentence if the only investments of the Universities are STIF and UNC Investment Fund. Remove FV table if that is all that is disclosed]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ownership interests of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the STIF</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are determined on a fair market valuation basis as of fiscal year end in accordance with the STIF operating procedures. Valuation of the underlying assets is performed by the custodian. Pool investments are measured at fair value in accordance with GASB Statement No. 72. The University’s position in the pool is measured and reported at fair value </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>and the STIF is not required to be categorized within the fair value hierarchy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="480D2E6F" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>UNC Investment Fund</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - At year-end, the University’s investments held in the UNC Investment Fund were valued at $_____ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>[Note: only include the preceding sentence if the only investments of the Universities are STIF and UNC Investment Fund. Remove FV table if that is all that is disclosed]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ownership interests of the UNC Investment Fund are determined on a market unit valuation basis each month and in accordance with the UNC Investment Fund’s operating procedures. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Valuation of the underlying assets is performed by the custodian. Pool investments are measured at fair value in accordance with GASB Statement No. 72. The University’s position in the pool is measured and reported at fair value </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>and the UNC Investment Fund is not required to be categorized within the fair value hierarchy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CBB383C" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Debt and Equity Securities </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="340" w:name="_Hlk39649170"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Example – GASB Codification 3100.901, Illustration 5, Example 2: </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="340"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Debt and equity securities classified in Level 1 of the fair value hierarchy are valued using prices quoted in active markets for those securities. Debt securities classified in Level 2 of the fair value hierarchy are valued using a matrix pricing technique. Matrix pricing is used to value securities based on the securities’ relationship to benchmark quoted prices. Commercial and residential mortgage-backed securities classified in Level 3 are valued using discounted cash flow techniques. Collateralized debt obligations classified in Level 3 are valued using consensus pricing. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>Modify as necessary.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75691C74" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>[Note to Preparer: the paragraph above is example language and should be modified as necessary to describe the valuation technique(s) applied to the university’s specific debt and equity securities classified in Levels 1, 2 and 3. If a level includes securities that are not all valued using the same technique, a description of each of the securities and its respective valuation technique should be included. See last two sentences of the paragraph above for example.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C7572FE" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="340" w:name="_Hlk39649138"/>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
-        </w:rPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="1510FED7" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Disclosures </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0000FF"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0000FF"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Derivative Instruments:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20C966FF" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
+          <w:i/>
+          <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Short-Term Investment Fund </w:t>
+        <w:t xml:space="preserve">Derivative Instruments </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
+          <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:bookmarkStart w:id="341" w:name="_Hlk39649190"/>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
-        </w:rPr>
-[...160 lines deleted...]
-        <w:t xml:space="preserve">[Example – GASB Codification 3100.901, Illustration 5, Example 2: </w:t>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Example – GASB 3100.901, Illustration 5, Example 2: </w:t>
       </w:r>
       <w:bookmarkEnd w:id="341"/>
-      <w:r w:rsidRPr="00866A10">
-[...102 lines deleted...]
-      <w:bookmarkEnd w:id="342"/>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">Derivative instruments classified as Level 2 of the fair value hierarchy are valued using a market approach that considers benchmark interest rates and foreign exchange rates. </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>Modify as necessary.]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69810D9D" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
@@ -11107,141 +12331,155 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>derivatives classified in Levels 1, 2 and 3. If a level includes derivatives that are not all valued using the same technique, a description of each of the derivatives and its respective valuation technique should be included.]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F43D18" w14:textId="24459089" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The following table presents the valuation of investments measured at the Net Asset Value (NAV) per share (or its equivalent) at </w:t>
+        <w:t xml:space="preserve">The following table presents the valuation of investments measured at the Net Asset Value (NAV) per share (or its equivalent) </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00983E4F" w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>June 30, 202</w:t>
       </w:r>
       <w:r w:rsidR="00A94587">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00B521D2" w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">[Modify as necessary.] </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="343" w:name="_MON_1518526359"/>
-    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:id="342" w:name="_MON_1518526359"/>
+    <w:bookmarkEnd w:id="342"/>
     <w:p w14:paraId="32D87B44" w14:textId="5AFB3E02" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="007B5E19" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:object w:dxaOrig="13497" w:dyaOrig="4647" w14:anchorId="6590D6E3">
           <v:shape id="_x0000_i1044" type="#_x0000_t75" style="width:480.75pt;height:186pt" o:ole="">
-            <v:imagedata r:id="rId69" o:title=""/>
+            <v:imagedata r:id="rId65" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1044" DrawAspect="Content" ObjectID="_1843296767" r:id="rId70"/>
+          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1044" DrawAspect="Content" ObjectID="_1849420015" r:id="rId66"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="35FDA65D" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="344" w:name="_Hlk39649216"/>
+      <w:bookmarkStart w:id="343" w:name="_Hlk39649216"/>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>Note to Preparer: Per GASB Codification 3100.163 specific disclosures regarding each type of investment measured at the NAV (or its equivalent) are required. Tickmarks A-E in the table above should each be discussed in separate paragraphs. See GASB Codification 3100.163 for the specific requirements to be disclosed.</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10" w:rsidDel="00894849">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="344"/>
+      <w:bookmarkEnd w:id="343"/>
     </w:p>
     <w:p w14:paraId="5EE3FC46" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>A.</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
@@ -11266,210 +12504,274 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>[Modify as necessary.]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B51F600" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">B. </w:t>
-      </w:r>
+        <w:t>B</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
         <w:tab/>
-        <w:t>Hedge Funds</w:t>
-      </w:r>
+        <w:t>Hedge</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Funds</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:bookmarkStart w:id="345" w:name="_Hlk39649248"/>
+      <w:bookmarkStart w:id="344" w:name="_Hlk39649248"/>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>[Example language for an equity long/short hedge fund in GASB Codification 3100.901, Illustration 4, Example 2</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="345"/>
+      <w:bookmarkEnd w:id="344"/>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>Modify as necessary.]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42573F68" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">C. </w:t>
-      </w:r>
+        <w:t>C</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
         <w:tab/>
-        <w:t>Private Equity Limited Partnerships</w:t>
+        <w:t>Private</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Equity Limited Partnerships</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>[Modify as necessary.]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="282857B8" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">D. </w:t>
-      </w:r>
+        <w:t>D</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
         <w:tab/>
-        <w:t>Real Assets Limited Partnerships</w:t>
+        <w:t>Real</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Assets Limited Partnerships</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> -</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>[Modify as necessary.]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EB9E6A4" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">E. </w:t>
-      </w:r>
+        <w:t>E</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
         <w:tab/>
-        <w:t>Other Limited Partnerships</w:t>
+        <w:t>Other</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Limited Partnerships</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>[Modify as necessary.]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CD1EF48" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
@@ -11629,51 +12931,67 @@
       <w:r w:rsidR="0003446C" w:rsidRPr="005D40E9">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Chapter 36E of the North Carolina General Statutes, otherwise known as the Uniform Prudent Management of Institutional Funds Act (UPMIFA)</w:t>
       </w:r>
       <w:r w:rsidR="005D40E9" w:rsidRPr="005D40E9">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> the Board may also appropriate expenditures from eligible nonexpendable balances if deemed prudent and necessary to meet program outcomes and for which such spending is not specifically prohibited by the donor agreements. </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
         </w:rPr>
-        <w:t>[However, a majority of the University’s endowment donor agreements prohibit spending of nonexpendable balances and therefore the related nonexpendable balances are not eligible for expenditure.</w:t>
+        <w:t xml:space="preserve">[However, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>a majority of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the University’s endowment donor agreements prohibit spending of nonexpendable balances and therefore the related nonexpendable balances are not eligible for expenditure.</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>Modify as necessary.</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
@@ -11730,55 +13048,63 @@
         <w:t xml:space="preserve"> [For universities using the total return concept an example follows.]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D6DB3F6" w14:textId="2CF24960" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Investment return of the University’s endowment funds is predicated on the total return concept (yield plus appreciation). </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">[GASB Codification 2300.123 requires the disclosure of the University’s policy for authorizing and spending investment income. Insert here.] </w:t>
       </w:r>
-      <w:r w:rsidRPr="00866A10">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">At </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>At</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00983E4F" w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>June 30, 202</w:t>
       </w:r>
       <w:r w:rsidR="00A94587">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, net appreciation of $__________ was available to be spent, of which $____________ was classified in net position as </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="0000FF"/>
         </w:rPr>
@@ -11838,75 +13164,119 @@
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>[For Universities not using the total return concept an example follows.]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49E76E35" w14:textId="1F82C1C0" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Investment return of the University’s endowment funds is predicated under classical trust doctrines. Unless the donor has stipulated otherwise, capital gains and losses are accounted for as part of the endowment principal and are not available for expenditure. </w:t>
+        <w:t xml:space="preserve">Investment return of the University’s endowment funds is predicated under classical trust doctrines. Unless the donor has stipulated otherwise, capital gains and losses are accounted for as part of the endowment </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>principal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and are not available for expenditure. </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
-        <w:t>[GASB Codification 2300.123 requires the disclosure of the University’s policy for authorizing and spending investment income. Inset here.]</w:t>
-      </w:r>
+        <w:t xml:space="preserve">[GASB Codification 2300.123 requires the disclosure of the University’s policy for authorizing and spending investment income. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>Inset</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> here.]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00866A10">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">At </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>At</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00983E4F" w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>June 30, 202</w:t>
       </w:r>
       <w:r w:rsidR="00A94587">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, net appreciation of $__________ was available to be spent, of which $____________ was classified in net position as </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="0000FF"/>
         </w:rPr>
@@ -11918,64 +13288,86 @@
         </w:rPr>
         <w:t xml:space="preserve"> as it is restricted for specific purposes. The remaining portion of net appreciation available to be spent is classified as unrestricted net position. </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>[Modify as Necessary.]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E7BC0B8" w14:textId="68F201D5" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">During the current year, the University incurred investment losses that exceeded the related endowment’s available accumulated income and net appreciation. These losses resulted in a reduction to the specific nonexpendable endowment balance. At </w:t>
+        <w:t xml:space="preserve">During the current year, the University incurred investment losses that exceeded the related endowment’s available accumulated income and net appreciation. These losses resulted in a reduction to the specific nonexpendable endowment balance. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>At</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00983E4F" w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
-        <w:t>June 30, 202</w:t>
+        <w:t xml:space="preserve">June 30, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00983E4F" w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00A94587">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> the amount of investment losses reported against the nonexpendable endowment balances was $_________. </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>[Modify as necessary if applicable to fiduciary funds]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C9D2809" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="0069284B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="3" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="3" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
@@ -12004,51 +13396,65 @@
         <w:tab/>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:smallCaps w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Receivables</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3415CF44" w14:textId="71283B10" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Receivables for the proprietary fund at </w:t>
+        <w:t xml:space="preserve">Receivables for the proprietary fund </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00983E4F" w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>June 30, 202</w:t>
       </w:r>
       <w:r w:rsidR="00A94587">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, were as follows: </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
@@ -12078,218 +13484,256 @@
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>payment of payable classified as a current liability). See GASB Codification 2200.176-177 and .744 for additional guidance.</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10" w:rsidDel="003F4138">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="346" w:name="_1188219083"/>
-[...21 lines deleted...]
-    <w:bookmarkStart w:id="368" w:name="_Hlk73972408"/>
+    <w:bookmarkStart w:id="345" w:name="_1188219083"/>
+    <w:bookmarkStart w:id="346" w:name="_1188284473"/>
+    <w:bookmarkStart w:id="347" w:name="_1192364260"/>
+    <w:bookmarkStart w:id="348" w:name="_1119080043"/>
+    <w:bookmarkStart w:id="349" w:name="_1220940844"/>
+    <w:bookmarkStart w:id="350" w:name="_MON_1220940937"/>
+    <w:bookmarkStart w:id="351" w:name="_MON_1220940987"/>
+    <w:bookmarkStart w:id="352" w:name="_MON_1302418796"/>
+    <w:bookmarkStart w:id="353" w:name="_MON_1336387948"/>
+    <w:bookmarkStart w:id="354" w:name="_MON_1336388106"/>
+    <w:bookmarkStart w:id="355" w:name="_MON_1336388251"/>
+    <w:bookmarkStart w:id="356" w:name="_MON_1359285710"/>
+    <w:bookmarkStart w:id="357" w:name="_MON_1370679560"/>
+    <w:bookmarkStart w:id="358" w:name="_MON_1375273430"/>
+    <w:bookmarkStart w:id="359" w:name="_MON_1118928880"/>
+    <w:bookmarkStart w:id="360" w:name="_MON_1401187205"/>
+    <w:bookmarkStart w:id="361" w:name="_MON_1119000255"/>
+    <w:bookmarkStart w:id="362" w:name="_MON_1119088982"/>
+    <w:bookmarkStart w:id="363" w:name="_MON_1121250839"/>
+    <w:bookmarkStart w:id="364" w:name="_MON_1121251169"/>
+    <w:bookmarkStart w:id="365" w:name="_MON_1148646662"/>
+    <w:bookmarkStart w:id="366" w:name="_MON_1188219111"/>
+    <w:bookmarkStart w:id="367" w:name="_Hlk73972408"/>
+    <w:bookmarkEnd w:id="345"/>
     <w:bookmarkEnd w:id="346"/>
     <w:bookmarkEnd w:id="347"/>
     <w:bookmarkEnd w:id="348"/>
     <w:bookmarkEnd w:id="349"/>
     <w:bookmarkEnd w:id="350"/>
     <w:bookmarkEnd w:id="351"/>
     <w:bookmarkEnd w:id="352"/>
     <w:bookmarkEnd w:id="353"/>
     <w:bookmarkEnd w:id="354"/>
     <w:bookmarkEnd w:id="355"/>
     <w:bookmarkEnd w:id="356"/>
     <w:bookmarkEnd w:id="357"/>
     <w:bookmarkEnd w:id="358"/>
     <w:bookmarkEnd w:id="359"/>
     <w:bookmarkEnd w:id="360"/>
     <w:bookmarkEnd w:id="361"/>
     <w:bookmarkEnd w:id="362"/>
     <w:bookmarkEnd w:id="363"/>
     <w:bookmarkEnd w:id="364"/>
     <w:bookmarkEnd w:id="365"/>
     <w:bookmarkEnd w:id="366"/>
-    <w:bookmarkEnd w:id="367"/>
-[...1 lines deleted...]
-    <w:bookmarkEnd w:id="369"/>
+    <w:bookmarkStart w:id="368" w:name="_MON_1220940858"/>
+    <w:bookmarkEnd w:id="368"/>
     <w:p w14:paraId="43BD300E" w14:textId="38E899AB" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="007B5E19" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:object w:dxaOrig="10689" w:dyaOrig="8979" w14:anchorId="0090AB12">
           <v:shape id="_x0000_i1045" type="#_x0000_t75" style="width:408pt;height:342.75pt" o:ole="">
-            <v:imagedata r:id="rId71" o:title=""/>
+            <v:imagedata r:id="rId67" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1045" DrawAspect="Content" ObjectID="_1843296768" r:id="rId72"/>
+          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1045" DrawAspect="Content" ObjectID="_1849420016" r:id="rId68"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BE96672" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="370" w:name="_Hlk104876760"/>
+      <w:bookmarkStart w:id="369" w:name="_Hlk104876760"/>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>[Note to Preparer: If there is no allowance related to leases, the lease receivable can be omitted from disclosure.]</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="370"/>
+      <w:bookmarkEnd w:id="369"/>
     </w:p>
     <w:p w14:paraId="540C09B1" w14:textId="478D679E" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>Receivables for the fiduciary fund</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> at </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00983E4F" w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>June 30, 202</w:t>
       </w:r>
       <w:r w:rsidR="00A94587">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>, were as follows:</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> [Omit if not presenting fiduciary funds or if fiduciary receivables are not aggregated on Exh. B-1]</w:t>
+        <w:t xml:space="preserve"> [Omit if not presenting fiduciary funds or if fiduciary receivables are not aggregated on </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>Exh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>. B-1]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CDCA2D1" w14:textId="7EACADF8" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="00290366" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:object w:dxaOrig="8880" w:dyaOrig="5325" w14:anchorId="74E94854">
           <v:shape id="_x0000_i1046" type="#_x0000_t75" style="width:356.25pt;height:234.75pt" o:ole="">
-            <v:imagedata r:id="rId73" o:title=""/>
+            <v:imagedata r:id="rId69" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1046" DrawAspect="Content" ObjectID="_1843296769" r:id="rId74"/>
+          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1046" DrawAspect="Content" ObjectID="_1849420017" r:id="rId70"/>
         </w:object>
       </w:r>
-      <w:bookmarkEnd w:id="368"/>
+      <w:bookmarkEnd w:id="367"/>
     </w:p>
     <w:p w14:paraId="675F0BC2" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="0069284B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="3" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="3" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:smallCaps w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:smallCaps w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Note 6</w:t>
@@ -12363,133 +13807,147 @@
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0076208C" w:rsidRPr="00450E53">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>and capital assets held for sale</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>.]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="371" w:name="_1399444080"/>
-[...5 lines deleted...]
-    <w:bookmarkStart w:id="377" w:name="_Hlk104551686"/>
+    <w:bookmarkStart w:id="370" w:name="_1399444080"/>
+    <w:bookmarkStart w:id="371" w:name="_1400912813"/>
+    <w:bookmarkStart w:id="372" w:name="_1400912833"/>
+    <w:bookmarkStart w:id="373" w:name="_1402754444"/>
+    <w:bookmarkStart w:id="374" w:name="_1401180800"/>
+    <w:bookmarkStart w:id="375" w:name="_MON_1402754371"/>
+    <w:bookmarkStart w:id="376" w:name="_Hlk104551686"/>
+    <w:bookmarkEnd w:id="370"/>
     <w:bookmarkEnd w:id="371"/>
     <w:bookmarkEnd w:id="372"/>
     <w:bookmarkEnd w:id="373"/>
     <w:bookmarkEnd w:id="374"/>
     <w:bookmarkEnd w:id="375"/>
-    <w:bookmarkEnd w:id="376"/>
-[...1 lines deleted...]
-    <w:bookmarkEnd w:id="378"/>
+    <w:bookmarkStart w:id="377" w:name="_MON_1401180792"/>
+    <w:bookmarkEnd w:id="377"/>
     <w:p w14:paraId="3DF1BEE3" w14:textId="376829F0" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="002B6880" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:object w:dxaOrig="12271" w:dyaOrig="11970" w14:anchorId="0B265895">
-          <v:shape id="_x0000_i1092" type="#_x0000_t75" style="width:493.5pt;height:612pt" o:ole="">
-            <v:imagedata r:id="rId75" o:title=""/>
+          <v:shape id="_x0000_i1047" type="#_x0000_t75" style="width:493.5pt;height:612pt" o:ole="">
+            <v:imagedata r:id="rId71" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1092" DrawAspect="Content" ObjectID="_1843296770" r:id="rId76"/>
+          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1047" DrawAspect="Content" ObjectID="_1849420018" r:id="rId72"/>
         </w:object>
       </w:r>
-      <w:bookmarkEnd w:id="377"/>
+      <w:bookmarkEnd w:id="376"/>
     </w:p>
     <w:p w14:paraId="7E34F289" w14:textId="0A0F88EA" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="00200FAC" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="379" w:name="_Hlk104551707"/>
+      <w:bookmarkStart w:id="378" w:name="_Hlk104551707"/>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">As of </w:t>
       </w:r>
       <w:r w:rsidR="00983E4F" w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>June 30, 202</w:t>
       </w:r>
       <w:r w:rsidR="00A94587">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
-        <w:t>, the total amount of right-to-use leased and subscription assets was $________ and $________, and the related accumulated amortization was $_________ and $________, respectively.</w:t>
+        <w:t>, the total amount of right-to-use leased and subscription assets was $</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>________ and $</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>________, and the related accumulated amortization was $_________ and $________, respectively.</w:t>
       </w:r>
       <w:r w:rsidR="000A1401" w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Note to Preparer: This sentence can be removed if reporting only one type of RTU leased assets]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="379"/>
+    <w:bookmarkEnd w:id="378"/>
     <w:p w14:paraId="50497D6F" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">[Replace Other [Describe] with the name of any other major category of intangible assets capitalized by the University. See GASB 51 for further guidance.] </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E5DFB58" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -12520,51 +13978,65 @@
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>The carrying amount of impaired capital assets idle at year-end is $_______ for buildings and $_______ for machinery and equipment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42E64171" w14:textId="74FAAB58" w:rsidR="000213C9" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Supplies and services expense includes an impairment loss of $_______ due to __________, which is net of an insurance recovery of $_________. In addition, nonoperating revenues include an insurance recovery of ______ related to prior year impairments. </w:t>
+        <w:t xml:space="preserve">Supplies and services expense </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>includes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> an impairment loss of $_______ due to __________, which is net of an insurance recovery of $_________. In addition, nonoperating revenues include an insurance recovery of ______ related to prior year impairments. </w:t>
       </w:r>
       <w:r w:rsidR="00200FAC" w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>[See GASB Statement No. 42 for additional information on impaired assets, including insurance recoveries]</w:t>
       </w:r>
       <w:r w:rsidR="00200FAC" w:rsidRPr="00866A10" w:rsidDel="00200FAC">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
@@ -12715,244 +14187,299 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> – revise title as necessary</w:t>
       </w:r>
       <w:r w:rsidRPr="0069284B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:smallCaps w:val="0"/>
           <w:color w:val="0000FF"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="615D5131" w14:textId="27C123B5" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="001F1AF1" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="380" w:name="_Hlk39664827"/>
+      <w:bookmarkStart w:id="379" w:name="_Hlk39664827"/>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:smallCaps/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>Note to Preparer: This disclosure applies to institutions involved in public-private, public-public, or availability payment arrangements (including service concession arrangements). See GASB Statement No. 94 for reporting and disclosure requirements, including illustrative examples.]</w:t>
       </w:r>
       <w:r w:rsidR="000213C9" w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkEnd w:id="379"/>
     <w:p w14:paraId="5400B711" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="0069284B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="3" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="3" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:smallCaps w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:smallCaps w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Note 8</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:smallCaps w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:smallCaps w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Accounts Payable and Accrued Liabilities</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:smallCaps w:val="0"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Accounts Payable</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:smallCaps w:val="0"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Accrued Liabilities</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A7BE117" w14:textId="69E04F0F" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Accounts payable and accrued liabilities at </w:t>
+        <w:t xml:space="preserve">Accounts payable and accrued liabilities </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00983E4F" w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>June 30, 202</w:t>
       </w:r>
       <w:r w:rsidR="00A94587">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>, were as follows:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="381" w:name="_1370680752"/>
-[...15 lines deleted...]
-    <w:bookmarkStart w:id="397" w:name="_MON_1119000550"/>
+    <w:bookmarkStart w:id="380" w:name="_1370680752"/>
+    <w:bookmarkStart w:id="381" w:name="_1118933529"/>
+    <w:bookmarkStart w:id="382" w:name="_1118934610"/>
+    <w:bookmarkStart w:id="383" w:name="_1359286513"/>
+    <w:bookmarkStart w:id="384" w:name="_1119000524"/>
+    <w:bookmarkStart w:id="385" w:name="_MON_1118933535"/>
+    <w:bookmarkStart w:id="386" w:name="_MON_1188274037"/>
+    <w:bookmarkStart w:id="387" w:name="_MON_1188285277"/>
+    <w:bookmarkStart w:id="388" w:name="_MON_1192364366"/>
+    <w:bookmarkStart w:id="389" w:name="_MON_1220941528"/>
+    <w:bookmarkStart w:id="390" w:name="_MON_1220941701"/>
+    <w:bookmarkStart w:id="391" w:name="_MON_1302418682"/>
+    <w:bookmarkStart w:id="392" w:name="_MON_1336992265"/>
+    <w:bookmarkStart w:id="393" w:name="_MON_1337066584"/>
+    <w:bookmarkStart w:id="394" w:name="_MON_1345448657"/>
+    <w:bookmarkStart w:id="395" w:name="_MON_1119000550"/>
+    <w:bookmarkStart w:id="396" w:name="_MON_1119089011"/>
+    <w:bookmarkEnd w:id="380"/>
     <w:bookmarkEnd w:id="381"/>
     <w:bookmarkEnd w:id="382"/>
     <w:bookmarkEnd w:id="383"/>
     <w:bookmarkEnd w:id="384"/>
     <w:bookmarkEnd w:id="385"/>
     <w:bookmarkEnd w:id="386"/>
     <w:bookmarkEnd w:id="387"/>
     <w:bookmarkEnd w:id="388"/>
     <w:bookmarkEnd w:id="389"/>
     <w:bookmarkEnd w:id="390"/>
     <w:bookmarkEnd w:id="391"/>
     <w:bookmarkEnd w:id="392"/>
     <w:bookmarkEnd w:id="393"/>
     <w:bookmarkEnd w:id="394"/>
     <w:bookmarkEnd w:id="395"/>
     <w:bookmarkEnd w:id="396"/>
+    <w:bookmarkStart w:id="397" w:name="_MON_1188219561"/>
     <w:bookmarkEnd w:id="397"/>
-    <w:bookmarkStart w:id="398" w:name="_MON_1119089011"/>
-    <w:bookmarkEnd w:id="398"/>
     <w:p w14:paraId="3D7707FF" w14:textId="713B395F" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="007B5E19" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="72"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:object w:dxaOrig="11120" w:dyaOrig="4575" w14:anchorId="5920FC88">
           <v:shape id="_x0000_i1048" type="#_x0000_t75" style="width:465.75pt;height:203.25pt" o:ole="">
-            <v:imagedata r:id="rId77" o:title=""/>
+            <v:imagedata r:id="rId73" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1048" DrawAspect="Content" ObjectID="_1843296771" r:id="rId78"/>
+          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1048" DrawAspect="Content" ObjectID="_1849420019" r:id="rId74"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A7A96E8" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1530"/>
         </w:tabs>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
-        <w:t>[Notes to Preparer: Per GASB Codification D40.115 Investment Derivatives will only be included in Accounts Payable and Accrued Liabilities if they have a negative market value. Be sure to evaluate the Investment Derivatives Liability to determine if there is a noncurrent portion. If it is noncurrent, modify this note and be sure to disclose the noncurrent accounts payable and accrued liabilities amount on the face of the Statement of Net Position.]</w:t>
+        <w:t xml:space="preserve">[Notes to Preparer: Per GASB Codification D40.115 Investment Derivatives will only be included in Accounts Payable and Accrued Liabilities if they have a negative market value. Be sure to evaluate the Investment Derivatives Liability to determine if there is a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>noncurrent</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> portion. If it is noncurrent, modify this note and be sure to disclose the noncurrent accounts payable and accrued liabilities amount on the face of the Statement of Net Position.]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BFC10E1" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="0069284B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="3" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="3" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:smallCaps w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:smallCaps w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -12976,176 +14503,302 @@
         <w:tab/>
         <w:t>Reverse Repurchase Agreements</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40207655" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
-        <w:t>[If the University has entered into any reverse repurchase agreements during the year, provide information required by GASB - see GASB Codification section I55.106 113. The following is an example of this disclosure - see example in Codification at I50.901 for additional example - this disclosure will require modification for your specific circumstances.]</w:t>
+        <w:t xml:space="preserve">[If the University has </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>entered into</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> any reverse repurchase agreements during the year, provide information required by GASB - see GASB Codification section I55.106 113. The following is an example of this disclosure - see example in Codification at I50.901 for additional example - this disclosure will require modification for your specific circumstances.]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3868789D" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Under the University’s authority to purchase and sell securities, it has entered into fixed-coupon reverse repurchase agreements; that is, a sale of securities with a simultaneous agreement to repurchase them in the future at the same price plus a contract rate of interest. The value of the securities underlying reverse repurchase agreements normally exceeds the cash received, providing the dealers a margin against a decline in value of the securities. If the dealers default on their obligations to resell these securities to the University or provide securities or cash of equal value, the University would suffer an economic loss equal to the difference between the value plus accrued interest of the underlying securities and the agreement obligation, including accrued interest. This credit exposure at year-end was $_________.</w:t>
+        <w:t xml:space="preserve">Under the University’s authority to purchase and sell securities, it has </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>entered into</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fixed-coupon reverse repurchase agreements; that is, a sale of securities with a simultaneous agreement to repurchase them in the future at the same price plus a contract rate of interest. The value of the securities underlying reverse repurchase agreements normally exceeds the cash received, providing the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>dealers</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a margin against a decline in value of the securities. If the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>dealers</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> default on their obligations to resell these securities to the University or provide securities or cash of equal value, the University would suffer an economic loss equal to the difference between the value plus accrued interest of the underlying securities and the agreement obligation, including accrued interest. This credit exposure at year-end was $_________.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AE801CB" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
-        <w:t>All sales of investments under reverse repurchase agreements are for fixed terms. In investing the proceeds of reverse repurchase agreements, the University’s practice is for the term to maturity of the investment to be the same as the term of the reverse repurchase agreement. The University’s investments in the underlying securities and the securities purchased with proceeds from the reverse repurchase agreements are in accordance with the statutory requirements as noted. The interest earnings and interest cost arising from reverse repurchase agreement transactions are reported at gross amounts on the accompanying financial statements.</w:t>
+        <w:t xml:space="preserve">All sales of investments under reverse repurchase agreements are for fixed terms. In investing the proceeds of reverse repurchase agreements, the University’s practice is for the term to maturity of the investment to be the same as the term of the reverse repurchase agreement. The University’s investments in the underlying securities and the securities purchased with proceeds from the reverse repurchase agreements are in accordance with the statutory requirements as noted. The interest earnings and interest cost arising from reverse repurchase agreement transactions are reported at gross amounts </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the accompanying financial statements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51998BA8" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="0069284B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="3" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="3" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:smallCaps w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:smallCaps w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Note 10 </w:t>
-      </w:r>
+        <w:t xml:space="preserve">Note </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:smallCaps w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:tab/>
-        <w:t>-</w:t>
+        <w:t xml:space="preserve">10 </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:smallCaps w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Short-Term Debt - </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0069284B">
+        <w:t>-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:smallCaps w:val="0"/>
-          <w:color w:val="0000FF"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Short-Term Debt - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0069284B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:smallCaps w:val="0"/>
+          <w:color w:val="0000FF"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>[Type]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A8F8DBE" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>[Describe the short</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:noBreakHyphen/>
-        <w:t>term debt. Example: The University uses a revolving line of credit to finance _______________. This line of credit was necessary to __________________. Activity must be described even if no outstanding balance at year</w:t>
+        <w:t xml:space="preserve">term debt. Example: The University uses a revolving line of credit to finance _______________. This line of credit was necessary to __________________. Activity must be described even if </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>no</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> outstanding balance at </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>year</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:noBreakHyphen/>
-        <w:t>end - see GASB 38, paragraph 12.)]</w:t>
+        <w:t>end</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - see GASB 38, paragraph 12.)]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="403D601B" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>[See GASB Statement 62 paragraph 36-40 for classification criteria regarding bond anticipation notes.]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D9CBA7D" w14:textId="5D8698D7" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
@@ -13168,93 +14821,93 @@
       <w:r w:rsidR="00983E4F" w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>June 30, 202</w:t>
       </w:r>
       <w:r w:rsidR="00A94587">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>, was as follows:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="399" w:name="_MON_1243143828"/>
-    <w:bookmarkEnd w:id="399"/>
+    <w:bookmarkStart w:id="398" w:name="_MON_1243143828"/>
+    <w:bookmarkEnd w:id="398"/>
     <w:p w14:paraId="50AAF63F" w14:textId="2DD80855" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="00CB55A9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:object w:dxaOrig="10726" w:dyaOrig="2486" w14:anchorId="6184D448">
           <v:shape id="_x0000_i1049" type="#_x0000_t75" style="width:501.75pt;height:114pt" o:ole="">
-            <v:imagedata r:id="rId79" o:title=""/>
+            <v:imagedata r:id="rId75" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1049" DrawAspect="Content" ObjectID="_1843296772" r:id="rId80"/>
+          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1049" DrawAspect="Content" ObjectID="_1849420020" r:id="rId76"/>
         </w:object>
       </w:r>
-      <w:bookmarkStart w:id="400" w:name="_MON_1220942106"/>
-[...9 lines deleted...]
-      <w:bookmarkStart w:id="410" w:name="_MON_1220941751"/>
+      <w:bookmarkStart w:id="399" w:name="_MON_1220942106"/>
+      <w:bookmarkStart w:id="400" w:name="_MON_1220942193"/>
+      <w:bookmarkStart w:id="401" w:name="_MON_1264506653"/>
+      <w:bookmarkStart w:id="402" w:name="_MON_1283839073"/>
+      <w:bookmarkStart w:id="403" w:name="_MON_1300514102"/>
+      <w:bookmarkStart w:id="404" w:name="_MON_1302418654"/>
+      <w:bookmarkStart w:id="405" w:name="_MON_1402492150"/>
+      <w:bookmarkStart w:id="406" w:name="_MON_1330162172"/>
+      <w:bookmarkStart w:id="407" w:name="_MON_1359286776"/>
+      <w:bookmarkStart w:id="408" w:name="_MON_1401711825"/>
+      <w:bookmarkStart w:id="409" w:name="_MON_1220941751"/>
+      <w:bookmarkEnd w:id="399"/>
       <w:bookmarkEnd w:id="400"/>
       <w:bookmarkEnd w:id="401"/>
       <w:bookmarkEnd w:id="402"/>
       <w:bookmarkEnd w:id="403"/>
       <w:bookmarkEnd w:id="404"/>
       <w:bookmarkEnd w:id="405"/>
       <w:bookmarkEnd w:id="406"/>
       <w:bookmarkEnd w:id="407"/>
       <w:bookmarkEnd w:id="408"/>
       <w:bookmarkEnd w:id="409"/>
-      <w:bookmarkEnd w:id="410"/>
     </w:p>
     <w:p w14:paraId="49B5A880" w14:textId="63E3ED94" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Unused Line</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>(s)</w:t>
@@ -13283,58 +14936,66 @@
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> The University has a line of credit agreement with </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>[financing entity]</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> for financing of an amount up to $________. This line was unused during the year ended </w:t>
       </w:r>
       <w:r w:rsidR="00983E4F" w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
-        <w:t>June 30, 202</w:t>
+        <w:t xml:space="preserve">June 30, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00983E4F" w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00A94587">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> and has no outstanding balance. </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>[Omit if not applicable. Modify as necessary</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="590E19A1" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
@@ -13353,51 +15014,51 @@
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>[GASB 88 also requires the following disclosures if applicable to short-term debt agreements: Assets pledged as collateral for short-term debt, or terms specified in short-term debt agreements related to significant (1) events of default with finance-related consequences, (2) termination events with finance-related consequences, and (3) subjective acceleration clauses]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CFA1B3F" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="0069284B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="3" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="3" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:smallCaps w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="411" w:name="_Hlk75421257"/>
+      <w:bookmarkStart w:id="410" w:name="_Hlk75421257"/>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:smallCaps w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Note 11</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:smallCaps w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:smallCaps w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Long-Term Liabilities</w:t>
@@ -13437,105 +15098,146 @@
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Note 1:</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> If the University has discretely presented component units with material long</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:noBreakHyphen/>
-        <w:t>term liabilities, keep this caption and complete component unit section at end of this note. If no material long</w:t>
+        <w:t xml:space="preserve">term liabilities, keep this caption and complete component unit section at end of this note. If </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>no</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> material long</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:noBreakHyphen/>
         <w:t>term liabilities in the discretely presented component units </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:noBreakHyphen/>
         <w:t> delete this University caption and the component unit caption below.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34E35E72" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Note 2:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> ‘Special Indebtedness’ below includes Certificates of Participation (COPs) and Limited Obligation Bonds (LOBs). If your institution only has either COPs or LOBs, you may elect to change references to ‘special indebtedness’ in this note to specify which one. If your entity has both, aggregate them under the term ‘Special Indebtedness’ as provided in this disclosure.</w:t>
+        <w:t xml:space="preserve">Note </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0000FF"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>2:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ‘</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>Special Indebtedness’ below includes Certificates of Participation (COPs) and Limited Obligation Bonds (LOBs). If your institution only has either COPs or LOBs, you may elect to change references to ‘special indebtedness’ in this note to specify which one. If your entity has both, aggregate them under the term ‘Special Indebtedness’ as provided in this disclosure.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11AAF87C" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Note 3:</w:t>
@@ -13604,134 +15306,135 @@
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> - A summary of changes in the long-term liabilities for the year ended </w:t>
       </w:r>
       <w:r w:rsidR="00983E4F" w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>June 30, 202</w:t>
       </w:r>
       <w:r w:rsidR="00A94587">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>, is presented as follows:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="412" w:name="_MON_1840254761"/>
-    <w:bookmarkEnd w:id="412"/>
+    <w:bookmarkStart w:id="411" w:name="_MON_1840254761"/>
+    <w:bookmarkEnd w:id="411"/>
     <w:p w14:paraId="0ABDE798" w14:textId="79E1C6C5" w:rsidR="007B5E19" w:rsidRPr="00866A10" w:rsidRDefault="0044669E" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:object w:dxaOrig="13310" w:dyaOrig="11087" w14:anchorId="568E4E04">
           <v:shape id="_x0000_i1050" type="#_x0000_t75" style="width:496.5pt;height:412.5pt" o:ole="">
-            <v:imagedata r:id="rId81" o:title=""/>
+            <v:imagedata r:id="rId77" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1050" DrawAspect="Content" ObjectID="_1843296773" r:id="rId82"/>
+          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1050" DrawAspect="Content" ObjectID="_1849420021" r:id="rId78"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AB963E5" w14:textId="3E13D5AC" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="180" w:right="-198"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="413" w:name="_MON_1148645930"/>
-[...50 lines deleted...]
-      <w:bookmarkStart w:id="464" w:name="_MON_1145688087"/>
+      <w:bookmarkStart w:id="412" w:name="_MON_1148645930"/>
+      <w:bookmarkStart w:id="413" w:name="_MON_1148646616"/>
+      <w:bookmarkStart w:id="414" w:name="_MON_1159610699"/>
+      <w:bookmarkStart w:id="415" w:name="_MON_1188220119"/>
+      <w:bookmarkStart w:id="416" w:name="_MON_1188220172"/>
+      <w:bookmarkStart w:id="417" w:name="_MON_1188274003"/>
+      <w:bookmarkStart w:id="418" w:name="_MON_1188285392"/>
+      <w:bookmarkStart w:id="419" w:name="_MON_1192364542"/>
+      <w:bookmarkStart w:id="420" w:name="_MON_1208244985"/>
+      <w:bookmarkStart w:id="421" w:name="_MON_1212828092"/>
+      <w:bookmarkStart w:id="422" w:name="_MON_1220861329"/>
+      <w:bookmarkStart w:id="423" w:name="_MON_1220942285"/>
+      <w:bookmarkStart w:id="424" w:name="_MON_1220942350"/>
+      <w:bookmarkStart w:id="425" w:name="_MON_1220942419"/>
+      <w:bookmarkStart w:id="426" w:name="_MON_1220942470"/>
+      <w:bookmarkStart w:id="427" w:name="_MON_1220942542"/>
+      <w:bookmarkStart w:id="428" w:name="_MON_1222083322"/>
+      <w:bookmarkStart w:id="429" w:name="_MON_1587968332"/>
+      <w:bookmarkStart w:id="430" w:name="_MON_1222083410"/>
+      <w:bookmarkStart w:id="431" w:name="_MON_1222083617"/>
+      <w:bookmarkStart w:id="432" w:name="_MON_1243143856"/>
+      <w:bookmarkStart w:id="433" w:name="_MON_1246780470"/>
+      <w:bookmarkStart w:id="434" w:name="_MON_1246862036"/>
+      <w:bookmarkStart w:id="435" w:name="_MON_1264248523"/>
+      <w:bookmarkStart w:id="436" w:name="_MON_1283839628"/>
+      <w:bookmarkStart w:id="437" w:name="_MON_1300515301"/>
+      <w:bookmarkStart w:id="438" w:name="_MON_1302418223"/>
+      <w:bookmarkStart w:id="439" w:name="_MON_1302418449"/>
+      <w:bookmarkStart w:id="440" w:name="_MON_1302418459"/>
+      <w:bookmarkStart w:id="441" w:name="_MON_1305023603"/>
+      <w:bookmarkStart w:id="442" w:name="_MON_1330162201"/>
+      <w:bookmarkStart w:id="443" w:name="_1338875597"/>
+      <w:bookmarkStart w:id="444" w:name="_1338875628"/>
+      <w:bookmarkStart w:id="445" w:name="_1338875639"/>
+      <w:bookmarkStart w:id="446" w:name="_1338875572"/>
+      <w:bookmarkStart w:id="447" w:name="_1340007955"/>
+      <w:bookmarkStart w:id="448" w:name="_MON_1340007928"/>
+      <w:bookmarkStart w:id="449" w:name="_MON_1340008092"/>
+      <w:bookmarkStart w:id="450" w:name="_MON_1345448902"/>
+      <w:bookmarkStart w:id="451" w:name="_MON_1359275801"/>
+      <w:bookmarkStart w:id="452" w:name="_MON_1370680919"/>
+      <w:bookmarkStart w:id="453" w:name="_MON_1220942459"/>
+      <w:bookmarkStart w:id="454" w:name="_MON_1375273621"/>
+      <w:bookmarkStart w:id="455" w:name="_MON_1401711876"/>
+      <w:bookmarkStart w:id="456" w:name="_MON_1118934637"/>
+      <w:bookmarkStart w:id="457" w:name="_MON_1119000609"/>
+      <w:bookmarkStart w:id="458" w:name="_MON_1119000770"/>
+      <w:bookmarkStart w:id="459" w:name="_MON_1121238495"/>
+      <w:bookmarkStart w:id="460" w:name="_MON_1145687960"/>
+      <w:bookmarkStart w:id="461" w:name="_MON_1558515375"/>
+      <w:bookmarkStart w:id="462" w:name="_MON_1119089037"/>
+      <w:bookmarkStart w:id="463" w:name="_MON_1145688087"/>
+      <w:bookmarkEnd w:id="412"/>
       <w:bookmarkEnd w:id="413"/>
       <w:bookmarkEnd w:id="414"/>
       <w:bookmarkEnd w:id="415"/>
       <w:bookmarkEnd w:id="416"/>
       <w:bookmarkEnd w:id="417"/>
       <w:bookmarkEnd w:id="418"/>
       <w:bookmarkEnd w:id="419"/>
       <w:bookmarkEnd w:id="420"/>
       <w:bookmarkEnd w:id="421"/>
       <w:bookmarkEnd w:id="422"/>
       <w:bookmarkEnd w:id="423"/>
       <w:bookmarkEnd w:id="424"/>
       <w:bookmarkEnd w:id="425"/>
       <w:bookmarkEnd w:id="426"/>
       <w:bookmarkEnd w:id="427"/>
       <w:bookmarkEnd w:id="428"/>
       <w:bookmarkEnd w:id="429"/>
       <w:bookmarkEnd w:id="430"/>
       <w:bookmarkEnd w:id="431"/>
       <w:bookmarkEnd w:id="432"/>
       <w:bookmarkEnd w:id="433"/>
       <w:bookmarkEnd w:id="434"/>
       <w:bookmarkEnd w:id="435"/>
       <w:bookmarkEnd w:id="436"/>
       <w:bookmarkEnd w:id="437"/>
@@ -13739,51 +15442,50 @@
       <w:bookmarkEnd w:id="439"/>
       <w:bookmarkEnd w:id="440"/>
       <w:bookmarkEnd w:id="441"/>
       <w:bookmarkEnd w:id="442"/>
       <w:bookmarkEnd w:id="443"/>
       <w:bookmarkEnd w:id="444"/>
       <w:bookmarkEnd w:id="445"/>
       <w:bookmarkEnd w:id="446"/>
       <w:bookmarkEnd w:id="447"/>
       <w:bookmarkEnd w:id="448"/>
       <w:bookmarkEnd w:id="449"/>
       <w:bookmarkEnd w:id="450"/>
       <w:bookmarkEnd w:id="451"/>
       <w:bookmarkEnd w:id="452"/>
       <w:bookmarkEnd w:id="453"/>
       <w:bookmarkEnd w:id="454"/>
       <w:bookmarkEnd w:id="455"/>
       <w:bookmarkEnd w:id="456"/>
       <w:bookmarkEnd w:id="457"/>
       <w:bookmarkEnd w:id="458"/>
       <w:bookmarkEnd w:id="459"/>
       <w:bookmarkEnd w:id="460"/>
       <w:bookmarkEnd w:id="461"/>
       <w:bookmarkEnd w:id="462"/>
       <w:bookmarkEnd w:id="463"/>
-      <w:bookmarkEnd w:id="464"/>
     </w:p>
     <w:p w14:paraId="51EAC212" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="00C73E2A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>B.</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
@@ -13810,124 +15512,125 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The University was indebted for revenue bonds payable, special indebtedness (which includes Certificates of Participation and Limited Obligation Bonds), and bonds/notes from direct placements for the purposes shown in the following table: </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">[Note to preparer: For bonds with interest rate swaps, the synthetic rate should be disclosed below as the interest rate and it should have an asterisk next to it per the note to the financial statement reader at the bottom of the table, identifying it as the synthetic rate. For bonds </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>with installments where each has a different rate (hence a range of interest rates must be disclosed) only include interest rates that will be paid in the future (end of the fiscal year forward) (for example, do not include rates for installments that have already been paid.)]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="465" w:name="_MON_1246780838"/>
-    <w:bookmarkEnd w:id="465"/>
+    <w:bookmarkStart w:id="464" w:name="_MON_1246780838"/>
+    <w:bookmarkEnd w:id="464"/>
     <w:p w14:paraId="3624022F" w14:textId="147AF958" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="001F2B1A" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:before="360" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:object w:dxaOrig="12902" w:dyaOrig="12774" w14:anchorId="450B7950">
           <v:shape id="_x0000_i1051" type="#_x0000_t75" style="width:484.5pt;height:573pt" o:ole="">
-            <v:imagedata r:id="rId83" o:title=""/>
+            <v:imagedata r:id="rId79" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1051" DrawAspect="Content" ObjectID="_1843296774" r:id="rId84"/>
+          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1051" DrawAspect="Content" ObjectID="_1849420022" r:id="rId80"/>
         </w:object>
       </w:r>
-      <w:bookmarkStart w:id="466" w:name="_MON_1401711914"/>
-[...51 lines deleted...]
-      <w:bookmarkStart w:id="518" w:name="_MON_1375273656"/>
+      <w:bookmarkStart w:id="465" w:name="_MON_1401711914"/>
+      <w:bookmarkStart w:id="466" w:name="_MON_1405920805"/>
+      <w:bookmarkStart w:id="467" w:name="_MON_1405920847"/>
+      <w:bookmarkStart w:id="468" w:name="_MON_1405920872"/>
+      <w:bookmarkStart w:id="469" w:name="_MON_1119000985"/>
+      <w:bookmarkStart w:id="470" w:name="_MON_1119080217"/>
+      <w:bookmarkStart w:id="471" w:name="_MON_1119080314"/>
+      <w:bookmarkStart w:id="472" w:name="_MON_1148646191"/>
+      <w:bookmarkStart w:id="473" w:name="_MON_1188274056"/>
+      <w:bookmarkStart w:id="474" w:name="_MON_1118939003"/>
+      <w:bookmarkStart w:id="475" w:name="_MON_1188285447"/>
+      <w:bookmarkStart w:id="476" w:name="_MON_1192364640"/>
+      <w:bookmarkStart w:id="477" w:name="_MON_1192432670"/>
+      <w:bookmarkStart w:id="478" w:name="_MON_1208245006"/>
+      <w:bookmarkStart w:id="479" w:name="_MON_1211801314"/>
+      <w:bookmarkStart w:id="480" w:name="_MON_1213016190"/>
+      <w:bookmarkStart w:id="481" w:name="_MON_1220942582"/>
+      <w:bookmarkStart w:id="482" w:name="_MON_1220942606"/>
+      <w:bookmarkStart w:id="483" w:name="_MON_1220942620"/>
+      <w:bookmarkStart w:id="484" w:name="_MON_1220942911"/>
+      <w:bookmarkStart w:id="485" w:name="_MON_1220943283"/>
+      <w:bookmarkStart w:id="486" w:name="_MON_1220943355"/>
+      <w:bookmarkStart w:id="487" w:name="_MON_1243143873"/>
+      <w:bookmarkStart w:id="488" w:name="_MON_1264248543"/>
+      <w:bookmarkStart w:id="489" w:name="_MON_1276942166"/>
+      <w:bookmarkStart w:id="490" w:name="_MON_1276942198"/>
+      <w:bookmarkStart w:id="491" w:name="_MON_1276947800"/>
+      <w:bookmarkStart w:id="492" w:name="_MON_1276947896"/>
+      <w:bookmarkStart w:id="493" w:name="_MON_1283839719"/>
+      <w:bookmarkStart w:id="494" w:name="_MON_1283839847"/>
+      <w:bookmarkStart w:id="495" w:name="_MON_1283839938"/>
+      <w:bookmarkStart w:id="496" w:name="_MON_1300515325"/>
+      <w:bookmarkStart w:id="497" w:name="_MON_1302420035"/>
+      <w:bookmarkStart w:id="498" w:name="_MON_1305543874"/>
+      <w:bookmarkStart w:id="499" w:name="_MON_1305543890"/>
+      <w:bookmarkStart w:id="500" w:name="_MON_1305545722"/>
+      <w:bookmarkStart w:id="501" w:name="_MON_1305546754"/>
+      <w:bookmarkStart w:id="502" w:name="_MON_1330162224"/>
+      <w:bookmarkStart w:id="503" w:name="_MON_1336372486"/>
+      <w:bookmarkStart w:id="504" w:name="_MON_1338712938"/>
+      <w:bookmarkStart w:id="505" w:name="_MON_1338713648"/>
+      <w:bookmarkStart w:id="506" w:name="_MON_1340007762"/>
+      <w:bookmarkStart w:id="507" w:name="_MON_1340007827"/>
+      <w:bookmarkStart w:id="508" w:name="_MON_1340007905"/>
+      <w:bookmarkStart w:id="509" w:name="_MON_1340008010"/>
+      <w:bookmarkStart w:id="510" w:name="_MON_1340085349"/>
+      <w:bookmarkStart w:id="511" w:name="_MON_1340085421"/>
+      <w:bookmarkStart w:id="512" w:name="_MON_1340085426"/>
+      <w:bookmarkStart w:id="513" w:name="_MON_1340100091"/>
+      <w:bookmarkStart w:id="514" w:name="_MON_1340100332"/>
+      <w:bookmarkStart w:id="515" w:name="_MON_1359275836"/>
+      <w:bookmarkStart w:id="516" w:name="_MON_1370680984"/>
+      <w:bookmarkStart w:id="517" w:name="_MON_1375273656"/>
+      <w:bookmarkEnd w:id="465"/>
       <w:bookmarkEnd w:id="466"/>
       <w:bookmarkEnd w:id="467"/>
       <w:bookmarkEnd w:id="468"/>
       <w:bookmarkEnd w:id="469"/>
       <w:bookmarkEnd w:id="470"/>
       <w:bookmarkEnd w:id="471"/>
       <w:bookmarkEnd w:id="472"/>
       <w:bookmarkEnd w:id="473"/>
       <w:bookmarkEnd w:id="474"/>
       <w:bookmarkEnd w:id="475"/>
       <w:bookmarkEnd w:id="476"/>
       <w:bookmarkEnd w:id="477"/>
       <w:bookmarkEnd w:id="478"/>
       <w:bookmarkEnd w:id="479"/>
       <w:bookmarkEnd w:id="480"/>
       <w:bookmarkEnd w:id="481"/>
       <w:bookmarkEnd w:id="482"/>
       <w:bookmarkEnd w:id="483"/>
       <w:bookmarkEnd w:id="484"/>
       <w:bookmarkEnd w:id="485"/>
       <w:bookmarkEnd w:id="486"/>
       <w:bookmarkEnd w:id="487"/>
       <w:bookmarkEnd w:id="488"/>
       <w:bookmarkEnd w:id="489"/>
       <w:bookmarkEnd w:id="490"/>
@@ -13936,292 +15639,319 @@
       <w:bookmarkEnd w:id="493"/>
       <w:bookmarkEnd w:id="494"/>
       <w:bookmarkEnd w:id="495"/>
       <w:bookmarkEnd w:id="496"/>
       <w:bookmarkEnd w:id="497"/>
       <w:bookmarkEnd w:id="498"/>
       <w:bookmarkEnd w:id="499"/>
       <w:bookmarkEnd w:id="500"/>
       <w:bookmarkEnd w:id="501"/>
       <w:bookmarkEnd w:id="502"/>
       <w:bookmarkEnd w:id="503"/>
       <w:bookmarkEnd w:id="504"/>
       <w:bookmarkEnd w:id="505"/>
       <w:bookmarkEnd w:id="506"/>
       <w:bookmarkEnd w:id="507"/>
       <w:bookmarkEnd w:id="508"/>
       <w:bookmarkEnd w:id="509"/>
       <w:bookmarkEnd w:id="510"/>
       <w:bookmarkEnd w:id="511"/>
       <w:bookmarkEnd w:id="512"/>
       <w:bookmarkEnd w:id="513"/>
       <w:bookmarkEnd w:id="514"/>
       <w:bookmarkEnd w:id="515"/>
       <w:bookmarkEnd w:id="516"/>
       <w:bookmarkEnd w:id="517"/>
-      <w:bookmarkEnd w:id="518"/>
     </w:p>
     <w:p w14:paraId="1E749028" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>The University has pledged future revenues, net of specific operating expenses, to repay revenue bonds, special indebtedness, and bonds/notes from direct placements as shown in the table below:</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Modify if no special indebtedness or direct placements. Note 1 to preparer: If single revenue stream is pledged for multiple issuances, may combine disclosure; i.e. housing revenues for multiple issues, list housing revenues as source and use multiple ref numbers from above to indicate combination. Note 2 to preparer: GASB 48 requires disclosure of percent of future revenues pledged, if estimable. A possible source of the estimate of future revenues is the official statement which may include an estimate of future revenues over the life of the debt. Note 3 to preparer: Evaluate Federal Interest Subsidy on Debt revenue to determine if it should be included in the following table</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>.]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="519" w:name="_1370681253"/>
-[...36 lines deleted...]
-    <w:bookmarkStart w:id="556" w:name="_MON_1336373290"/>
+    <w:bookmarkStart w:id="518" w:name="_1370681253"/>
+    <w:bookmarkStart w:id="519" w:name="_1370681341"/>
+    <w:bookmarkStart w:id="520" w:name="_1375273738"/>
+    <w:bookmarkStart w:id="521" w:name="_1370681174"/>
+    <w:bookmarkStart w:id="522" w:name="_1375273775"/>
+    <w:bookmarkStart w:id="523" w:name="_MON_1336374991"/>
+    <w:bookmarkStart w:id="524" w:name="_MON_1337062569"/>
+    <w:bookmarkStart w:id="525" w:name="_MON_1338703695"/>
+    <w:bookmarkStart w:id="526" w:name="_MON_1338703985"/>
+    <w:bookmarkStart w:id="527" w:name="_MON_1338705461"/>
+    <w:bookmarkStart w:id="528" w:name="_MON_1338710161"/>
+    <w:bookmarkStart w:id="529" w:name="_MON_1338710183"/>
+    <w:bookmarkStart w:id="530" w:name="_MON_1338710792"/>
+    <w:bookmarkStart w:id="531" w:name="_MON_1338710857"/>
+    <w:bookmarkStart w:id="532" w:name="_MON_1338710884"/>
+    <w:bookmarkStart w:id="533" w:name="_MON_1338711260"/>
+    <w:bookmarkStart w:id="534" w:name="_MON_1338711378"/>
+    <w:bookmarkStart w:id="535" w:name="_MON_1338711440"/>
+    <w:bookmarkStart w:id="536" w:name="_MON_1338711586"/>
+    <w:bookmarkStart w:id="537" w:name="_MON_1345449122"/>
+    <w:bookmarkStart w:id="538" w:name="_MON_1401864592"/>
+    <w:bookmarkStart w:id="539" w:name="_MON_1276426932"/>
+    <w:bookmarkStart w:id="540" w:name="_MON_1276427182"/>
+    <w:bookmarkStart w:id="541" w:name="_MON_1276427802"/>
+    <w:bookmarkStart w:id="542" w:name="_MON_1276431474"/>
+    <w:bookmarkStart w:id="543" w:name="_MON_1276431966"/>
+    <w:bookmarkStart w:id="544" w:name="_MON_1276431990"/>
+    <w:bookmarkStart w:id="545" w:name="_MON_1276940651"/>
+    <w:bookmarkStart w:id="546" w:name="_MON_1283839769"/>
+    <w:bookmarkStart w:id="547" w:name="_MON_1283840131"/>
+    <w:bookmarkStart w:id="548" w:name="_MON_1283840182"/>
+    <w:bookmarkStart w:id="549" w:name="_MON_1301920521"/>
+    <w:bookmarkStart w:id="550" w:name="_MON_1301920615"/>
+    <w:bookmarkStart w:id="551" w:name="_MON_1301920629"/>
+    <w:bookmarkStart w:id="552" w:name="_MON_1305543954"/>
+    <w:bookmarkStart w:id="553" w:name="_MON_1305547079"/>
+    <w:bookmarkStart w:id="554" w:name="_MON_1336373290"/>
+    <w:bookmarkStart w:id="555" w:name="_MON_1336374379"/>
+    <w:bookmarkEnd w:id="518"/>
     <w:bookmarkEnd w:id="519"/>
     <w:bookmarkEnd w:id="520"/>
     <w:bookmarkEnd w:id="521"/>
     <w:bookmarkEnd w:id="522"/>
     <w:bookmarkEnd w:id="523"/>
     <w:bookmarkEnd w:id="524"/>
     <w:bookmarkEnd w:id="525"/>
     <w:bookmarkEnd w:id="526"/>
     <w:bookmarkEnd w:id="527"/>
     <w:bookmarkEnd w:id="528"/>
     <w:bookmarkEnd w:id="529"/>
     <w:bookmarkEnd w:id="530"/>
     <w:bookmarkEnd w:id="531"/>
     <w:bookmarkEnd w:id="532"/>
     <w:bookmarkEnd w:id="533"/>
     <w:bookmarkEnd w:id="534"/>
     <w:bookmarkEnd w:id="535"/>
     <w:bookmarkEnd w:id="536"/>
     <w:bookmarkEnd w:id="537"/>
     <w:bookmarkEnd w:id="538"/>
     <w:bookmarkEnd w:id="539"/>
     <w:bookmarkEnd w:id="540"/>
     <w:bookmarkEnd w:id="541"/>
     <w:bookmarkEnd w:id="542"/>
     <w:bookmarkEnd w:id="543"/>
     <w:bookmarkEnd w:id="544"/>
     <w:bookmarkEnd w:id="545"/>
     <w:bookmarkEnd w:id="546"/>
     <w:bookmarkEnd w:id="547"/>
     <w:bookmarkEnd w:id="548"/>
     <w:bookmarkEnd w:id="549"/>
     <w:bookmarkEnd w:id="550"/>
     <w:bookmarkEnd w:id="551"/>
     <w:bookmarkEnd w:id="552"/>
     <w:bookmarkEnd w:id="553"/>
     <w:bookmarkEnd w:id="554"/>
     <w:bookmarkEnd w:id="555"/>
+    <w:bookmarkStart w:id="556" w:name="_MON_1336374440"/>
     <w:bookmarkEnd w:id="556"/>
-    <w:bookmarkStart w:id="557" w:name="_MON_1336374379"/>
-    <w:bookmarkEnd w:id="557"/>
     <w:p w14:paraId="78CB0227" w14:textId="3DABF1E3" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="00290366" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:object w:dxaOrig="12570" w:dyaOrig="1320" w14:anchorId="7D8D09BE">
           <v:shape id="_x0000_i1052" type="#_x0000_t75" style="width:492.75pt;height:48.75pt" o:ole="">
-            <v:imagedata r:id="rId85" o:title=""/>
+            <v:imagedata r:id="rId81" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1052" DrawAspect="Content" ObjectID="_1843296775" r:id="rId86"/>
+          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1052" DrawAspect="Content" ObjectID="_1849420023" r:id="rId82"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F1E9824" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>C.</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Notes from Direct Borrowings </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
-        <w:t>The University was indebted for notes from direct borrowings for the purpose</w:t>
+        <w:t xml:space="preserve">The University was indebted </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> notes from direct borrowings for the purpose</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> shown in the following table:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="558" w:name="_MON_1650279388"/>
-    <w:bookmarkEnd w:id="558"/>
+    <w:bookmarkStart w:id="557" w:name="_MON_1650279388"/>
+    <w:bookmarkEnd w:id="557"/>
     <w:p w14:paraId="73BF6E39" w14:textId="7144A2E6" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="001F25EC" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:object w:dxaOrig="9519" w:dyaOrig="3224" w14:anchorId="1A97B457">
           <v:shape id="_x0000_i1053" type="#_x0000_t75" style="width:396.75pt;height:133.5pt" o:ole="">
-            <v:imagedata r:id="rId87" o:title=""/>
+            <v:imagedata r:id="rId83" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1053" DrawAspect="Content" ObjectID="_1843296776" r:id="rId88"/>
+          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1053" DrawAspect="Content" ObjectID="_1849420024" r:id="rId84"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="11F4760C" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The University plans to refinance the notes maturing on </w:t>
+        <w:t xml:space="preserve">The University plans to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>refinance</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the notes maturing on </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>[date]</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> with other long-term financing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A616F37" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
@@ -14255,130 +15985,158 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>D.</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>Annual Requirements</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> - The annual requirements to pay principal and interest on the </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">long-term obligations at </w:t>
+        <w:t xml:space="preserve">long-term obligations </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00983E4F" w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>June 30, 202</w:t>
       </w:r>
       <w:r w:rsidR="00A94587">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>, are as follows:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="559" w:name="_MON_1650279662"/>
-    <w:bookmarkEnd w:id="559"/>
+    <w:bookmarkStart w:id="558" w:name="_MON_1650279662"/>
+    <w:bookmarkEnd w:id="558"/>
     <w:p w14:paraId="5F082E88" w14:textId="66CA41B5" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="009674C8" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-630" w:right="-918"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:object w:dxaOrig="15034" w:dyaOrig="6062" w14:anchorId="48EE280D">
           <v:shape id="_x0000_i1054" type="#_x0000_t75" style="width:544.5pt;height:241.5pt" o:ole="">
-            <v:imagedata r:id="rId89" o:title=""/>
+            <v:imagedata r:id="rId85" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1054" DrawAspect="Content" ObjectID="_1843296777" r:id="rId90"/>
+          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1054" DrawAspect="Content" ObjectID="_1849420025" r:id="rId86"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="57EDEFD2" w14:textId="7B60FD7E" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>E.</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>Debt Authorized but Unissued</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> - At </w:t>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>At</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00983E4F" w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>June 30, 202</w:t>
       </w:r>
       <w:r w:rsidR="00A94587">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, the University had $________ in authorized but unissued revenue bonds. </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
@@ -14683,51 +16441,65 @@
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>[Disclose the following for the University’s ESCO note:]</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
-        <w:t>The University has pledged the energy savings improvements installed in its buildings and other structures as collateral for the UNC System Guaranteed Energy Savings Installment Financing Agreement dated September 1, 2014. This agreement also contains provisions related to events of default and remedies. Significant to these provisions, an event of default occurs when: (1) the University fails to pay an installment payment when due, (2) an event of nonappropriation from the State occurs, (3) insurance coverage on the asset is not maintained, or (4) the University fails to perform any warranty, covenant, condition, or agreement within thirty days of receiving written notice by the lender or fails to diligently pursue corrective action for matters that cannot be reasonably corrected within thirty days.</w:t>
+        <w:t xml:space="preserve">The University has pledged the energy savings improvements installed in its buildings and other structures as collateral for the UNC System Guaranteed Energy Savings Installment Financing Agreement dated September 1, 2014. This agreement also contains provisions related to events of default and remedies. Significant to these provisions, an event of default occurs when: (1) the University fails to pay an installment payment when due, (2) an event of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>nonappropriation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from the State occurs, (3) insurance coverage on the asset is not maintained, or (4) the University fails to perform any warranty, covenant, condition, or agreement within thirty days of receiving written notice by the lender or fails to diligently pursue corrective action for matters that cannot be reasonably corrected within thirty days.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F3E96F7" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Upon the occurrence of any event of default, the lender may, without any further demand or notice, declare the unpaid principal amount plus any accrued and unpaid interest be due and payable immediately. The lender may also exercise all remedies available by law or in the equity provided under the agreement, including sale of the secured assets, and apply the proceeds of any such sale to the amounts due after deducting all costs and expenses related to the recovery, repair, storage, and sale of the secured assets, including court costs and reasonable attorneys’ fees incurred. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F323B47" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
@@ -14857,86 +16629,114 @@
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">On </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>[date]</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the University issued $_______ in </w:t>
+        <w:t xml:space="preserve"> the University issued </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>$__</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_____ in </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>[Title of New Bond Issue]</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> refunding bonds with an average interest rate of ___%. The bonds were issued for a current refunding of $______ of outstanding </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>[Title of Old Bond Issue]</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">bonds with an average interest rate of ____%. The refunding was undertaken to reduce total debt service payments by $______ over the next ___ years and resulted in an economic gain of $_______. </w:t>
+        <w:t xml:space="preserve">bonds with an average interest rate of ____%. The </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>refunding</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> was undertaken to reduce total debt service payments by $______ over the next ___ years and resulted in an economic gain of $_______. </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The substitution of essentially risk-free monetary assets with monetary assets that are not essentially risk-free is not prohibited. </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>[Note to Preparer: Universities should review trust or escrow agreements, bond indentures, etc. to determine if the substitution of risk-free monetary assets for in-substance defeasance transactions is prohibited. If substitution is prohibited, delete the last sentence in the paragraph above.]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="335580D3" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
@@ -14959,138 +16759,194 @@
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">On </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>[date]</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the University issued $_______ in </w:t>
+        <w:t xml:space="preserve"> the University issued </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>$__</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_____ in </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>[Title of New Bond Issue]</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> refunding bonds with an average interest rate of ___%. The bonds were issued to advance refund $______ of outstanding </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>[Title of Old Bond Issue]</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">bonds with an average interest rate of ____%. The net proceeds of the refunding bonds </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">[along with other resources] </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">were used to purchase U.S. government securities. These securities were deposited into an irrevocable trust to provide for all future debt service payments on the refunded bonds. As a result, the refunded bonds are considered to be defeased and the liability has been removed from the University’s Statement of Net Position. </w:t>
+        <w:t xml:space="preserve">were used to purchase U.S. government securities. These securities were deposited into an irrevocable trust to provide for all future debt service payments on the refunded bonds. As a result, the refunded bonds </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>are considered to be</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> defeased and the liability has been removed from the University’s Statement of Net Position. </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The substitution of essentially risk-free monetary assets with monetary assets that are not essentially risk-free is not prohibited. </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">[Note to Preparer: Universities should review trust or escrow agreements, bond indentures, etc. to determine if the substitution of risk-free monetary assets for in-substance defeasance transactions is prohibited. If substitution is prohibited, delete the previous sentence.] </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">This advance refunding was undertaken to reduce total debt service payments by $_____ over the next ___years and resulted in an economic gain of $____. At </w:t>
+        <w:t xml:space="preserve">This advance refunding was undertaken to reduce total debt service payments by $_____ over the next ___years and resulted in an economic gain of $____. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>At</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00983E4F" w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>June 30, 202</w:t>
       </w:r>
       <w:r w:rsidR="00A94587">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">, the outstanding balance was $_______ for the defeased </w:t>
+        <w:t xml:space="preserve">, the outstanding balance was </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>$__</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_____ for the defeased </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>[Title of Old Issue]</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>bonds.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FF57FBF" w14:textId="05791543" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
@@ -15103,85 +16959,113 @@
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Prior Year Defeasances </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">During prior years, the University defeased certain bonds by placing the proceeds of new bonds in an irrevocable trust to provide for all future debt service payments on the old bonds. Accordingly, the trust account assets and the liability for the defeased bonds are not included in the University’s financial statements. At </w:t>
+        <w:t xml:space="preserve">During prior years, the University defeased certain bonds by placing the proceeds of new bonds in an irrevocable trust to provide for all future debt service payments on the old bonds. Accordingly, the trust account assets and the liability for the defeased bonds are not included in the University’s financial statements. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>At</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00983E4F" w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>June 30, 202</w:t>
       </w:r>
       <w:r w:rsidR="00A94587">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>, the outstanding balance of prior year defeased bonds was $_________.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0832BD0C" w14:textId="2A894DC7" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">For certain prior year defeasances, the substitution of essentially risk-free monetary assets with monetary assets that are not essentially risk-free is not prohibited. At </w:t>
+        <w:t xml:space="preserve">For certain prior year defeasances, the substitution of essentially risk-free monetary assets with monetary assets that are not essentially risk-free is not prohibited. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>At</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00983E4F" w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>June 30, 202</w:t>
       </w:r>
       <w:r w:rsidR="00A94587">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, the outstanding balance of prior year defeased bonds for which substitution is not prohibited was $________. </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
@@ -15211,71 +17095,91 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">[Note to Preparer: If the University defeased debt in the current year using only existing resources, </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> defeased debt in prior years using only existing resources, additional note disclosures are required. Refer to GASB ¶ 7-8 for guidance regarding the additional required disclosures.]</w:t>
+        <w:t xml:space="preserve"> defeased debt in prior years using only existing resources, additional note disclosures are required. Refer to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>GASB ¶ 7</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>-8 for guidance regarding the additional required disclosures.]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00AA1466" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="560" w:name="_MON_1552824987"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="562" w:name="_MON_1558547457"/>
+      <w:bookmarkStart w:id="559" w:name="_MON_1552824987"/>
+      <w:bookmarkStart w:id="560" w:name="_MON_1148646917"/>
+      <w:bookmarkStart w:id="561" w:name="_MON_1558547457"/>
+      <w:bookmarkEnd w:id="559"/>
       <w:bookmarkEnd w:id="560"/>
       <w:bookmarkEnd w:id="561"/>
-      <w:bookmarkEnd w:id="562"/>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>I.</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Bond Anticipation Notes </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
@@ -15684,147 +17588,197 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>[associated capital asset]</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> is </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>XX</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> years. Funding and assurance provisions associated with this obligation are being met through the use of </w:t>
+        <w:t xml:space="preserve"> years. Funding and assurance provisions associated with this obligation are being met </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>through the use of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>[surety bonds, insurance policies, letters of credit, etc.]</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. Assets in the amount of $_______ are restricted for the payment of these obligations. </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>[Omit if not applicable. Modify as necessary.]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="541E5455" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The University has an asset retirement obligation that could not yet be recognized because it is not reasonably estimable. This liability </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="0000FF"/>
         </w:rPr>
-        <w:t>[provide a general description of the nature of the obligation and reasons it is not reasonably estimable]</w:t>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>provide</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a general description of the nature of the obligation and reasons it is not reasonably estimable]</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>[Omit if not applicable. Modify as necessary.]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A96231D" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The University has a minority share of an asset retirement obligation related to </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="0000FF"/>
         </w:rPr>
-        <w:t>[disclose asset and joint agreement. See GASB 83, paragraph 29 for required elements]</w:t>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>disclose</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> asset and joint agreement. See GASB 83, paragraph 29 for required elements]</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>[Omit if not applicable. Modify as necessary.]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CCDC808" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -15874,51 +17828,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>[If the University has discretely presented component units with material long</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:noBreakHyphen/>
         <w:t>term liabilities, see component unit Audit report for applicable disclosures.]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="411"/>
+    <w:bookmarkEnd w:id="410"/>
     <w:p w14:paraId="5D7FB318" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="0069284B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="3" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="3" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:smallCaps w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:smallCaps w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Note 12</w:t>
       </w:r>
@@ -15989,219 +17943,259 @@
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>[Disclosures for Derivative Instruments provided below assume that the only derivatives held by the University are investment derivatives (including ineffective interest rate swaps) and hedge derivatives. If the University has other types of derivative instruments, see GASB 53 for disclosure requirements.]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13BF16DF" w14:textId="30932CA1" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Derivative instruments held at </w:t>
+        <w:t xml:space="preserve">Derivative instruments held </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00983E4F" w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>June 30, 202</w:t>
+        <w:t xml:space="preserve">June 30, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00983E4F" w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00A94587">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> are as follows:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="563" w:name="_1402724457"/>
-[...49 lines deleted...]
-    <w:bookmarkStart w:id="613" w:name="_MON_1333355560"/>
+    <w:bookmarkStart w:id="562" w:name="_1402724457"/>
+    <w:bookmarkStart w:id="563" w:name="_1333353501"/>
+    <w:bookmarkStart w:id="564" w:name="_1333353636"/>
+    <w:bookmarkStart w:id="565" w:name="_1401712397"/>
+    <w:bookmarkStart w:id="566" w:name="_1333354001"/>
+    <w:bookmarkStart w:id="567" w:name="_MON_1336996688"/>
+    <w:bookmarkStart w:id="568" w:name="_MON_1558548054"/>
+    <w:bookmarkStart w:id="569" w:name="_MON_1336997147"/>
+    <w:bookmarkStart w:id="570" w:name="_MON_1333354245"/>
+    <w:bookmarkStart w:id="571" w:name="_MON_1336540763"/>
+    <w:bookmarkStart w:id="572" w:name="_MON_1336997171"/>
+    <w:bookmarkStart w:id="573" w:name="_MON_1336997994"/>
+    <w:bookmarkStart w:id="574" w:name="_MON_1338714090"/>
+    <w:bookmarkStart w:id="575" w:name="_MON_1338714200"/>
+    <w:bookmarkStart w:id="576" w:name="_MON_1338714258"/>
+    <w:bookmarkStart w:id="577" w:name="_MON_1338714282"/>
+    <w:bookmarkStart w:id="578" w:name="_MON_1338714334"/>
+    <w:bookmarkStart w:id="579" w:name="_MON_1338714355"/>
+    <w:bookmarkStart w:id="580" w:name="_MON_1338875720"/>
+    <w:bookmarkStart w:id="581" w:name="_MON_1338876901"/>
+    <w:bookmarkStart w:id="582" w:name="_MON_1338877002"/>
+    <w:bookmarkStart w:id="583" w:name="_MON_1338877326"/>
+    <w:bookmarkStart w:id="584" w:name="_MON_1338880349"/>
+    <w:bookmarkStart w:id="585" w:name="_MON_1338882589"/>
+    <w:bookmarkStart w:id="586" w:name="_MON_1338882605"/>
+    <w:bookmarkStart w:id="587" w:name="_MON_1340008209"/>
+    <w:bookmarkStart w:id="588" w:name="_MON_1340008446"/>
+    <w:bookmarkStart w:id="589" w:name="_MON_1340008531"/>
+    <w:bookmarkStart w:id="590" w:name="_MON_1340008539"/>
+    <w:bookmarkStart w:id="591" w:name="_MON_1340008565"/>
+    <w:bookmarkStart w:id="592" w:name="_MON_1340008767"/>
+    <w:bookmarkStart w:id="593" w:name="_MON_1340008785"/>
+    <w:bookmarkStart w:id="594" w:name="_MON_1340085978"/>
+    <w:bookmarkStart w:id="595" w:name="_MON_1340095989"/>
+    <w:bookmarkStart w:id="596" w:name="_MON_1340098210"/>
+    <w:bookmarkStart w:id="597" w:name="_MON_1345447854"/>
+    <w:bookmarkStart w:id="598" w:name="_MON_1359282548"/>
+    <w:bookmarkStart w:id="599" w:name="_MON_1359282558"/>
+    <w:bookmarkStart w:id="600" w:name="_MON_1359282586"/>
+    <w:bookmarkStart w:id="601" w:name="_MON_1370682125"/>
+    <w:bookmarkStart w:id="602" w:name="_MON_1370682204"/>
+    <w:bookmarkStart w:id="603" w:name="_MON_1370682306"/>
+    <w:bookmarkStart w:id="604" w:name="_MON_1370682341"/>
+    <w:bookmarkStart w:id="605" w:name="_MON_1375274154"/>
+    <w:bookmarkStart w:id="606" w:name="_MON_1333354128"/>
+    <w:bookmarkStart w:id="607" w:name="_MON_1333354150"/>
+    <w:bookmarkStart w:id="608" w:name="_MON_1333354159"/>
+    <w:bookmarkStart w:id="609" w:name="_MON_1333354177"/>
+    <w:bookmarkStart w:id="610" w:name="_MON_1333355510"/>
+    <w:bookmarkStart w:id="611" w:name="_MON_1333355560"/>
+    <w:bookmarkStart w:id="612" w:name="_MON_1336995628"/>
+    <w:bookmarkEnd w:id="562"/>
     <w:bookmarkEnd w:id="563"/>
     <w:bookmarkEnd w:id="564"/>
     <w:bookmarkEnd w:id="565"/>
     <w:bookmarkEnd w:id="566"/>
     <w:bookmarkEnd w:id="567"/>
     <w:bookmarkEnd w:id="568"/>
     <w:bookmarkEnd w:id="569"/>
     <w:bookmarkEnd w:id="570"/>
     <w:bookmarkEnd w:id="571"/>
     <w:bookmarkEnd w:id="572"/>
     <w:bookmarkEnd w:id="573"/>
     <w:bookmarkEnd w:id="574"/>
     <w:bookmarkEnd w:id="575"/>
     <w:bookmarkEnd w:id="576"/>
     <w:bookmarkEnd w:id="577"/>
     <w:bookmarkEnd w:id="578"/>
     <w:bookmarkEnd w:id="579"/>
     <w:bookmarkEnd w:id="580"/>
     <w:bookmarkEnd w:id="581"/>
     <w:bookmarkEnd w:id="582"/>
     <w:bookmarkEnd w:id="583"/>
     <w:bookmarkEnd w:id="584"/>
     <w:bookmarkEnd w:id="585"/>
     <w:bookmarkEnd w:id="586"/>
     <w:bookmarkEnd w:id="587"/>
     <w:bookmarkEnd w:id="588"/>
     <w:bookmarkEnd w:id="589"/>
     <w:bookmarkEnd w:id="590"/>
     <w:bookmarkEnd w:id="591"/>
     <w:bookmarkEnd w:id="592"/>
     <w:bookmarkEnd w:id="593"/>
     <w:bookmarkEnd w:id="594"/>
     <w:bookmarkEnd w:id="595"/>
     <w:bookmarkEnd w:id="596"/>
     <w:bookmarkEnd w:id="597"/>
     <w:bookmarkEnd w:id="598"/>
     <w:bookmarkEnd w:id="599"/>
     <w:bookmarkEnd w:id="600"/>
     <w:bookmarkEnd w:id="601"/>
     <w:bookmarkEnd w:id="602"/>
     <w:bookmarkEnd w:id="603"/>
     <w:bookmarkEnd w:id="604"/>
     <w:bookmarkEnd w:id="605"/>
     <w:bookmarkEnd w:id="606"/>
     <w:bookmarkEnd w:id="607"/>
     <w:bookmarkEnd w:id="608"/>
     <w:bookmarkEnd w:id="609"/>
     <w:bookmarkEnd w:id="610"/>
     <w:bookmarkEnd w:id="611"/>
     <w:bookmarkEnd w:id="612"/>
+    <w:bookmarkStart w:id="613" w:name="_MON_1336995737"/>
     <w:bookmarkEnd w:id="613"/>
-    <w:bookmarkStart w:id="614" w:name="_MON_1336995628"/>
-    <w:bookmarkEnd w:id="614"/>
     <w:p w14:paraId="24DD3584" w14:textId="18B3BDED" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="005F4B84" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:object w:dxaOrig="11978" w:dyaOrig="3962" w14:anchorId="73834845">
           <v:shape id="_x0000_i1055" type="#_x0000_t75" style="width:491.25pt;height:174.75pt" o:ole="">
-            <v:imagedata r:id="rId91" o:title=""/>
+            <v:imagedata r:id="rId87" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1055" DrawAspect="Content" ObjectID="_1843296778" r:id="rId92"/>
+          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1055" DrawAspect="Content" ObjectID="_1849420026" r:id="rId88"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="555ACDE3" w14:textId="04F0E172" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00866A10">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">At </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>At</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00983E4F" w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>June 30, 202</w:t>
       </w:r>
       <w:r w:rsidR="00A94587">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">, the University determined that the </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
@@ -16255,324 +18249,372 @@
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>(i.e. swap)</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> of $___ as of </w:t>
       </w:r>
       <w:r w:rsidR="00983E4F" w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
+        <w:t xml:space="preserve">June 30, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00983E4F" w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00A94587">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the change in value of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[type of derivative </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>(i.e. swap)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of $____ during fiscal year </w:t>
+      </w:r>
+      <w:r w:rsidR="001B2577" w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00A94587">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are netted. The net amount of $____ is included in investment income for the year ended </w:t>
+      </w:r>
+      <w:r w:rsidR="00983E4F" w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>June 30, 202</w:t>
       </w:r>
       <w:r w:rsidR="00A94587">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> and the change in value of the </w:t>
-[...41 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17995B81" w14:textId="7C93A337" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hedging derivative instruments held </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00983E4F" w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">June 30, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00983E4F" w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:bCs/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00A94587">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
-          <w:iCs/>
-[...21 lines deleted...]
-          <w:bCs/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidRPr="00866A10">
-[...7 lines deleted...]
-    <w:p w14:paraId="17995B81" w14:textId="7C93A337" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are as follows:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="715815C3" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
-          <w:b/>
-[...49 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>[Note to Preparer: The Terms column below should include all disclosures required by GASB 53, paragraph 72(b), (c), and (e) (if applicable). Please see GASB 53 to ensure all relevant disclosures are included.]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="615" w:name="_1340008640"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:id="635" w:name="_MON_1340097105"/>
+    <w:bookmarkStart w:id="614" w:name="_1340008640"/>
+    <w:bookmarkStart w:id="615" w:name="_1340086048"/>
+    <w:bookmarkStart w:id="616" w:name="_1340086115"/>
+    <w:bookmarkStart w:id="617" w:name="_1340008598"/>
+    <w:bookmarkStart w:id="618" w:name="_1340096304"/>
+    <w:bookmarkStart w:id="619" w:name="_MON_1375274236"/>
+    <w:bookmarkStart w:id="620" w:name="_MON_1336998325"/>
+    <w:bookmarkStart w:id="621" w:name="_MON_1336998451"/>
+    <w:bookmarkStart w:id="622" w:name="_MON_1336998461"/>
+    <w:bookmarkStart w:id="623" w:name="_MON_1337060847"/>
+    <w:bookmarkStart w:id="624" w:name="_MON_1338714433"/>
+    <w:bookmarkStart w:id="625" w:name="_MON_1338876987"/>
+    <w:bookmarkStart w:id="626" w:name="_MON_1338877013"/>
+    <w:bookmarkStart w:id="627" w:name="_MON_1338877040"/>
+    <w:bookmarkStart w:id="628" w:name="_MON_1338877075"/>
+    <w:bookmarkStart w:id="629" w:name="_MON_1338877367"/>
+    <w:bookmarkStart w:id="630" w:name="_MON_1338877494"/>
+    <w:bookmarkStart w:id="631" w:name="_MON_1338877504"/>
+    <w:bookmarkStart w:id="632" w:name="_MON_1340096320"/>
+    <w:bookmarkStart w:id="633" w:name="_MON_1340097105"/>
+    <w:bookmarkStart w:id="634" w:name="_MON_1359282515"/>
+    <w:bookmarkEnd w:id="614"/>
     <w:bookmarkEnd w:id="615"/>
     <w:bookmarkEnd w:id="616"/>
     <w:bookmarkEnd w:id="617"/>
     <w:bookmarkEnd w:id="618"/>
     <w:bookmarkEnd w:id="619"/>
     <w:bookmarkEnd w:id="620"/>
     <w:bookmarkEnd w:id="621"/>
     <w:bookmarkEnd w:id="622"/>
     <w:bookmarkEnd w:id="623"/>
     <w:bookmarkEnd w:id="624"/>
     <w:bookmarkEnd w:id="625"/>
     <w:bookmarkEnd w:id="626"/>
     <w:bookmarkEnd w:id="627"/>
     <w:bookmarkEnd w:id="628"/>
     <w:bookmarkEnd w:id="629"/>
     <w:bookmarkEnd w:id="630"/>
     <w:bookmarkEnd w:id="631"/>
     <w:bookmarkEnd w:id="632"/>
     <w:bookmarkEnd w:id="633"/>
     <w:bookmarkEnd w:id="634"/>
+    <w:bookmarkStart w:id="635" w:name="_MON_1370682240"/>
     <w:bookmarkEnd w:id="635"/>
-    <w:bookmarkStart w:id="636" w:name="_MON_1359282515"/>
-    <w:bookmarkEnd w:id="636"/>
     <w:p w14:paraId="5B47D8FE" w14:textId="4C52FBFD" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="007B5E19" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:object w:dxaOrig="10034" w:dyaOrig="1043" w14:anchorId="0E787F32">
           <v:shape id="_x0000_i1056" type="#_x0000_t75" style="width:435.75pt;height:43.5pt" o:ole="">
-            <v:imagedata r:id="rId93" o:title=""/>
+            <v:imagedata r:id="rId89" o:title=""/>
             <o:lock v:ext="edit" aspectratio="f"/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1056" DrawAspect="Content" ObjectID="_1843296779" r:id="rId94"/>
+          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1056" DrawAspect="Content" ObjectID="_1849420027" r:id="rId90"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E5C6B8D" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Hedging Derivative Risks</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A96F3E9" w14:textId="1D04200D" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>Credit Risk</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">: At </w:t>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>At</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00983E4F" w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>June 30, 202</w:t>
       </w:r>
       <w:r w:rsidR="00A649BB">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>hedging</w:t>
@@ -16587,79 +18629,79 @@
     <w:p w14:paraId="3C181CDE" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>[Note to Preparer: Only derivatives with a positive value (asset) should be included in the following table. If the University has a derivative with a negative value (liability) with the same counterparty, include these as a Netting Arrangement Liability (i.e. a Netting Arrangement Liability should only be included for a counterparty with a derivative asset to offset). The Netting Arrangement Liability should be listed once per counterparty.]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="637" w:name="_1370682521"/>
-[...3 lines deleted...]
-    <w:bookmarkStart w:id="641" w:name="_1402724549"/>
+    <w:bookmarkStart w:id="636" w:name="_1370682521"/>
+    <w:bookmarkStart w:id="637" w:name="_1401009270"/>
+    <w:bookmarkStart w:id="638" w:name="_1401712513"/>
+    <w:bookmarkStart w:id="639" w:name="_1368594977"/>
+    <w:bookmarkStart w:id="640" w:name="_1402724549"/>
+    <w:bookmarkEnd w:id="636"/>
     <w:bookmarkEnd w:id="637"/>
     <w:bookmarkEnd w:id="638"/>
     <w:bookmarkEnd w:id="639"/>
     <w:bookmarkEnd w:id="640"/>
+    <w:bookmarkStart w:id="641" w:name="_MON_1368594744"/>
     <w:bookmarkEnd w:id="641"/>
-    <w:bookmarkStart w:id="642" w:name="_MON_1368594744"/>
-    <w:bookmarkEnd w:id="642"/>
     <w:p w14:paraId="041847B8" w14:textId="6A7BB541" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="007B5E19" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:object w:dxaOrig="10860" w:dyaOrig="3995" w14:anchorId="3FB46C05">
           <v:shape id="_x0000_i1057" type="#_x0000_t75" style="width:457.5pt;height:175.5pt" o:ole="">
-            <v:imagedata r:id="rId95" o:title=""/>
+            <v:imagedata r:id="rId91" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1057" DrawAspect="Content" ObjectID="_1843296780" r:id="rId96"/>
+          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1057" DrawAspect="Content" ObjectID="_1849420028" r:id="rId92"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="328413DE" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The University does not have a formal policy regarding requiring collateral or other security to </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">support </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
@@ -16674,60 +18716,154 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> derivative</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> instruments subject to credit risk. </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">[If formal policy exists, replace the previous sentence with a summary description and the aggregate amount of the collateral or other security that reduced credit risk exposure, and information about the University’s access to that collateral or other security.] </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The University does not have a formal policy regarding entering into master netting arrangements. </w:t>
-[...8 lines deleted...]
-        <w:t>[Previous sentence assumes the University has entered into more than one derivative instrument transaction with a counterparty and has no formal policy. If the University has not entered into more than one derivative instrument transaction with a counterparty, omit the previous sentence. If the University has and a formal policy exists, replace the previous sentence with a summary description and provide the aggregate amount of liabilities included in those arrangements in the previous table.]</w:t>
+        <w:t xml:space="preserve">The University does not have a formal policy regarding </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>entering into</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> master netting arrangements. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Previous sentence assumes the University has </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>entered into</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> more than one derivative instrument transaction with a counterparty and has no formal policy. If the University has not </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>entered into</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> more than one derivative instrument transaction with a counterparty, omit the previous sentence. If the University </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>has and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a formal </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>policy exists</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>, replace the previous sentence with a summary description and provide the aggregate amount of liabilities included in those arrangements in the previous table.]</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FFB0411" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:i/>
@@ -17211,181 +19347,305 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Investment Derivative Risks</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="041AA1E3" w14:textId="534EDD03" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>Credit Risk</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">: At </w:t>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>At</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00983E4F" w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>June 30, 202</w:t>
       </w:r>
       <w:r w:rsidR="00A649BB">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, investment </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t>derivatives reported as assets expose the University to credit risk as follows:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CC124AF" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">[Note to Preparer: Only derivatives with a positive value (asset) should be included in the following table. If the University has a derivative with a negative value (liability) with the same counterparty, include these as a Netting Arrangement Liability (i.e. a Netting Arrangement Liability should only be included for a counterparty with a derivative asset to offset). The Netting Arrangement Liability should be listed once per counterparty.] </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="643" w:name="_1401009312"/>
-[...3 lines deleted...]
-    <w:bookmarkStart w:id="647" w:name="_1368594957"/>
+    <w:bookmarkStart w:id="642" w:name="_1401009312"/>
+    <w:bookmarkStart w:id="643" w:name="_1401712547"/>
+    <w:bookmarkStart w:id="644" w:name="_1368594638"/>
+    <w:bookmarkStart w:id="645" w:name="_1614663101"/>
+    <w:bookmarkStart w:id="646" w:name="_1368594957"/>
+    <w:bookmarkEnd w:id="642"/>
     <w:bookmarkEnd w:id="643"/>
     <w:bookmarkEnd w:id="644"/>
     <w:bookmarkEnd w:id="645"/>
     <w:bookmarkEnd w:id="646"/>
+    <w:bookmarkStart w:id="647" w:name="_MON_1810117767"/>
     <w:bookmarkEnd w:id="647"/>
-    <w:bookmarkStart w:id="648" w:name="_MON_1810117767"/>
-    <w:bookmarkEnd w:id="648"/>
     <w:p w14:paraId="4690EB8D" w14:textId="696E2F09" w:rsidR="007B5E19" w:rsidRDefault="007B5E19" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:object w:dxaOrig="10845" w:dyaOrig="4200" w14:anchorId="4C1D75B4">
           <v:shape id="_x0000_i1058" type="#_x0000_t75" style="width:456.75pt;height:185.25pt" o:ole="">
-            <v:imagedata r:id="rId97" o:title=""/>
+            <v:imagedata r:id="rId93" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1058" DrawAspect="Content" ObjectID="_1843296781" r:id="rId98"/>
+          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1058" DrawAspect="Content" ObjectID="_1849420029" r:id="rId94"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="38BC48D3" w14:textId="48A10EB6" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>The University does not have a formal policy regarding requiring collateral or other security to su</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>pport investment de</w:t>
+        <w:t xml:space="preserve">pport </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>investment</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">rivative instruments subject to credit risk. </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">[If formal policy exists, replace the previous sentence with a summary description and the aggregate amount of the collateral or other security that reduced credit risk exposure, and information about the University’s access to that collateral or other security.] </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The University does not have a formal policy regarding entering into master netting arrangements. </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">[Previous sentence assumes the University has entered into more than one derivative instrument transaction with a counterparty and has no formal policy. If the University has not entered into more than one derivative instrument transaction with a counterparty, omit the previous sentence. If the University has and a formal policy exists, replace the previous sentence with a summary </w:t>
+        <w:t xml:space="preserve">The University does not have a formal policy regarding </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>entering into</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> master netting arrangements. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Previous sentence assumes the University has </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>entered into</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> more than one derivative instrument transaction with a counterparty and has no formal policy. If the University has not </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>entered into</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> more than one derivative instrument transaction with a counterparty, omit the previous sentence. If the University </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>has and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a formal </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>policy exists</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, replace the previous sentence with a summary </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>description and provide the aggregate amount of liabilities included in those arrangements in the previous table.]</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A42904F" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
@@ -17647,71 +19907,101 @@
     <w:p w14:paraId="6325E6D0" w14:textId="77777777" w:rsidR="00436217" w:rsidRPr="00866A10" w:rsidRDefault="00436217" w:rsidP="00436217">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">[Note to preparer: See GASB Statement No. 87, paragraph 37 and 57 for disclosure requirements. An example is provided as follows:] </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Measurement of the lease receivable excluded the following variable payment amounts: the increase or decrease in payments after the initial measurement of the lease receivable that depend on changes in an index or rate (such as the Consumer Price Index)</w:t>
+        <w:t xml:space="preserve">Measurement of the lease receivable </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>excluded</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the following variable payment amounts: the increase or decrease in payments after the initial measurement of the lease receivable that depend on changes in an index or rate (such as the Consumer Price Index)</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
         </w:rPr>
-        <w:t>[The University recognized revenues of $_____ during the fiscal year for these changes in variable payments not previously included in the measurement of the lease receivable. The University also recognized revenues of $_____ for residual value guarantees and $_____ for termination payments not previously included in the measurement of the lease receivable.] or [During the year the University did not recognize any variable payment amounts.]</w:t>
+        <w:t xml:space="preserve">[The University recognized revenues of $_____ during the fiscal year for these changes in variable payments not previously included in the measurement of the lease receivable. The University also recognized revenues of $_____ for residual value guarantees and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>$__</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>___ for termination payments not previously included in the measurement of the lease receivable.] or [During the year the University did not recognize any variable payment amounts.]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40149BF2" w14:textId="77777777" w:rsidR="00436217" w:rsidRPr="00866A10" w:rsidRDefault="00436217" w:rsidP="00436217">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>[Note to preparer:</w:t>
@@ -17729,172 +20019,210 @@
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>Additional disclosures are required if the University, as lessor, has issued debt for which the principal and interest payments are secured by the lease payments and the lessee has options to terminate the lease or abate payments. See GASB 87 paragraph 57d.]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71AF5958" w14:textId="77777777" w:rsidR="00436217" w:rsidRPr="00866A10" w:rsidRDefault="00436217" w:rsidP="00436217">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
-        <w:t>[Note to preparer: Additional disclosures may be required for lease of investment assets, certain regulated leases, sublease transaction, sale-lease back transactions, and lease-leaseback transactions. See GASB 87 paragraphs 58-60.]</w:t>
+        <w:t xml:space="preserve">[Note to preparer: Additional disclosures may be required for lease of investment assets, certain regulated leases, sublease </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>transaction</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>, sale-lease back transactions, and lease-leaseback transactions. See GASB 87 paragraphs 58-60.]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F037B47" w14:textId="6FE86008" w:rsidR="00436217" w:rsidRPr="00866A10" w:rsidRDefault="00436217" w:rsidP="00436217">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">During the year ended </w:t>
       </w:r>
       <w:r w:rsidR="00983E4F" w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>June 30, 202</w:t>
       </w:r>
       <w:r w:rsidR="00A649BB">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>, the University recognized operating revenues related to lessor arrangements totaling $</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>XX,XXX</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>, and nonoperating lease interest income totaling $</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>XX,XXX</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="739D4BCD" w14:textId="16139706" w:rsidR="00436217" w:rsidRPr="00866A10" w:rsidRDefault="00436217" w:rsidP="00436217">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">The University’s lessor arrangements at </w:t>
+        <w:t xml:space="preserve">The University’s lessor arrangements </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00983E4F" w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>June 30, 202</w:t>
       </w:r>
       <w:r w:rsidR="00A649BB">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>, are summarized below (excluding short-term leases):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="649" w:name="_MON_1841313098"/>
-    <w:bookmarkEnd w:id="649"/>
+    <w:bookmarkStart w:id="648" w:name="_MON_1841313098"/>
+    <w:bookmarkEnd w:id="648"/>
     <w:p w14:paraId="7471DECC" w14:textId="08177474" w:rsidR="00436217" w:rsidRPr="00866A10" w:rsidRDefault="002B6880" w:rsidP="00436217">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:object w:dxaOrig="11779" w:dyaOrig="3623" w14:anchorId="7029ACBA">
-          <v:shape id="_x0000_i1098" type="#_x0000_t75" style="width:483pt;height:149.25pt" o:ole="">
-            <v:imagedata r:id="rId99" o:title=""/>
+          <v:shape id="_x0000_i1059" type="#_x0000_t75" style="width:483pt;height:149.25pt" o:ole="">
+            <v:imagedata r:id="rId95" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1098" DrawAspect="Content" ObjectID="_1843296782" r:id="rId100"/>
+          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1059" DrawAspect="Content" ObjectID="_1849420030" r:id="rId96"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F7D2488" w14:textId="324289C7" w:rsidR="00436217" w:rsidRPr="00866A10" w:rsidRDefault="00436217" w:rsidP="00436217">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Lessee Arrangements</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
@@ -17968,64 +20296,80 @@
         <w:t xml:space="preserve">Measurement of the lease liability excluded the following variable payment amounts: 1) the increase or decrease in payments after the initial measurement of the lease liability that depend on changes in an index or rate (such as the Consumer Price Index) and 2) payments based on future performance or usage of the underlying assets. </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">[During the fiscal year, the University recognized expenses of $______ for these changes in variable payments not previously included in the measurement of the lease liability. The University also recognized expenses of $_____ for residual value guarantees and $_____ for termination payments not previously included in the measurement of the lease liability.] or [During the year the University did not recognize any variable payment amounts.] </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CCE806D" w14:textId="77777777" w:rsidR="00436217" w:rsidRPr="00866A10" w:rsidRDefault="00436217" w:rsidP="00436217">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The University had commitments under leases before the lease term as follows: a </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>xxxx</w:t>
       </w:r>
-      <w:r w:rsidRPr="00866A10">
-[...3 lines deleted...]
-        <w:t>-year lease agreement for the right-to-use _____ (</w:t>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>-year lease agreement for the right-to-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>use __</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>___ (</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>describe leased asset</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>) beginning ____ (</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>insert commencement date</w:t>
       </w:r>
@@ -18128,91 +20472,105 @@
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>[Note to preparer: GASB 87 requires additional disclosures for sublease transactions, sale-leaseback transactions, and lease-leaseback transactions. See GASB 87 paragraph 38 for further information.]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="095EA231" w14:textId="6AA02C12" w:rsidR="00436217" w:rsidRPr="00866A10" w:rsidRDefault="00436217" w:rsidP="00436217">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The University’s lessee arrangements at </w:t>
+        <w:t xml:space="preserve">The University’s lessee arrangements </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00983E4F" w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>June 30, 202</w:t>
       </w:r>
       <w:r w:rsidR="00A649BB">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>, are summarized below (excluding short-term leases):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="650" w:name="_MON_1841313638"/>
-    <w:bookmarkEnd w:id="650"/>
+    <w:bookmarkStart w:id="649" w:name="_MON_1841313638"/>
+    <w:bookmarkEnd w:id="649"/>
     <w:p w14:paraId="0E80E86D" w14:textId="035CF783" w:rsidR="00436217" w:rsidRPr="00866A10" w:rsidRDefault="002B6880" w:rsidP="00635E47">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-180"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:object w:dxaOrig="13599" w:dyaOrig="3432" w14:anchorId="1888C501">
-          <v:shape id="_x0000_i1103" type="#_x0000_t75" style="width:487.5pt;height:124.5pt" o:ole="">
-            <v:imagedata r:id="rId101" o:title=""/>
+          <v:shape id="_x0000_i1060" type="#_x0000_t75" style="width:487.5pt;height:124.5pt" o:ole="">
+            <v:imagedata r:id="rId97" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1103" DrawAspect="Content" ObjectID="_1843296783" r:id="rId102"/>
+          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1060" DrawAspect="Content" ObjectID="_1849420031" r:id="rId98"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="0261610A" w14:textId="77777777" w:rsidR="00436217" w:rsidRPr="00866A10" w:rsidRDefault="00436217" w:rsidP="00436217">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Subscription-Based Information Technology Arrangements (SBITAs) </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
@@ -18280,58 +20638,60 @@
         <w:t xml:space="preserve">Measurement of the subscription liability excluded the following variable payment amounts: 1) the increase or decrease in payments after the initial measurement of the subscription liability that depend on changes in an index or rate (such as the Consumer Price Index) and 2) payments based on future performance or usage of the underlying assets. </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">[During the fiscal year, the University recognized expenses of $______ for these changes in variable payments not previously included in the measurement of the subscription liability. The University also recognized expenses of $_____ for termination payments not previously included in the measurement of the subscription liability.] or [During the year the University did not recognize any variable payment amounts.] </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29DB5682" w14:textId="77777777" w:rsidR="00436217" w:rsidRPr="00866A10" w:rsidRDefault="00436217" w:rsidP="00436217">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The University had commitments under SBITAs before the SBITA term as follows: a </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>xxxx</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>-year SBITA for the right-to-use _____ (</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>describe subscription asset</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>) beginning ____ (</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="0000FF"/>
@@ -18369,188 +20729,216 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>[Note to preparer: If a SBITA asset is impaired (described in paragraph 9 of Statement 42) additional disclosures are required. See GASB 96 paragraphs 41 and 60]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="348EADF9" w14:textId="0BDE965E" w:rsidR="00436217" w:rsidRPr="00866A10" w:rsidRDefault="00436217" w:rsidP="00436217">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The University’s SBITAs at </w:t>
+        <w:t xml:space="preserve">The University’s SBITAs </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00983E4F" w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>June 30, 202</w:t>
       </w:r>
       <w:r w:rsidR="00A649BB">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>, are summarized below (excluding short-term SBITAs):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="651" w:name="_MON_1840257337"/>
-    <w:bookmarkEnd w:id="651"/>
+    <w:bookmarkStart w:id="650" w:name="_MON_1840257337"/>
+    <w:bookmarkEnd w:id="650"/>
     <w:p w14:paraId="60B508FD" w14:textId="1EBADF2D" w:rsidR="00436217" w:rsidRPr="00866A10" w:rsidRDefault="004162BE" w:rsidP="00436217">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:object w:dxaOrig="11810" w:dyaOrig="1746" w14:anchorId="5A148755">
           <v:shape id="_x0000_i1061" type="#_x0000_t75" style="width:459.75pt;height:71.25pt" o:ole="">
-            <v:imagedata r:id="rId103" o:title=""/>
+            <v:imagedata r:id="rId99" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1061" DrawAspect="Content" ObjectID="_1843296784" r:id="rId104"/>
+          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1061" DrawAspect="Content" ObjectID="_1849420032" r:id="rId100"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C26C274" w14:textId="017C112B" w:rsidR="00436217" w:rsidRPr="00866A10" w:rsidRDefault="00436217" w:rsidP="00436217">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Annual Requirements</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> - The annual requirements to pay principal and interest on leases and SBITAs at </w:t>
+        <w:t xml:space="preserve"> - The annual requirements to pay principal and interest on leases and SBITAs </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00983E4F" w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>June 30, 202</w:t>
       </w:r>
       <w:r w:rsidR="00A649BB">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>, are as follows:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="652" w:name="_MON_1841314007"/>
-    <w:bookmarkEnd w:id="652"/>
+    <w:bookmarkStart w:id="651" w:name="_MON_1841314007"/>
+    <w:bookmarkEnd w:id="651"/>
     <w:p w14:paraId="2CCE91A8" w14:textId="7CAA07EB" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="00984128" w:rsidP="00436217">
       <w:pPr>
         <w:pStyle w:val="NOTES1A"/>
         <w:ind w:left="360" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:object w:dxaOrig="8852" w:dyaOrig="4081" w14:anchorId="31114B24">
           <v:shape id="_x0000_i1062" type="#_x0000_t75" style="width:443.25pt;height:204.75pt" o:ole="">
-            <v:imagedata r:id="rId105" o:title=""/>
+            <v:imagedata r:id="rId101" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1062" DrawAspect="Content" ObjectID="_1843296785" r:id="rId106"/>
+          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1062" DrawAspect="Content" ObjectID="_1849420033" r:id="rId102"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BB6A9FC" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="0069284B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="3" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="3" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:smallCaps w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="653" w:name="_Hlk39740120"/>
+      <w:bookmarkStart w:id="652" w:name="_Hlk39740120"/>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:smallCaps w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Note 14</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:smallCaps w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:smallCaps w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Net Position</w:t>
@@ -18563,85 +20951,85 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>[Per GASB 63 paragraph 14, describe any transactions that resulted in the recognition of a deferred outflow of resources or deferred inflow of resources in which a component of net position has been significantly affected. Common examples from the recognition of net pension liability and net OPEB liability have been provided below. Other possible items include Service Concession Arrangements and Asset Retirement Obligations.]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D25D066" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="654" w:name="_MON_1585121165"/>
-      <w:bookmarkEnd w:id="654"/>
+      <w:bookmarkStart w:id="653" w:name="_MON_1585121165"/>
+      <w:bookmarkEnd w:id="653"/>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Unrestricted net position has been significantly affected by transactions resulting from the recognition of deferred outflows of resources, deferred inflows of resources, and related </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
         <w:t>long-term liabilities, as shown in the following table:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="655" w:name="_MON_1586091738"/>
-    <w:bookmarkEnd w:id="655"/>
+    <w:bookmarkStart w:id="654" w:name="_MON_1586091738"/>
+    <w:bookmarkEnd w:id="654"/>
     <w:p w14:paraId="4EB89C44" w14:textId="4BEAA059" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="00944514" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:object w:dxaOrig="10570" w:dyaOrig="3415" w14:anchorId="420147F4">
           <v:shape id="_x0000_i1063" type="#_x0000_t75" style="width:453pt;height:146.25pt" o:ole="">
-            <v:imagedata r:id="rId107" o:title=""/>
+            <v:imagedata r:id="rId103" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1063" DrawAspect="Content" ObjectID="_1843296786" r:id="rId108"/>
+          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1063" DrawAspect="Content" ObjectID="_1849420034" r:id="rId104"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B4FB3EC" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">See Notes </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>XX</w:t>
       </w:r>
@@ -18659,51 +21047,51 @@
         </w:rPr>
         <w:t>XX</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> for detailed information regarding the amortization of the deferred outflows of resources and deferred inflows of resources relating to pensions and OPEB, respectively </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>[modify to reference pension and OPEB disclosures]</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="653"/>
+    <w:bookmarkEnd w:id="652"/>
     <w:p w14:paraId="5BB628B1" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="0069284B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="3" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="3" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:smallCaps w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:smallCaps w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Note 15</w:t>
       </w:r>
@@ -18719,176 +21107,216 @@
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:smallCaps w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Revenues</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="764404D6" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>A summary of discounts and allowances by revenue classification is presented as follows:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="656" w:name="_1361774775"/>
-[...26 lines deleted...]
-    <w:bookmarkStart w:id="683" w:name="_MON_1421560857"/>
+    <w:bookmarkStart w:id="655" w:name="_1361774775"/>
+    <w:bookmarkStart w:id="656" w:name="_1361774867"/>
+    <w:bookmarkStart w:id="657" w:name="_1370683122"/>
+    <w:bookmarkStart w:id="658" w:name="_1361341012"/>
+    <w:bookmarkStart w:id="659" w:name="_1401712759"/>
+    <w:bookmarkStart w:id="660" w:name="_MON_1119166696"/>
+    <w:bookmarkStart w:id="661" w:name="_MON_1188275422"/>
+    <w:bookmarkStart w:id="662" w:name="_MON_1188275445"/>
+    <w:bookmarkStart w:id="663" w:name="_MON_1188275502"/>
+    <w:bookmarkStart w:id="664" w:name="_MON_1188275562"/>
+    <w:bookmarkStart w:id="665" w:name="_MON_1188287735"/>
+    <w:bookmarkStart w:id="666" w:name="_MON_1220945873"/>
+    <w:bookmarkStart w:id="667" w:name="_MON_1220945987"/>
+    <w:bookmarkStart w:id="668" w:name="_MON_1220945999"/>
+    <w:bookmarkStart w:id="669" w:name="_MON_1220946051"/>
+    <w:bookmarkStart w:id="670" w:name="_MON_1220946061"/>
+    <w:bookmarkStart w:id="671" w:name="_MON_1276942293"/>
+    <w:bookmarkStart w:id="672" w:name="_MON_1276942419"/>
+    <w:bookmarkStart w:id="673" w:name="_MON_1276942432"/>
+    <w:bookmarkStart w:id="674" w:name="_MON_1276942443"/>
+    <w:bookmarkStart w:id="675" w:name="_MON_1283840792"/>
+    <w:bookmarkStart w:id="676" w:name="_MON_1361340495"/>
+    <w:bookmarkStart w:id="677" w:name="_MON_1401712789"/>
+    <w:bookmarkStart w:id="678" w:name="_MON_1401712810"/>
+    <w:bookmarkStart w:id="679" w:name="_MON_1402755494"/>
+    <w:bookmarkStart w:id="680" w:name="_MON_1421560689"/>
+    <w:bookmarkStart w:id="681" w:name="_MON_1421560857"/>
+    <w:bookmarkStart w:id="682" w:name="_MON_1421560879"/>
+    <w:bookmarkEnd w:id="655"/>
     <w:bookmarkEnd w:id="656"/>
     <w:bookmarkEnd w:id="657"/>
     <w:bookmarkEnd w:id="658"/>
     <w:bookmarkEnd w:id="659"/>
     <w:bookmarkEnd w:id="660"/>
     <w:bookmarkEnd w:id="661"/>
     <w:bookmarkEnd w:id="662"/>
     <w:bookmarkEnd w:id="663"/>
     <w:bookmarkEnd w:id="664"/>
     <w:bookmarkEnd w:id="665"/>
     <w:bookmarkEnd w:id="666"/>
     <w:bookmarkEnd w:id="667"/>
     <w:bookmarkEnd w:id="668"/>
     <w:bookmarkEnd w:id="669"/>
     <w:bookmarkEnd w:id="670"/>
     <w:bookmarkEnd w:id="671"/>
     <w:bookmarkEnd w:id="672"/>
     <w:bookmarkEnd w:id="673"/>
     <w:bookmarkEnd w:id="674"/>
     <w:bookmarkEnd w:id="675"/>
     <w:bookmarkEnd w:id="676"/>
     <w:bookmarkEnd w:id="677"/>
     <w:bookmarkEnd w:id="678"/>
     <w:bookmarkEnd w:id="679"/>
     <w:bookmarkEnd w:id="680"/>
     <w:bookmarkEnd w:id="681"/>
     <w:bookmarkEnd w:id="682"/>
+    <w:bookmarkStart w:id="683" w:name="_MON_1421560916"/>
     <w:bookmarkEnd w:id="683"/>
-    <w:bookmarkStart w:id="684" w:name="_MON_1421560879"/>
-    <w:bookmarkEnd w:id="684"/>
     <w:p w14:paraId="2A7A6D38" w14:textId="0DB9C492" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="00DC6CEA" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:object w:dxaOrig="13148" w:dyaOrig="7805" w14:anchorId="2D904BB8">
           <v:shape id="_x0000_i1064" type="#_x0000_t75" style="width:493.5pt;height:300pt" o:ole="">
-            <v:imagedata r:id="rId109" o:title=""/>
+            <v:imagedata r:id="rId105" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1064" DrawAspect="Content" ObjectID="_1843296787" r:id="rId110"/>
+          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1064" DrawAspect="Content" ObjectID="_1849420035" r:id="rId106"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="35BCD157" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
-        <w:t xml:space="preserve">[Note to Preparer: GASB Codification Section 2200.191 requires revenues to be reported by major source. The level of disaggregation of sales and services is up to the discretion of the University based on the activity of each source of revenue. If the University does </w:t>
-      </w:r>
+        <w:t xml:space="preserve">[Note to Preparer: GASB Codification Section 2200.191 requires revenues to be reported by major </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>source</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The level of disaggregation of sales and services is up to the discretion of the University based on the activity of each source of revenue. If the University does </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>not</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> have </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>items (i.e. noncapital contributions, capital contributions, etc.) that are net of eliminations, discounts, uncollectibles, or other adjustments, they can be removed from the table above]</w:t>
+        <w:t xml:space="preserve">items (i.e. noncapital contributions, capital contributions, etc.) that are net of eliminations, discounts, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>uncollectibles</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>, or other adjustments, they can be removed from the table above]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F93F04E" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="0069284B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="3" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="3" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:smallCaps w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:smallCaps w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -18918,94 +21346,94 @@
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The University’s operating expenses by functional classification are presented as follows: </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>[If capital asset impairment reported on face of statements, add column here and reflect in appropriate function.]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="685" w:name="_1118969161"/>
-[...9 lines deleted...]
-    <w:bookmarkStart w:id="695" w:name="_Hlk40087887"/>
+    <w:bookmarkStart w:id="684" w:name="_1118969161"/>
+    <w:bookmarkStart w:id="685" w:name="_1118969207"/>
+    <w:bookmarkStart w:id="686" w:name="_1119001906"/>
+    <w:bookmarkStart w:id="687" w:name="_1402210796"/>
+    <w:bookmarkStart w:id="688" w:name="_1119091932"/>
+    <w:bookmarkStart w:id="689" w:name="_MON_1188275911"/>
+    <w:bookmarkStart w:id="690" w:name="_MON_1188288315"/>
+    <w:bookmarkStart w:id="691" w:name="_MON_1220946097"/>
+    <w:bookmarkStart w:id="692" w:name="_MON_1220946121"/>
+    <w:bookmarkStart w:id="693" w:name="_MON_1370683180"/>
+    <w:bookmarkStart w:id="694" w:name="_Hlk40087887"/>
+    <w:bookmarkEnd w:id="684"/>
     <w:bookmarkEnd w:id="685"/>
     <w:bookmarkEnd w:id="686"/>
     <w:bookmarkEnd w:id="687"/>
     <w:bookmarkEnd w:id="688"/>
     <w:bookmarkEnd w:id="689"/>
     <w:bookmarkEnd w:id="690"/>
     <w:bookmarkEnd w:id="691"/>
     <w:bookmarkEnd w:id="692"/>
     <w:bookmarkEnd w:id="693"/>
-    <w:bookmarkEnd w:id="694"/>
-[...1 lines deleted...]
-    <w:bookmarkEnd w:id="696"/>
+    <w:bookmarkStart w:id="695" w:name="_MON_1188275783"/>
+    <w:bookmarkEnd w:id="695"/>
     <w:p w14:paraId="5A724649" w14:textId="0F07BC21" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="007B5E19" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:object w:dxaOrig="13509" w:dyaOrig="4355" w14:anchorId="13B59C53">
           <v:shape id="_x0000_i1065" type="#_x0000_t75" style="width:495.75pt;height:174pt" o:ole="">
-            <v:imagedata r:id="rId111" o:title=""/>
+            <v:imagedata r:id="rId107" o:title=""/>
             <o:lock v:ext="edit" aspectratio="f"/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1065" DrawAspect="Content" ObjectID="_1843296788" r:id="rId112"/>
+          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1065" DrawAspect="Content" ObjectID="_1849420036" r:id="rId108"/>
         </w:object>
       </w:r>
-      <w:bookmarkEnd w:id="695"/>
+      <w:bookmarkEnd w:id="694"/>
     </w:p>
     <w:p w14:paraId="19358FA9" w14:textId="10AA20A8" w:rsidR="000213C9" w:rsidRPr="008A48F2" w:rsidRDefault="000213C9" w:rsidP="0069284B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="3" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="3" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:smallCaps w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:smallCaps w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Note 17</w:t>
@@ -19060,136 +21488,136 @@
         </w:numPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="356"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A48F2">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Defined Benefit Plan</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A23B57E" w14:textId="37815EA3" w:rsidR="00F70250" w:rsidRPr="00866A10" w:rsidRDefault="00557155" w:rsidP="00F70250">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="697" w:name="_Hlk167890942"/>
+      <w:bookmarkStart w:id="696" w:name="_Hlk167890942"/>
       <w:r w:rsidRPr="008A48F2">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>Plan Administration:</w:t>
       </w:r>
       <w:r w:rsidRPr="008A48F2">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> The </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="697"/>
+      <w:bookmarkEnd w:id="696"/>
       <w:r w:rsidR="00F70250" w:rsidRPr="008A48F2">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>State of North Carolina administers the Teachers’ and State Employees’ Retirement System (TSERS) plan. This plan is a cost-sharing, multiple-employer, defined benefit pension plan established by the State to provide pension benefits for general employees and law enforcement officers (LEOs) of the State, general employees and LEOs of its component units, and employees of Local Education Agencies (LEAs) and charter schools not in the reporting entity. Membership is comprised of employees of the State (</w:t>
       </w:r>
       <w:r w:rsidR="005A229F" w:rsidRPr="005A229F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00F70250" w:rsidRPr="005A229F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>tate</w:t>
       </w:r>
       <w:r w:rsidR="00F70250" w:rsidRPr="008A48F2">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> agencies and institutions), universities, community colleges, </w:t>
       </w:r>
       <w:r w:rsidR="00F70250" w:rsidRPr="00A54F7F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>LEAs</w:t>
       </w:r>
       <w:r w:rsidR="00F70250" w:rsidRPr="008A48F2">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, and certain proprietary component units along with charter schools that elect to join the Retirement System. </w:t>
       </w:r>
       <w:r w:rsidR="00F70250" w:rsidRPr="00A54F7F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Effective January 1, 2024, new employees hired by UNC Health </w:t>
       </w:r>
-      <w:bookmarkStart w:id="698" w:name="_Hlk195100449"/>
+      <w:bookmarkStart w:id="697" w:name="_Hlk195100449"/>
       <w:r w:rsidR="00F70250" w:rsidRPr="00A54F7F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Care or by certain components of East Carolina University, who </w:t>
       </w:r>
       <w:r w:rsidR="003C6AD3" w:rsidRPr="00A54F7F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>are not law enforcement officers and</w:t>
       </w:r>
       <w:r w:rsidR="003C6AD3">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F70250" w:rsidRPr="00A54F7F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>were not actively contributing to TSERS immediately before they were hired by those entities, are not eligible to join TSERS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="698"/>
+      <w:bookmarkEnd w:id="697"/>
       <w:r w:rsidR="00F70250" w:rsidRPr="00A54F7F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00F70250" w:rsidRPr="008A48F2">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Benefit</w:t>
       </w:r>
       <w:r w:rsidR="00F70250" w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> provisions are established by </w:t>
       </w:r>
       <w:r w:rsidR="005E7467" w:rsidRPr="00B20DF9">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>N.C.G.S.</w:t>
       </w:r>
@@ -19275,72 +21703,102 @@
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>Contributions:</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Contribution provisions are established by </w:t>
       </w:r>
       <w:r w:rsidR="00DE259E" w:rsidRPr="00B20DF9">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>N.C.G.S. §</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
-        <w:t>135-8 and may be amended only by the North Carolina General Assembly. Plan members are required to contribute 6% of their annual pay. The contribution rate for employers is set each year by the North Carolina General Assembly in the Appropriations Act and may not be less than the contribution rate required of plan members. The TSERS Board of Trustees establishes a funding policy from which an accrued liability rate and a normal contribution rate are developed by the consulting actuary. The sum of those two rates developed under the funding policy is the actuarially determined contribution rate (ADC). The TSERS Board of Trustees may further adopt a contribution rate policy that is higher than the ADC known as the required employer contribution to be recommended to the North Carolina General Assembly. The University’s contractually-required contribution rate for the year ended June 30</w:t>
+        <w:t xml:space="preserve">135-8 and may be amended only by the North Carolina General Assembly. Plan members are required to contribute 6% of their annual pay. The contribution rate for employers is set each year by the North Carolina General Assembly in the Appropriations Act and may not be less than the contribution rate required of plan members. The TSERS Board of Trustees establishes a funding policy from which an accrued liability rate and a normal contribution rate are developed by the consulting actuary. The sum of those two rates developed under the funding policy is the actuarially determined contribution rate (ADC). The TSERS Board of Trustees may further adopt a contribution rate policy that is higher than the ADC known as the required employer contribution to be recommended to the North Carolina General Assembly. The University’s </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>contractually-required</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> contribution rate for the year </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ended</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> June 30</w:t>
       </w:r>
       <w:r w:rsidRPr="00A649BB">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A54F7F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00A649BB" w:rsidRPr="00A54F7F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A649BB">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">was </w:t>
       </w:r>
       <w:r w:rsidRPr="00A54F7F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="003D693F" w:rsidRPr="00A54F7F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>7</w:t>
@@ -19432,88 +21890,116 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A649BB">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>nnual Comprehensive Financial Report</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. An electronic version of this report is available on the North Carolina Office of the State Controller’s website at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId113" w:history="1">
+      <w:hyperlink r:id="rId109" w:history="1">
         <w:r w:rsidRPr="00A54F7F">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
             <w:color w:val="467886"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.ncosc.gov/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> or by calling the State Controller’s Financial Reporting Section at 919-707-0500. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F213F33" w14:textId="77777777" w:rsidR="00F70250" w:rsidRPr="00866A10" w:rsidRDefault="00F70250" w:rsidP="00F70250">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>TSERS Basis of Accounting:</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The financial statements of the TSERS plan are prepared using the accrual basis of accounting. Plan member contributions are recognized in the period in which the contributions are due. Employer contributions are recognized when due and the employer has a legal requirement to provide the contributions. Benefits and refunds are recognized when due and payable in accordance with the terms of each plan. </w:t>
+        <w:t xml:space="preserve"> The financial statements of the TSERS plan are prepared using the accrual basis of accounting. Plan member contributions are recognized in the period in which the contributions are </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>due</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Employer contributions are recognized when due and the employer </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>has</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a legal requirement to provide the contributions. Benefits and refunds are recognized when due and payable in accordance with the terms of each plan. </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>For purposes of measuring the net pension liability, deferred outflows of resources and deferred inflows of resources related to pensions, and pension expense, information about the fiduciary net position of the TSERS plan, and additions to/deductions from the TSERS plan’s fiduciary net position have been determined on the same basis as they are reported by TSERS.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49827273" w14:textId="45BB5EDB" w:rsidR="00F70250" w:rsidRPr="00866A10" w:rsidRDefault="00F70250" w:rsidP="00F70250">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>Methods Used to Value TSERS Investment:</w:t>
       </w:r>
@@ -19568,51 +22054,65 @@
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C6D8756" w14:textId="4C80D4A2" w:rsidR="00F70250" w:rsidRPr="00866A10" w:rsidRDefault="00F70250" w:rsidP="00F70250">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>Net Pension Liability:</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> At June 30, </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>At</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> June 30, </w:t>
       </w:r>
       <w:r w:rsidRPr="001A3215">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="003B1E13" w:rsidRPr="001A3215">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="003B1E13">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
@@ -19660,93 +22160,139 @@
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, and update procedures were used to roll forward the total pension liability to June 30, </w:t>
       </w:r>
       <w:r w:rsidRPr="001A3215">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="003B1E13" w:rsidRPr="001A3215">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">. The University’s proportion of the net pension liability was based on a projection of the present value of future salaries for the University relative to the projected present value of future salaries for all participating employers, actuarially-determined. As of June 30, </w:t>
+        <w:t xml:space="preserve">. The University’s proportion of the net pension liability was based on a projection of the present value of future salaries for the University relative to the projected present value of future salaries for all participating employers, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>actuarially-determined</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. As of June 30, </w:t>
       </w:r>
       <w:r w:rsidRPr="009B1019">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="003B1E13" w:rsidRPr="009B1019">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">, the University’s proportion was ___%, which was </w:t>
-      </w:r>
+        <w:t xml:space="preserve">, the University’s proportion </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>was __</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_%, which was </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>an/a</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="0000FF"/>
         </w:rPr>
-        <w:t>[increase/decrease]</w:t>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>increase</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>/decrease]</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> of ___ from its proportion measured as of June 30, </w:t>
       </w:r>
       <w:r w:rsidRPr="009B1019">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="003B1E13" w:rsidRPr="009B1019">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
@@ -19757,622 +22303,769 @@
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Actuarial Assumptions</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>: The following table presents the actuarial assumptions used to determine the total pension liability for the TSERS plan at the actuarial valuation date:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="699" w:name="_MON_1838276747"/>
-    <w:bookmarkEnd w:id="699"/>
+    <w:bookmarkStart w:id="698" w:name="_MON_1838276747"/>
+    <w:bookmarkEnd w:id="698"/>
     <w:p w14:paraId="3A3C00AB" w14:textId="0EC35E1E" w:rsidR="00F70250" w:rsidRPr="00866A10" w:rsidRDefault="00040823" w:rsidP="00F70250">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:object w:dxaOrig="7026" w:dyaOrig="2295" w14:anchorId="3CA0B31C">
           <v:shape id="_x0000_i1066" type="#_x0000_t75" style="width:336.75pt;height:114.75pt" o:ole="">
+            <v:imagedata r:id="rId110" o:title=""/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1066" DrawAspect="Content" ObjectID="_1849420037" r:id="rId111"/>
+        </w:object>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AF26E93" w14:textId="77777777" w:rsidR="00F70250" w:rsidRPr="00866A10" w:rsidRDefault="00F70250" w:rsidP="00F70250">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004222E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>TSERS currently uses mortality tables that vary by age, gender, employee group (i.e.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D839CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004222E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> teacher, general, law enforcement officer) and health status (i.e.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D839CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004222E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> disabled and healthy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). The current mortality rates are based on published tables and based on studies that cover significant portions of the U.S. public plan population. The mortality rates also contain a provision to reflect future mortality improvements. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3188C329" w14:textId="42FB8C04" w:rsidR="00F70250" w:rsidRPr="00866A10" w:rsidRDefault="00F70250" w:rsidP="00F70250">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D4CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The actuarial assumptions used in the December 31, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00040823">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="003B1E13" w:rsidRPr="00040823">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002D4CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> valuation were based on </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D4CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">the results of an actuarial experience review for the period January 1, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002D4CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>2015</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002D4CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> through </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D4CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>December 31, 2019.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66B3D9DA" w14:textId="1ACF66DC" w:rsidR="00F70250" w:rsidRPr="00866A10" w:rsidRDefault="00F70250" w:rsidP="00F70250">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Future </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ad</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hoc cost-of-living adjustment amounts are not considered to be substantively automatic and are therefore not included in the measurement. The projected long-term investment returns and inflation assumptions are developed through review of current and historical capital markets data, sell-side investment research, consultant </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>whitepapers</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and historical performance of investment strategies. Fixed income </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>return</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> projections reflect current yields across the U.S. Treasury yield curve and market expectations of forward yields projected and interpolated for multiple tenors and over multiple year horizons. Global public equity return projections are established through analysis of the equity risk premium and the fixed income return projections. Other asset categories and strategies’ return projections reflect the foregoing and historical data analysis. These projections are combined to produce </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">the long-term expected rate of return by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>weighting</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the expected future real rates of return by the target asset allocation percentage and by adding expected inflation. Best estimates of arithmetic real rates of return for each major asset class included in the pension plan’s target asset allocation as of June 30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00515FB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D839CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00515FB0" w:rsidRPr="00D839CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (the measurement date) are summarized in the following table:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="699" w:name="_MON_1840104828"/>
+    <w:bookmarkEnd w:id="699"/>
+    <w:p w14:paraId="1CB977DC" w14:textId="2A013500" w:rsidR="00F70250" w:rsidRPr="00866A10" w:rsidRDefault="00C27E67" w:rsidP="00F70250">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:object w:dxaOrig="5555" w:dyaOrig="2921" w14:anchorId="1C07531A">
+          <v:shape id="_x0000_i1067" type="#_x0000_t75" style="width:277.5pt;height:145.5pt" o:ole="">
+            <v:imagedata r:id="rId112" o:title=""/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1067" DrawAspect="Content" ObjectID="_1849420038" r:id="rId113"/>
+        </w:object>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1237E979" w14:textId="03DA2E3C" w:rsidR="00F70250" w:rsidRPr="00866A10" w:rsidRDefault="00F70250" w:rsidP="00F70250">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The information in the preceding table is based on 30-year expectations developed </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> an investment consulting firm. The long-term nominal rates of return underlying the real rates of return are arithmetic annual figures. The real rates of return are calculated from nominal rates by multiplicatively subtracting a long-term inflation assumption of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3246A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>2.38</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00764716">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">%. Return projections do not include any excess return expectations over benchmark averages </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D839CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>for public markets</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00764716">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. All rates of return and inflation are </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D839CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>annual amounts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00764716">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The long-term expected real rate of return for the Bond Index Investment Pool as of June 30, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C3246A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00515FB0" w:rsidRPr="00C3246A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00764716">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3246A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="006302AF" w:rsidRPr="00C3246A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>53</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00764716">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>%.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0604836E" w14:textId="007C6384" w:rsidR="00F70250" w:rsidRPr="00866A10" w:rsidRDefault="00F70250" w:rsidP="00F70250">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Discount Rate:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The discount rate used to measure the total pension liability was 6.5% for the December 31, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00471E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00515FB0" w:rsidRPr="00471E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> valuation. The discount rate is in line with the long-term nominal expected return on pension plan investments. The calculation of the net pension liability is a present value calculation of the future net pension payments. These net pension payments assume that contributions from plan members will be made at the current statutory contribution rate and that contributions from employers will be made at the contractually required rates, actuarially determined. Based on those assumptions, the pension plan’s fiduciary net position was projected to be available to make all projected future benefit payments of the current plan members. Therefore, the long-term expected rate of return on pension plan investments was applied to all periods of projected benefit payments to determine the total pension liability. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7632B679" w14:textId="4C118A45" w:rsidR="00F70250" w:rsidRPr="00866A10" w:rsidRDefault="00F70250" w:rsidP="00F70250">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sensitivity of the Net Pension Liability to Changes in the Discount Rate: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The following presents the net pension liability of the plan </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> June 30, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007C6E90">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00515FB0" w:rsidRPr="007C6E90">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> calculated using the discount rate of 6.5%, as well as what the net pension liability would be if it were calculated using a discount rate that is 1-percentage-point lower (5.5%) or 1-percentage-point higher (7.5%) than the current rate:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B5D96DE" w14:textId="27F3F246" w:rsidR="00E6093A" w:rsidRPr="00866A10" w:rsidRDefault="007B5E19" w:rsidP="00E6093A">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:object w:dxaOrig="4905" w:dyaOrig="1515" w14:anchorId="6920BCB2">
+          <v:shape id="_x0000_i1068" type="#_x0000_t75" style="width:245.25pt;height:76.5pt" o:ole="">
             <v:imagedata r:id="rId114" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1066" DrawAspect="Content" ObjectID="_1843296789" r:id="rId115"/>
+          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1068" DrawAspect="Content" ObjectID="_1849420039" r:id="rId115"/>
         </w:object>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AF26E93" w14:textId="77777777" w:rsidR="00F70250" w:rsidRPr="00866A10" w:rsidRDefault="00F70250" w:rsidP="00F70250">
+    <w:p w14:paraId="1D2CF02D" w14:textId="7A42ACB5" w:rsidR="00F70250" w:rsidRPr="00866A10" w:rsidRDefault="00F70250" w:rsidP="00F70250">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004222E1">
+      <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
-        </w:rPr>
-        <w:t>TSERS currently uses mortality tables that vary by age, gender, employee group (i.e.</w:t>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deferred Outflows of Resources and Deferred Inflows of Resources Related to Pensions: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For the year ended June 30, </w:t>
       </w:r>
       <w:r w:rsidRPr="00D839CF">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00515FB0" w:rsidRPr="00D839CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00515FB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="004222E1">
+      <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> teacher, general, law enforcement officer) and health status (i.e.</w:t>
+        <w:t xml:space="preserve"> the University recognized pension expense of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>$__</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">___. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>At</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> June 30, </w:t>
       </w:r>
       <w:r w:rsidRPr="00D839CF">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004222E1">
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00515FB0" w:rsidRPr="00D839CF">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> disabled and healthy</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">). The current mortality rates are based on published tables and based on studies that cover significant portions of the U.S. public plan population. The mortality rates also contain a provision to reflect future mortality improvements. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3188C329" w14:textId="42FB8C04" w:rsidR="00F70250" w:rsidRPr="00866A10" w:rsidRDefault="00F70250" w:rsidP="00F70250">
+        <w:t xml:space="preserve">, the University reported deferred outflows of resources and deferred inflows of resources related to TSERS from the following sources: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6006C078" w14:textId="00906991" w:rsidR="00F70250" w:rsidRPr="00866A10" w:rsidRDefault="007B5E19" w:rsidP="00F70250">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:object w:dxaOrig="8610" w:dyaOrig="4200" w14:anchorId="7CE88DAF">
+          <v:shape id="_x0000_i1069" type="#_x0000_t75" style="width:429pt;height:210pt" o:ole="">
+            <v:imagedata r:id="rId116" o:title=""/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1069" DrawAspect="Content" ObjectID="_1849420040" r:id="rId117"/>
+        </w:object>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E12986D" w14:textId="7CEA440E" w:rsidR="00F70250" w:rsidRPr="00866A10" w:rsidRDefault="00F70250" w:rsidP="00F70250">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The amount reported as deferred outflows of resources related to contributions </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>subsequent to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the measurement date will be recognized as a reduction of the net pension liability in the fiscal year ending</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">June 30, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3A73">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="003B1E13" w:rsidRPr="00040823">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+      <w:r w:rsidR="00993470" w:rsidRPr="00BE3A73">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>4</w:t>
-[...69 lines deleted...]
-    <w:bookmarkStart w:id="700" w:name="_MON_1840104828"/>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Other amounts reported as deferred outflows of resources and deferred inflows of resources related to TSERS will be recognized as pension expense as follows: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="700" w:name="_MON_1838277192"/>
     <w:bookmarkEnd w:id="700"/>
-    <w:p w14:paraId="1CB977DC" w14:textId="2A013500" w:rsidR="00F70250" w:rsidRPr="00866A10" w:rsidRDefault="00C27E67" w:rsidP="00F70250">
+    <w:p w14:paraId="2A6E8FD3" w14:textId="0D517823" w:rsidR="00F70250" w:rsidRPr="00866A10" w:rsidRDefault="00CB3A82" w:rsidP="00F70250">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-[...203 lines deleted...]
-          <v:shape id="_x0000_i1068" type="#_x0000_t75" style="width:245.25pt;height:76.5pt" o:ole="">
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:object w:dxaOrig="5423" w:dyaOrig="4781" w14:anchorId="12400CDA">
+          <v:shape id="_x0000_i1070" type="#_x0000_t75" style="width:271.5pt;height:239.25pt" o:ole="">
             <v:imagedata r:id="rId118" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1068" DrawAspect="Content" ObjectID="_1843296791" r:id="rId119"/>
-[...164 lines deleted...]
-          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.8" ShapeID="_x0000_i1070" DrawAspect="Content" ObjectID="_1843296793" r:id="rId123"/>
+          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.8" ShapeID="_x0000_i1070" DrawAspect="Content" ObjectID="_1849420041" r:id="rId119"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E905FCD" w14:textId="77777777" w:rsidR="00F70250" w:rsidRPr="005B452D" w:rsidRDefault="00F70250" w:rsidP="005B452D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="356"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="702" w:name="_MON_1491809481"/>
-      <w:bookmarkEnd w:id="702"/>
+      <w:bookmarkStart w:id="701" w:name="_MON_1491809481"/>
+      <w:bookmarkEnd w:id="701"/>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Defined Contribution Plan </w:t>
       </w:r>
       <w:r w:rsidRPr="005B452D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">- The Optional Retirement Program (ORP) is a defined contribution pension plan that provides retirement benefits with options for payments to beneficiaries in the event of the participant’s death. Faculty and staff of the University may join the ORP instead of TSERS. The ORP is administered by the UNC System. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33B8269F" w14:textId="53FC8CF0" w:rsidR="00F70250" w:rsidRPr="00866A10" w:rsidRDefault="00F70250" w:rsidP="00F70250">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
@@ -20389,67 +23082,95 @@
         <w:t>privately-operated Teachers’ Insurance and Annuity Association</w:t>
       </w:r>
       <w:r w:rsidR="005B452D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Participants’ eligibility and contributory requirements are established in </w:t>
       </w:r>
       <w:r w:rsidR="00421B8A" w:rsidRPr="00421B8A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>N.C.G.S. §</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
-        <w:t>135-5.1 and may be amended only by the North Carolina General Assembly. Participants are always fully vested in their own contributions to the plan and their investment earnings. Participants are fully vested in the University’s contributions and earnings after five years of participating in the ORP.</w:t>
+        <w:t xml:space="preserve">135-5.1 and may be amended only by the North Carolina General Assembly. Participants are always fully vested </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> their own contributions to the plan and their investment earnings. Participants are fully vested in the University’s contributions and earnings after five years of participating in the ORP.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AAE7203" w14:textId="590FE0D0" w:rsidR="00F70250" w:rsidRPr="00866A10" w:rsidRDefault="00F70250" w:rsidP="00F70250">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Participants contribute 6% of compensation and the University contributes 6.84%. For the year ended June 30, </w:t>
+        <w:t xml:space="preserve">Participants contribute 6% of compensation and the University contributes 6.84%. For the year </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ended</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> June 30, </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB3A82">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00D2181E" w:rsidRPr="00CB3A82">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, the University had a total payroll of $____, of which $____ was covered under ORP. Total employee and employer contributions for pension benefits for the year were $____ and $_____, respectively. The amount of pension expense recognized in the current year related to ORP is equal to the employer contributions. </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
@@ -20541,51 +23262,51 @@
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00E6093A" w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> Annual Comprehensive Financial Report.</w:t>
       </w:r>
       <w:r w:rsidR="00E6093A" w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> An electronic version of this </w:t>
       </w:r>
       <w:r w:rsidR="00E6093A" w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">report is available on the North Carolina Office of the State Controller’s website at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId124" w:history="1">
+      <w:hyperlink r:id="rId120" w:history="1">
         <w:r w:rsidR="00E6093A" w:rsidRPr="00D839CF">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
             <w:color w:val="467886"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.ncosc.gov/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00E6093A" w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> or by calling the State Controller’s Financial Reporting Section at </w:t>
       </w:r>
       <w:r w:rsidR="005D1A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00E6093A" w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
@@ -20614,51 +23335,93 @@
           <w:b/>
         </w:rPr>
         <w:t>Summary of Significant Accounting Policies and Plan Asset Matters</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0263D8D3" w14:textId="77777777" w:rsidR="00E6093A" w:rsidRPr="00866A10" w:rsidRDefault="00E6093A" w:rsidP="005D1A4B">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>Basis of Accounting:</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The financial statements of these plans were prepared using the accrual basis of accounting. Employer contributions are recognized when due and the employer has made a formal commitment to provide the contributions. Benefits are recognized when due and payable in accordance with the terms of each plan. For purposes of measuring the net other postemployment benefits (OPEB) liability, deferred outflows of resources and deferred inflows of resources related to OPEB, and OPEB expense, information about the fiduciary net position of each plan, and additions to/deductions from each plans’ fiduciary net position have been determined on the same basis as they are reported by the plans. </w:t>
+        <w:t xml:space="preserve"> The financial statements of these plans were prepared using the accrual basis of accounting. Employer contributions are recognized when due and the employer </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>has</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> made a formal commitment to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>provide</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the contributions. Benefits are recognized when </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>due</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and payable in accordance with the terms of each plan. For purposes of measuring the net other postemployment benefits (OPEB) liability, deferred outflows of resources and deferred inflows of resources related to OPEB, and OPEB expense, information about the fiduciary net position of each plan, and additions to/deductions from each plans’ fiduciary net position have been determined on the same basis as they are reported by the plans. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B81B90B" w14:textId="2B4D9D89" w:rsidR="00E6093A" w:rsidRPr="00866A10" w:rsidRDefault="00E6093A" w:rsidP="005D1A4B">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>Methods Used to Value Plan Investments:</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Pursuant to North Carolina General Statutes, the State Treasurer is the custodian and administrator of the other postemployment benefit funds. The State Treasurer maintains various investment portfolios in its External Investment Pool. The Retiree Health Benefit Fund participates in the External Investment Pool. The Disability Income Plan is invested in the Short-Term Investment Portfolio of the External Investment Pool and the Bond Index External Investment Pool. Detailed descriptions of the methods and significant assumptions regarding investments of the State Treasurer are provided in the </w:t>
       </w:r>
       <w:r w:rsidRPr="00696781">
@@ -20878,76 +23641,174 @@
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">as described in Note </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>XX</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. The plan options change when the former employees </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">become eligible for Medicare. </w:t>
       </w:r>
-      <w:bookmarkStart w:id="703" w:name="_Hlk105523049"/>
+      <w:bookmarkStart w:id="702" w:name="_Hlk105523049"/>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
-        <w:t>The benefits provided include medical and pharmacy coverage for employees and their dependents. Non-Medicare eligible members have two self-funded options administered by the Plan while Medicare members have three options, including one self-funded option and two fully-insured Medicare Advantage/Prescription Drug Plan options. Self-funded medical and pharmacy claims costs are shared between the covered member and the Plan. If the self-funded plan is elected by a Medicare eligible member, the coverage is secondary to Medicare. Fully-insured claims include cost sharing from covered members with the remaining balance paid by the fully-insured carrier.</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="703"/>
+        <w:t xml:space="preserve">The benefits provided include medical and pharmacy coverage for employees and their dependents. Non-Medicare eligible members have two self-funded options administered by the Plan while Medicare members have three options, including one self-funded option and two </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>fully-insured</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Medicare Advantage/Prescription Drug Plan options. Self-funded medical and pharmacy claims costs are shared between the covered member and the Plan. If the self-funded plan is elected by a Medicare eligible member, the coverage is secondary to Medicare. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Fully-insured</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> claims include cost sharing from covered members with the remaining balance paid by the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>fully-insured</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> carrier.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="702"/>
     </w:p>
     <w:p w14:paraId="47AEFEB4" w14:textId="2656D482" w:rsidR="00E6093A" w:rsidRPr="00866A10" w:rsidRDefault="00E6093A" w:rsidP="005D1A4B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Those former employees who are eligible to receive medical benefits from RHBF are long-term disability beneficiaries of the Disability Income Plan of North Carolina and retirees of TSERS, the Consolidated Judicial Retirement System (CJRS), the Legislative Retirement System (LRS), the University Employees’ Optional Retirement Program (ORP), and a small number of local governments, with five or more years of contributory membership service in their retirement system prior to disability or retirement, with the following exceptions: for employees first hired on or after October 1, 2006, and members of the North Carolina General Assembly first taking office on or after February 1, 2007, future coverage as retired employees and retired members of the North Carolina General Assembly is subject to the requirement that the future retiree have 20 or more years of retirement service credit in order to receive coverage on a noncontributory basis. Employees first hired on or after October 1, 2006 and members of the North Carolina General Assembly first taking office on or after February 1, 2007 with 10 but less than 20 years of retirement service credit are eligible for coverage on a partially contributory basis. For such future retirees, the State will pay 50% of the Plan’s total noncontributory premium. Employees first hired on or after October 1, 2006 and members of the North Carolina General Assembly first taking office on or after February 1, 2007 with five but less than 10 years of retirement service credit are eligible for coverage on a fully contributory basis. </w:t>
+        <w:t xml:space="preserve">Those former employees who are eligible to receive medical benefits from RHBF are long-term disability beneficiaries of the Disability Income Plan of North Carolina and retirees of TSERS, the Consolidated Judicial Retirement System (CJRS), the Legislative Retirement System (LRS), the University Employees’ Optional Retirement Program (ORP), and a small number of local governments, with five or more years of contributory membership service in their retirement system prior to disability or retirement, with the following exceptions: for employees first hired on or after October 1, 2006, and members of the North Carolina General Assembly first taking office on or after February 1, 2007, future coverage as retired employees and retired members of the North Carolina General Assembly is subject to the requirement that the future retiree have 20 or more years of retirement service credit in order to receive coverage on a noncontributory basis. Employees first hired on or after October 1, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>2006</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and members of the North Carolina General Assembly first taking office on or after February 1, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>2007</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with 10 but less than 20 years of retirement service credit are eligible for coverage on a partially contributory basis. For such future retirees, the State will pay 50% of the Plan’s total noncontributory premium. Employees first hired on or after October 1, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>2006</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and members of the North Carolina General Assembly first taking office on or after February 1, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>2007</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with five but less than 10 years of retirement service credit are eligible for coverage on a fully contributory basis. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F6E2119" w14:textId="5F8535FE" w:rsidR="00E6093A" w:rsidRPr="00866A10" w:rsidRDefault="00E6093A" w:rsidP="005D1A4B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A15835">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Section</w:t>
       </w:r>
       <w:r w:rsidR="00D20B7D" w:rsidRPr="00A15835">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
@@ -21014,51 +23875,65 @@
         </w:rPr>
         <w:t>General Statutes to require that retirees must earn contributory retirement service in the TSERS (or in an allowed local system unit), CJRS, or LRS prior to January 1, 2021, and not withdraw that service, in order to be eligible for retiree medical benefits under the amended law. Consequently, members first hired on and</w:t>
       </w:r>
       <w:r w:rsidR="00A15835">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>after</w:t>
       </w:r>
       <w:r w:rsidR="00A15835">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">January 1, 2021 will not be eligible to receive retiree medical benefits. </w:t>
+        <w:t xml:space="preserve">January 1, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>2021</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will not be eligible to receive retiree medical benefits. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EF89086" w14:textId="0CD5CF15" w:rsidR="00E6093A" w:rsidRPr="00866A10" w:rsidRDefault="00E6093A" w:rsidP="005D1A4B">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">RHBF’s benefit and contribution provisions are established by </w:t>
       </w:r>
       <w:r w:rsidRPr="00E752BD">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Chapter 135, Article</w:t>
       </w:r>
       <w:r w:rsidR="000621AF" w:rsidRPr="00E752BD">
@@ -21098,133 +23973,177 @@
       </w:r>
       <w:r w:rsidR="00E752BD">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">North Carolina </w:t>
       </w:r>
       <w:r w:rsidRPr="00E752BD">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">General Statutes </w:t>
       </w:r>
       <w:r w:rsidRPr="00E752BD">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>and may be amended only by the North Carolina General Assembly. RHBF</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> does not provide for automatic post-retirement benefit increases. </w:t>
+        <w:t xml:space="preserve"> does not </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>provide for</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> automatic post-retirement benefit increases. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00CD59B9" w14:textId="50653576" w:rsidR="00E6093A" w:rsidRPr="00866A10" w:rsidRDefault="00E6093A" w:rsidP="005D1A4B">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Contributions:</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Contribution rates to RHBF, which are intended to finance benefits </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">and administrative expenses on a pay-as-you-go basis, are determined by the </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">North Carolina General Assembly in the Appropriations Act. The University’s contractually-required contribution rate for the year ended June 30, </w:t>
-      </w:r>
+        <w:t xml:space="preserve">North Carolina General Assembly in the Appropriations Act. The University’s </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>contractually-required</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> contribution rate for the year ended June 30, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00822A06">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00A20CA4" w:rsidRPr="00822A06">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00343E89">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">was </w:t>
       </w:r>
       <w:r w:rsidR="008E3CEE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>7.33</w:t>
       </w:r>
       <w:r w:rsidRPr="00D839CF">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>%</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> of covered payroll. The University’s contributions to the RHBF were $______ for the year ended June 30, </w:t>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>covered payroll</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The University’s contributions to the RHBF were $______ for the year ended June 30, </w:t>
       </w:r>
       <w:r w:rsidRPr="008E3CEE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00A20CA4" w:rsidRPr="008E3CEE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60F7B70B" w14:textId="45702656" w:rsidR="00E6093A" w:rsidRPr="00866A10" w:rsidRDefault="00E6093A" w:rsidP="005D1A4B">
       <w:pPr>
         <w:tabs>
@@ -21258,51 +24177,93 @@
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00F672C2">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, the Plan transferred </w:t>
       </w:r>
       <w:r w:rsidRPr="00D839CF">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>$</w:t>
       </w:r>
       <w:r w:rsidR="00F672C2" w:rsidRPr="00B90999">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>10.3</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> million to RHBF as a result of cost savings to the Plan over a span of six years. For financial reporting purposes, the transfer was recognized as a nonemployer contributing entity contribution. The contribution was allocated among the RHBF employers and recorded as noncapital contributions. For the fiscal year ended June 30, </w:t>
+        <w:t xml:space="preserve"> million to RHBF </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>as a result of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cost savings to the Plan over a span of six years. For financial reporting purposes, the transfer was recognized as a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>nonemployer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> contributing entity contribution. The contribution was allocated among the RHBF </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>employers</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and recorded as noncapital contributions. For the fiscal year ended June 30, </w:t>
       </w:r>
       <w:r w:rsidRPr="00B90999">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00A20CA4" w:rsidRPr="00B90999">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>, the University recognized noncapital contributions for RHBF of $________.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A35FA9D" w14:textId="77777777" w:rsidR="00E6093A" w:rsidRPr="00866A10" w:rsidRDefault="00E6093A" w:rsidP="005D1A4B">
       <w:pPr>
         <w:numPr>
@@ -21515,78 +24476,94 @@
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>General Statutes and may be amended only by the North Carolina General Assembly. The plan does not provide for automatic post-retirement benefit increases.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43F4235E" w14:textId="48AB98C5" w:rsidR="00E6093A" w:rsidRPr="00866A10" w:rsidRDefault="00E6093A" w:rsidP="005D1A4B">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>Contributions:</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Disability income benefits are funded by actuarially determined employer contributions that are established in the Appropriations Act by the North Carolina General Assembly and coincide with the State’s fiscal year. The University’s contractually-required contribution rate for the year ended</w:t>
+        <w:t xml:space="preserve"> Disability income benefits are funded by actuarially determined employer contributions that are established in the Appropriations Act by the North Carolina General Assembly and coincide with the State’s fiscal year. The University’s </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>contractually-required</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> contribution rate for the year ended</w:t>
       </w:r>
       <w:r w:rsidR="005D1A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">June 30, </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00002DEB">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00A20CA4" w:rsidRPr="00002DEB">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF00F4">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">was </w:t>
       </w:r>
       <w:r w:rsidRPr="00D839CF">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>0.</w:t>
       </w:r>
       <w:r w:rsidR="00002DEB" w:rsidRPr="00450E53">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>07</w:t>
       </w:r>
@@ -21660,51 +24637,65 @@
           <w:b/>
         </w:rPr>
         <w:t>(Asset)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="274FBCDA" w14:textId="521201BC" w:rsidR="00E6093A" w:rsidRPr="00866A10" w:rsidRDefault="00E6093A" w:rsidP="005D1A4B">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>Retiree Health Benefit Fund:</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> At June 30, </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>At</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> June 30, </w:t>
       </w:r>
       <w:r w:rsidRPr="00002DEB">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00A20CA4" w:rsidRPr="00002DEB">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF27A0">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, the University reported a liability of $_____ for its proportionate share of the collective net OPEB liability for RHBF. The net OPEB liability was measured as of June 30, </w:t>
       </w:r>
       <w:r w:rsidRPr="00002DEB">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
@@ -21740,51 +24731,65 @@
       </w:r>
       <w:r w:rsidRPr="00EF27A0">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, and update procedures were used to roll forward the total OPEB liability to June 30, </w:t>
       </w:r>
       <w:r w:rsidRPr="00002DEB">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00EF27A0" w:rsidRPr="00002DEB">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF27A0">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">. The University’s proportion of the net OPEB liability was based on a projection of the present value of future salaries for the University relative to the projected present value of future salaries for all participating employers, actuarially-determined. As of June 30, </w:t>
+        <w:t xml:space="preserve">. The University’s proportion of the net OPEB liability was based on a projection of the present value of future salaries for the University relative to the projected present value of future salaries for all participating employers, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF27A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>actuarially-determined</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF27A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. As of June 30, </w:t>
       </w:r>
       <w:r w:rsidRPr="00002DEB">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00EF27A0" w:rsidRPr="00002DEB">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF27A0">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, the University’s proportion was ___%, which was </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF27A0">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
@@ -21840,51 +24845,65 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="390CD0CF" w14:textId="6C259298" w:rsidR="00E6093A" w:rsidRPr="00866A10" w:rsidRDefault="00E6093A" w:rsidP="005D1A4B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>Disability Income Plan of North Carolina:</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> At June 30, </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>At</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> June 30, </w:t>
       </w:r>
       <w:r w:rsidRPr="00002DEB">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00EF27A0" w:rsidRPr="00002DEB">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, the University reported </w:t>
       </w:r>
       <w:r w:rsidRPr="00D839CF">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
@@ -21988,51 +25007,65 @@
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00EF27A0" w:rsidRPr="000B5CEC">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. The University’s proportion of the net OPEB </w:t>
       </w:r>
       <w:r w:rsidRPr="00D839CF">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>asset</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> was based on a projection of the present value of future salaries for the University relative to the projected present value of future salaries for all participating employers, actuarially-determined. As of June 30</w:t>
+        <w:t xml:space="preserve"> was based on a projection of the present value of future salaries for the University relative to the projected present value of future salaries for all participating employers, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>actuarially-determined</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>. As of June 30</w:t>
       </w:r>
       <w:r w:rsidRPr="001B0A7E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="000B5CEC">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00EF27A0" w:rsidRPr="000B5CEC">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
@@ -22116,91 +25149,93 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> The total OPEB liabilities for RHBF and DIPNC were determined by actuarial valuations as of December 31, </w:t>
       </w:r>
       <w:r w:rsidRPr="00A2535E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00EF27A0" w:rsidRPr="00A2535E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, using the following actuarial assumptions, applied to all periods included in the measurement, unless otherwise specified. The total OPEB liabilities were then rolled forward to June 30, </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A2535E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="001B0A7E" w:rsidRPr="00A2535E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> utilizing update procedures incorporating the actuarial assumptions.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="704" w:name="_MON_1838278905"/>
-    <w:bookmarkEnd w:id="704"/>
+    <w:bookmarkStart w:id="703" w:name="_MON_1838278905"/>
+    <w:bookmarkEnd w:id="703"/>
     <w:p w14:paraId="6F1C1444" w14:textId="4B08BB3B" w:rsidR="00E6093A" w:rsidRPr="00866A10" w:rsidRDefault="00294AE9" w:rsidP="005D1A4B">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:object w:dxaOrig="10524" w:dyaOrig="8042" w14:anchorId="039FFB2E">
           <v:shape id="_x0000_i1071" type="#_x0000_t75" style="width:457.5pt;height:360.75pt" o:ole="">
-            <v:imagedata r:id="rId125" o:title=""/>
+            <v:imagedata r:id="rId121" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1071" DrawAspect="Content" ObjectID="_1843296794" r:id="rId126"/>
+          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1071" DrawAspect="Content" ObjectID="_1849420042" r:id="rId122"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="2342682B" w14:textId="77777777" w:rsidR="00E6093A" w:rsidRPr="00866A10" w:rsidRDefault="00E6093A" w:rsidP="005D1A4B">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The OPEB plans currently use mortality tables that vary by age, gender, employee group </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
         <w:t>(i.e</w:t>
       </w:r>
@@ -22233,51 +25268,93 @@
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> disabled or not disabled). The current mortality rates are based on published tables and studies that cover significant portions of the U.S. public plan </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>population. The healthy mortality rates also contain a provision to reflect future mortality improvements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45A31003" w14:textId="2DFD8613" w:rsidR="00E6093A" w:rsidRPr="00F0107B" w:rsidRDefault="00E6093A" w:rsidP="005D1A4B">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
-        <w:t>The projected long-term investment returns and inflation assumptions are developed through review of current and historical capital markets data, sell-side investment research, consultant whitepapers, and historical performance of investment strategies. Fixed income return projections reflect current yields across the U.S. Treasury yield curve and market expectations of forward yields projected and interpolated for multiple tenors and over multiple year horizons. Global public equity return projections are established through analysis of the equity risk premium and the fixed income return projections. Other asset categories and strategies’ return projections reflect the foregoing and historical data analysis. These projections are combined to produce the long-term expected rate of return by weighting the expected future real rates of return by the target asset allocation percentage and by adding expected inflation. DIPNC is primarily invested in the Bond Index Investment Pool as of June 30</w:t>
+        <w:t xml:space="preserve">The projected long-term investment returns and inflation assumptions are developed through review of current and historical capital markets data, sell-side investment research, consultant </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>whitepapers</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and historical performance of investment strategies. Fixed income </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>return</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> projections reflect current yields across the U.S. Treasury yield curve and market expectations of forward yields projected and interpolated for multiple tenors and over multiple year horizons. Global public equity return projections are established through analysis of the equity risk premium and the fixed income return projections. Other asset categories and strategies’ return projections reflect the foregoing and historical data analysis. These projections are combined to produce the long-term expected rate of return by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>weighting</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the expected future real rates of return by the target asset allocation percentage and by adding expected inflation. DIPNC is primarily invested in the Bond Index Investment Pool as of June 30</w:t>
       </w:r>
       <w:r w:rsidRPr="00F0107B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00B93F05">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00F0107B" w:rsidRPr="00B93F05">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00F0107B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
@@ -22298,90 +25375,104 @@
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Best estimates of real rates of return for each major asset class included in RHBF’s target asset allocation as of June 30, </w:t>
       </w:r>
       <w:r w:rsidRPr="00B93F05">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00F0107B" w:rsidRPr="00B93F05">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> (the measurement date) are summarized in the following table:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="705" w:name="_MON_1840107567"/>
-    <w:bookmarkEnd w:id="705"/>
+    <w:bookmarkStart w:id="704" w:name="_MON_1840107567"/>
+    <w:bookmarkEnd w:id="704"/>
     <w:p w14:paraId="6A9FEB8D" w14:textId="4BCA1311" w:rsidR="00E6093A" w:rsidRPr="00866A10" w:rsidRDefault="00B93F05" w:rsidP="005D1A4B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1890"/>
         </w:tabs>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:object w:dxaOrig="5827" w:dyaOrig="2209" w14:anchorId="45EB5BBC">
           <v:shape id="_x0000_i1072" type="#_x0000_t75" style="width:291pt;height:109.5pt" o:ole="">
-            <v:imagedata r:id="rId127" o:title=""/>
+            <v:imagedata r:id="rId123" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1072" DrawAspect="Content" ObjectID="_1843296795" r:id="rId128"/>
+          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1072" DrawAspect="Content" ObjectID="_1849420043" r:id="rId124"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="141C6395" w14:textId="5B93B080" w:rsidR="00E6093A" w:rsidRPr="00866A10" w:rsidRDefault="00E6093A" w:rsidP="005D1A4B">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The information in the preceding table is based on 30-year expectations developed with an investment consulting firm. The long-term nominal rates of return underlying the real rates of return are arithmetic </w:t>
+        <w:t xml:space="preserve">The information in the preceding table is based on 30-year expectations developed </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> an investment consulting firm. The long-term nominal rates of return underlying the real rates of return are arithmetic </w:t>
       </w:r>
       <w:r w:rsidRPr="00D839CF">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>annual</w:t>
       </w:r>
       <w:r w:rsidRPr="00F7245D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> figures. The real rates of return are calculated from nominal rates by multiplicatively subtracting a long-term inflation assumption of </w:t>
       </w:r>
       <w:r w:rsidRPr="00D839CF">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>2.38</w:t>
       </w:r>
       <w:r w:rsidRPr="00F7245D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">%. Return projections do not include any excess return expectations over benchmark averages </w:t>
       </w:r>
@@ -22399,64 +25490,66 @@
       </w:r>
       <w:r w:rsidRPr="00D839CF">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>annual amounts</w:t>
       </w:r>
       <w:r w:rsidRPr="00F7245D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>. The long-term expected real rate of return for the Bond Index Investment Pool as of</w:t>
       </w:r>
       <w:r w:rsidR="005D1A4B" w:rsidRPr="00F7245D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F7245D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">June 30, </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="007A4758">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00F0107B" w:rsidRPr="007A4758">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00F7245D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> is </w:t>
       </w:r>
       <w:r w:rsidRPr="007A4758">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidR="00F7245D" w:rsidRPr="007A4758">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>53</w:t>
       </w:r>
       <w:r w:rsidRPr="00F7245D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>%.</w:t>
@@ -22509,114 +25602,130 @@
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The actuarial assumptions used for RHBF are consistent with those used to value </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">the pension benefits of TSERS where appropriate. These assumptions are based on </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
-        <w:t>the most recent pension valuations available. The discount rate used for RHBF reflects a pay-as-you-go approach.</w:t>
+        <w:t xml:space="preserve">the most </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>recent pension</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> valuations available. The discount rate used for RHBF reflects a pay-as-you-go approach.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F2347A9" w14:textId="77777777" w:rsidR="00E6093A" w:rsidRPr="00866A10" w:rsidRDefault="00E6093A" w:rsidP="005D1A4B">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Projections of benefits for financial reporting purposes of the plans are based on the substantive plan (the plan as understood by the employer and plan members) and include the types of benefits provided at the time of each valuation and the historical pattern of sharing of benefit costs between the employer and plan members to that point. The RHBF is funded solely by employer contributions and benefits are dependent on membership requirements. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07811DA0" w14:textId="77777777" w:rsidR="00E6093A" w:rsidRPr="00866A10" w:rsidRDefault="00E6093A" w:rsidP="005D1A4B">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The actuarial methods and assumptions used for DIPNC include techniques that are designed to reduce the effects of short-term volatility in actuarial accrued liabilities and the actuarial value of assets, consistent with the long-term perspective of the calculations. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F5A4715" w14:textId="3988D793" w:rsidR="00E6093A" w:rsidRPr="00866A10" w:rsidRDefault="00E6093A" w:rsidP="005D1A4B">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The actuarial assumptions used in the December 31, </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E81D95">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="008836EF" w:rsidRPr="00E81D95">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> valuations were generally based on the results of an actuarial experience study prepared as of</w:t>
       </w:r>
       <w:r w:rsidR="005D1A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">December 31, 2019, as amended for updates to certain assumptions (such as medical claims and medical trend rate assumptions) implemented based on annual reviews that have occurred since that experience study. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4565E72A" w14:textId="210DAD59" w:rsidR="00E6093A" w:rsidRPr="00866A10" w:rsidRDefault="00E6093A" w:rsidP="005D1A4B">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -22631,97 +25740,127 @@
         <w:t>Discount Rate:</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> The discount rate used to measure the total OPEB liability for RHBF was </w:t>
       </w:r>
       <w:r w:rsidR="00BF6FFA" w:rsidRPr="008B4E61">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>5.2</w:t>
       </w:r>
       <w:r w:rsidRPr="000A2F8A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>%</w:t>
       </w:r>
       <w:r w:rsidRPr="00365889">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> at June 30, </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00365889">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00365889">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> June 30, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="008B4E61">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="008836EF" w:rsidRPr="008B4E61">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00365889">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> compared to </w:t>
       </w:r>
       <w:r w:rsidRPr="008B4E61">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="0010182B" w:rsidRPr="008B4E61">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>93</w:t>
       </w:r>
       <w:r w:rsidRPr="000A2F8A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>%</w:t>
       </w:r>
       <w:r w:rsidRPr="00365889">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> at June 30, </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00365889">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00365889">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> June 30, </w:t>
       </w:r>
       <w:r w:rsidRPr="001942E5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="008836EF" w:rsidRPr="001942E5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00365889">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. The projection of cash flow used to determine the discount rate assumed that contributions from employers would be made at the current statutorily determined contribution rate. Based on the above assumptions, the plan’s fiduciary net position was not projected to be available to make projected future benefit payments to current plan members. As a result, a municipal bond rate of </w:t>
       </w:r>
       <w:r w:rsidR="0010182B" w:rsidRPr="001942E5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
@@ -22827,81 +25966,97 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The discount rate used to measure the total OPEB liability for DIPNC was </w:t>
       </w:r>
       <w:r w:rsidRPr="000A2F8A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>3%</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> at </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">June 30, </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00AB31F4">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="008836EF" w:rsidRPr="00AB31F4">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000A2F8A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> at June 30, </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> June 30, </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB31F4">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="008836EF" w:rsidRPr="00AB31F4">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>. The projection of cash flow used to determine the discount rate assumed that contributions from plan members would be made at the current contribution rate and that contributions from employers would be made at statutorily required rates, actuarially determined. Based on those assumptions, the plan’s fiduciary net position was projected to be available to make all projected future benefit payments to the current plan members</w:t>
       </w:r>
       <w:r w:rsidR="002A1CA8">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
@@ -22972,320 +26127,334 @@
       <w:r w:rsidRPr="00365889">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> plans’ net OPEB liability </w:t>
       </w:r>
       <w:r w:rsidRPr="000A2F8A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>(asset)</w:t>
       </w:r>
       <w:r w:rsidRPr="00365889">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> would be if it were calculated</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> using a discount rate that is 1-percentage-point lower or 1-percentage-point higher than the current discount rate:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="706" w:name="_MON_1840259227"/>
-    <w:bookmarkEnd w:id="706"/>
+    <w:bookmarkStart w:id="705" w:name="_MON_1840259227"/>
+    <w:bookmarkEnd w:id="705"/>
     <w:p w14:paraId="6C4FBACE" w14:textId="73AC0328" w:rsidR="00E6093A" w:rsidRPr="00866A10" w:rsidRDefault="0048523C" w:rsidP="005D1A4B">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:object w:dxaOrig="6168" w:dyaOrig="3877" w14:anchorId="6EF7552D">
           <v:shape id="_x0000_i1073" type="#_x0000_t75" style="width:307.5pt;height:193.5pt" o:ole="">
+            <v:imagedata r:id="rId125" o:title=""/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1073" DrawAspect="Content" ObjectID="_1849420044" r:id="rId126"/>
+        </w:object>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79257923" w14:textId="77777777" w:rsidR="00E6093A" w:rsidRPr="00866A10" w:rsidRDefault="00E6093A" w:rsidP="005D1A4B">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Sensitivity of the Net OPEB Liability to Changes in the Healthcare Cost Trend Rates:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The following presents the net OPEB liability of the plans, as well as what the plans’ net OPEB liability would be if it were calculated using healthcare cost trend rates that are </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>1-percentage-point lower or 1-percentage-point higher than the current healthcare cost trend rates:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="706" w:name="_Hlk196985359"/>
+    <w:bookmarkStart w:id="707" w:name="_MON_1840259474"/>
+    <w:bookmarkEnd w:id="707"/>
+    <w:p w14:paraId="2DA521C9" w14:textId="101E6234" w:rsidR="00E6093A" w:rsidRPr="00866A10" w:rsidRDefault="00345B0A" w:rsidP="005D1A4B">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:object w:dxaOrig="11437" w:dyaOrig="3271" w14:anchorId="67541BBB">
+          <v:shape id="_x0000_i1074" type="#_x0000_t75" style="width:509.25pt;height:152.25pt" o:ole="">
+            <v:imagedata r:id="rId127" o:title=""/>
+            <o:lock v:ext="edit" aspectratio="f"/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1074" DrawAspect="Content" ObjectID="_1849420045" r:id="rId128"/>
+        </w:object>
+      </w:r>
+      <w:bookmarkEnd w:id="706"/>
+    </w:p>
+    <w:p w14:paraId="330DEF6A" w14:textId="2C7CA72E" w:rsidR="00E6093A" w:rsidRPr="00866A10" w:rsidRDefault="00E6093A" w:rsidP="005D1A4B">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>OPEB Expense:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> For the fiscal year ended June 30, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00345B0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00F77542" w:rsidRPr="00345B0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, the University recognized OPEB expense as follows:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="708" w:name="_Hlk199505105"/>
+    <w:bookmarkStart w:id="709" w:name="_MON_1810118206"/>
+    <w:bookmarkEnd w:id="709"/>
+    <w:p w14:paraId="38A695B7" w14:textId="332386C8" w:rsidR="00E6093A" w:rsidRPr="00866A10" w:rsidRDefault="007B5E19" w:rsidP="005D1A4B">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:object w:dxaOrig="4947" w:dyaOrig="1453" w14:anchorId="2601AD39">
+          <v:shape id="_x0000_i1075" type="#_x0000_t75" style="width:225.75pt;height:66pt" o:ole="">
             <v:imagedata r:id="rId129" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1073" DrawAspect="Content" ObjectID="_1843296796" r:id="rId130"/>
+          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1075" DrawAspect="Content" ObjectID="_1849420046" r:id="rId130"/>
         </w:object>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="79257923" w14:textId="77777777" w:rsidR="00E6093A" w:rsidRPr="00866A10" w:rsidRDefault="00E6093A" w:rsidP="005D1A4B">
+      <w:bookmarkEnd w:id="708"/>
+    </w:p>
+    <w:p w14:paraId="69CA7002" w14:textId="3D58A55A" w:rsidR="00E6093A" w:rsidRPr="00866A10" w:rsidRDefault="00E6093A" w:rsidP="005D1A4B">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
-        <w:t>Sensitivity of the Net OPEB Liability to Changes in the Healthcare Cost Trend Rates:</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00866A10">
+        <w:t>Deferred Outflows of Resources and Deferred Inflows of Resources Related to OPEB:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> At </w:t>
+      </w:r>
+      <w:r w:rsidR="005D1A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
-        <w:t>1-percentage-point lower or 1-percentage-point higher than the current healthcare cost trend rates:</w:t>
-[...5 lines deleted...]
-    <w:p w14:paraId="2DA521C9" w14:textId="101E6234" w:rsidR="00E6093A" w:rsidRPr="00866A10" w:rsidRDefault="00345B0A" w:rsidP="005D1A4B">
+      </w:r>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">June 30, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986D1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00F77542" w:rsidRPr="00986D1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, the University reported deferred outflows of resources and deferred inflows of resources related to OPEB from the following sources:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="710" w:name="_MON_1841321104"/>
+    <w:bookmarkEnd w:id="710"/>
+    <w:p w14:paraId="1637F776" w14:textId="5CC46B9B" w:rsidR="00E6093A" w:rsidRPr="00866A10" w:rsidRDefault="00C04330" w:rsidP="005D1A4B">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
-[...2 lines deleted...]
-          <v:shape id="_x0000_i1074" type="#_x0000_t75" style="width:509.25pt;height:152.25pt" o:ole="">
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:object w:dxaOrig="10281" w:dyaOrig="5592" w14:anchorId="49B2C122">
+          <v:shape id="_x0000_i1076" type="#_x0000_t75" style="width:469.5pt;height:255.75pt" o:ole="">
             <v:imagedata r:id="rId131" o:title=""/>
-            <o:lock v:ext="edit" aspectratio="f"/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1074" DrawAspect="Content" ObjectID="_1843296797" r:id="rId132"/>
+          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1076" DrawAspect="Content" ObjectID="_1849420047" r:id="rId132"/>
         </w:object>
       </w:r>
-      <w:bookmarkEnd w:id="707"/>
-[...47 lines deleted...]
-    <w:p w14:paraId="38A695B7" w14:textId="332386C8" w:rsidR="00E6093A" w:rsidRPr="00866A10" w:rsidRDefault="007B5E19" w:rsidP="005D1A4B">
+    </w:p>
+    <w:bookmarkStart w:id="711" w:name="_MON_1807598402"/>
+    <w:bookmarkEnd w:id="711"/>
+    <w:p w14:paraId="7C1D3192" w14:textId="02F7AC7A" w:rsidR="00E6093A" w:rsidRPr="00866A10" w:rsidRDefault="00C04330" w:rsidP="005D1A4B">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
-          <w:i/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
-        <w:object w:dxaOrig="4947" w:dyaOrig="1453" w14:anchorId="2601AD39">
-          <v:shape id="_x0000_i1075" type="#_x0000_t75" style="width:225.75pt;height:66pt" o:ole="">
+        <w:object w:dxaOrig="10281" w:dyaOrig="4058" w14:anchorId="124F8F23">
+          <v:shape id="_x0000_i1077" type="#_x0000_t75" style="width:471.75pt;height:184.5pt" o:ole="">
             <v:imagedata r:id="rId133" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1075" DrawAspect="Content" ObjectID="_1843296798" r:id="rId134"/>
-[...101 lines deleted...]
-          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1077" DrawAspect="Content" ObjectID="_1843296800" r:id="rId138"/>
+          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1077" DrawAspect="Content" ObjectID="_1849420048" r:id="rId134"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="0703A7BA" w14:textId="0EF5FAD8" w:rsidR="00E6093A" w:rsidRPr="00866A10" w:rsidRDefault="00E6093A" w:rsidP="005D1A4B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1890"/>
         </w:tabs>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Amounts reported as deferred outflows of resources related to contributions subsequent to the measurement date will be recognized as </w:t>
+        <w:t xml:space="preserve">Amounts reported as deferred outflows of resources related to contributions </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>subsequent to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the measurement date will be recognized as </w:t>
       </w:r>
       <w:r w:rsidRPr="000A2F8A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>a reduction</w:t>
       </w:r>
       <w:r w:rsidRPr="008500FD">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the net OPEB </w:t>
       </w:r>
       <w:r w:rsidRPr="000A2F8A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>liability</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -23318,94 +26487,94 @@
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00C42A9A" w:rsidRPr="00553F87">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Other amounts reported as deferred outflows of resources and deferred inflows of resources related to OPEB will be recognized as OPEB expense as follows: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="713" w:name="_MON_1838281109"/>
-    <w:bookmarkEnd w:id="713"/>
+    <w:bookmarkStart w:id="712" w:name="_MON_1838281109"/>
+    <w:bookmarkEnd w:id="712"/>
     <w:p w14:paraId="32463D73" w14:textId="75E9ABCA" w:rsidR="00E6093A" w:rsidRPr="00866A10" w:rsidRDefault="00256146" w:rsidP="005D1A4B">
       <w:pPr>
         <w:spacing w:after="240" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:object w:dxaOrig="5070" w:dyaOrig="5745" w14:anchorId="0BA12892">
           <v:shape id="_x0000_i1078" type="#_x0000_t75" style="width:253.5pt;height:288.75pt" o:ole="">
-            <v:imagedata r:id="rId139" o:title=""/>
+            <v:imagedata r:id="rId135" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1078" DrawAspect="Content" ObjectID="_1843296801" r:id="rId140"/>
+          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1078" DrawAspect="Content" ObjectID="_1849420049" r:id="rId136"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EAA9D7E" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="0069284B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="3" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="3" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:smallCaps w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="714" w:name="_Hlk75421286"/>
+      <w:bookmarkStart w:id="713" w:name="_Hlk75421286"/>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:smallCaps w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Note 19</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:smallCaps w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:smallCaps w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Risk Management</w:t>
@@ -23483,51 +26652,65 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>State Health Plan</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12B16043" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4140"/>
         </w:tabs>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">University employees are provided comprehensive major medical care benefits. Coverage is funded by contributions to the State Health Plan (Plan), a discretely presented component unit of the State of North Carolina. The Plan is funded by employer and employee contributions. The Plan has contracted with third parties to process claims. See Note </w:t>
+        <w:t xml:space="preserve">University employees are </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>provided comprehensive major</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> medical care benefits. Coverage is funded by contributions to the State Health Plan (Plan), a discretely presented component unit of the State of North Carolina. The Plan is funded by employer and employee contributions. The Plan has contracted with third parties to process claims. See Note </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>XX</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>, Other Postemployment Benefits, for additional information regarding retiree health benefits.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39C6ACBA" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="331"/>
         <w:jc w:val="both"/>
@@ -23588,94 +26771,108 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>Disability Income Plan</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11EEF109" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Short-term and long-term disability benefits are provided to University employees through the Disability Income Plan of North Carolina (DIPNC), part of the State’s Pension and Other Employee Benefit Trust Funds. Short-term benefits are paid by the University </w:t>
+        <w:t xml:space="preserve">Short-term and long-term disability benefits are provided to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>University</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> employees through the Disability Income Plan of North Carolina (DIPNC), part of the State’s Pension and Other Employee Benefit Trust Funds. Short-term benefits are paid by the University </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">for up to twelve months. The Board of Trustees of the DIPNC may extend the short-term disability benefits for up to an additional twelve months. During the extended period of short-term disability benefits, payments are made directly by the DIPNC to the beneficiary. </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">As discussed in Note </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>XX</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>, long-term disability benefits are payable as other postemployment benefits from DIPNC after the conclusion of the short-term disability period or after salary continuation payments cease, whichever is later, for as long as an employee is disabled.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16A1A7C2" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="715" w:name="_Hlk71891851"/>
+      <w:bookmarkStart w:id="714" w:name="_Hlk71891851"/>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>Other Risk Management and Insurance Activities</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52AD8DE0" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="331"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
@@ -23735,104 +26932,122 @@
       </w:r>
       <w:r w:rsidR="00930809" w:rsidRPr="006C3C64">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>Office of State Fire Marshal</w:t>
       </w:r>
       <w:r w:rsidRPr="003935E9">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> for the coverage.</w:t>
       </w:r>
       <w:r w:rsidR="00826C3D" w:rsidRPr="003935E9">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="716" w:name="_Hlk198042371"/>
+      <w:bookmarkStart w:id="715" w:name="_Hlk198042371"/>
       <w:r w:rsidR="00826C3D" w:rsidRPr="006C3C64">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>[Revise coverage amounts as applicable.]</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="716"/>
+      <w:bookmarkEnd w:id="715"/>
     </w:p>
     <w:p w14:paraId="6728A064" w14:textId="4BE6F411" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>The University is required</w:t>
       </w:r>
       <w:r w:rsidR="00CA1402">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CA1402" w:rsidRPr="006C3C64">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>by UNC Policy 1300.12 – Policy on Insurance Coverage</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> to maintain all risk coverage on all state-owned buildings and contents through the State Property Fire Insurance Fund (Fund), an internal service fund of the State. Fire and lightning coverage is provided at no cost to the University for operations supported by the State’s General Fund. Other operations not supported by the State’s General Fund are charged for fire and lightning coverage. Coverage for all remaining risks for all buildings</w:t>
+        <w:t xml:space="preserve"> to maintain all risk coverage on all state-owned buildings and contents through the State Property Fire Insurance Fund (Fund), an internal service fund of the State. Fire and lightning coverage </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> provided at no cost to the University for operations supported by the State’s General Fund. Other operations not supported by the State’s General Fund are charged for fire and lightning coverage. Coverage for all remaining risks for all buildings</w:t>
       </w:r>
       <w:r w:rsidR="00FA0BC1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FA0BC1" w:rsidRPr="00450E53">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>and contents</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> is charged to the University. Losses covered by the Fund are subject to a </w:t>
@@ -23922,51 +27137,51 @@
           <w:i/>
           <w:color w:val="0000FF"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Revise coverage amounts as applicable</w:t>
       </w:r>
       <w:r w:rsidR="00826C3D" w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>Revise previous sentence if a different deductible amount has been purchased for fire coverage.] [Add information to describe the additional types of coverage purchased (for example, extended coverage for buildings and contents, sprinkler leakage, vandalism, theft, flood, wind, “all risks”) and whether applicable to all buildings and contents of the entity or just certain ones. Describe coverage amounts and deductibles.]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="715"/>
+    <w:bookmarkEnd w:id="714"/>
     <w:p w14:paraId="75FBFEA1" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="331"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>Public Officers’ and Employees’ Liability Insurance</w:t>
       </w:r>
@@ -24053,51 +27268,107 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>Employee Dishonesty and Computer Fraud</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E99EB90" w14:textId="050C3114" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The University is protected for losses from employee dishonesty and computer fraud. This coverage is with a private insurance company and is handled by the North Carolina Department of Insurance. Universities are charged a premium by the private insurance company. Coverage limit is $5,000,000 per occurrence. The private insurance company pays 90% of each loss less a $100,000 deductible. </w:t>
+        <w:t xml:space="preserve">The University is protected for losses from employee dishonesty and computer fraud. This coverage is with a private insurance company and is handled by the North Carolina Department of Insurance. Universities are charged a premium by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the private</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> insurance </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>company</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Coverage limit is $5,000,000 per occurrence. The private insurance company pays 90% of each </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>loss</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> less </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>a $</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">100,000 deductible. </w:t>
       </w:r>
       <w:r w:rsidR="00826C3D" w:rsidRPr="006C3C64">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>[Revise coverage amounts as applicable.]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51EEE3A1" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="331"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
@@ -24468,54 +27739,78 @@
           <w:iCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>The University is experiencing enrollment declines for the next academic year that is more likely than not to result in a substantial decline in operating revenues by $_________</w:t>
       </w:r>
       <w:r w:rsidR="009E3191" w:rsidRPr="006C3C64">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="006C3C64">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
-        <w:t>Associated with this expected decline is a vulnerability of not being able to manage the decline by increasing student tuition rates due to a state regulation constraint. As of the issuance date of the financial statements, management is in discussions with the UNC System Office and the North Carolina Office of State Budget and Management as to the necessary mitigating actions to take.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="714"/>
+        <w:t xml:space="preserve">Associated with this expected decline is a vulnerability of not being able to manage the decline by increasing student tuition rates due to a state regulation constraint. As </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006C3C64">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006C3C64">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the issuance date of the financial statements, management is in discussions with the UNC System Office and the North Carolina Office of State Budget and Management as to the necessary mitigating actions to take.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="713"/>
     <w:p w14:paraId="5C084757" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="0069284B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="3" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="3" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:smallCaps w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:smallCaps w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Note 20</w:t>
       </w:r>
@@ -24571,51 +27866,79 @@
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>A.</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Commitments </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">- The University has established an encumbrance system to track its outstanding commitments on construction projects and other purchases. Outstanding commitments on construction contracts were $________ and on other purchases were $________ at </w:t>
+        <w:t xml:space="preserve">- The University has established an encumbrance system to track its outstanding commitments on construction projects and other purchases. Outstanding commitments on construction contracts were $________ and on other purchases were </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>$__</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">______ </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00983E4F" w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>June 30, 202</w:t>
       </w:r>
       <w:r w:rsidR="007D783C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
@@ -24886,86 +28209,100 @@
           <w:bCs/>
           <w:iCs/>
           <w:smallCaps/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">he University has received notification of other gifts and grants for which funds have not been disbursed by the resource provider and for which conditions attached to the gift or grant have not been satisfied or, in the case of permanent endowments, cannot begin to be satisfied. In accordance with accounting principles generally accepted in the United States of America, these amounts have not been </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">recorded on the accompanying financial statements. The purpose and amount of other contingent receivables at year-end are as </w:t>
+        <w:t xml:space="preserve">recorded on the accompanying financial statements. The purpose and amount of other contingent </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>receivables</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at year-end are as </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>follows:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="717" w:name="_1345452673"/>
-[...2 lines deleted...]
-    <w:bookmarkStart w:id="720" w:name="_1552822578"/>
+    <w:bookmarkStart w:id="716" w:name="_1345452673"/>
+    <w:bookmarkStart w:id="717" w:name="_1119091993"/>
+    <w:bookmarkStart w:id="718" w:name="_1188278645"/>
+    <w:bookmarkStart w:id="719" w:name="_1552822578"/>
+    <w:bookmarkEnd w:id="716"/>
     <w:bookmarkEnd w:id="717"/>
     <w:bookmarkEnd w:id="718"/>
     <w:bookmarkEnd w:id="719"/>
-    <w:bookmarkEnd w:id="720"/>
     <w:p w14:paraId="7630BD48" w14:textId="4C6AB2F6" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="004F52FB" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:object w:dxaOrig="6285" w:dyaOrig="855" w14:anchorId="7E049A09">
           <v:shape id="_x0000_i1079" type="#_x0000_t75" style="width:314.25pt;height:42.75pt" o:ole="">
-            <v:imagedata r:id="rId141" o:title=""/>
+            <v:imagedata r:id="rId137" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1079" DrawAspect="Content" ObjectID="_1843296802" r:id="rId142"/>
+          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1079" DrawAspect="Content" ObjectID="_1849420050" r:id="rId138"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="46DA5B15" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>[Omit if not applicable.]</w:t>
@@ -24991,102 +28328,102 @@
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:smallCaps w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Note 21</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:smallCaps w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:smallCaps w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:bookmarkStart w:id="721" w:name="_Hlk48109083"/>
-      <w:bookmarkStart w:id="722" w:name="_Hlk44052096"/>
+      <w:bookmarkStart w:id="720" w:name="_Hlk48109083"/>
+      <w:bookmarkStart w:id="721" w:name="_Hlk44052096"/>
       <w:r w:rsidRPr="00F42535">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:smallCaps w:val="0"/>
           <w:color w:val="0000FF"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[Title]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B0CE768" w14:textId="557DD48D" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">[Describe </w:t>
       </w:r>
-      <w:bookmarkStart w:id="723" w:name="_Hlk198188470"/>
+      <w:bookmarkStart w:id="722" w:name="_Hlk198188470"/>
       <w:r w:rsidR="001E7DF8" w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>any significant transactions or events that are either unusual or infrequent but not within control of management. A separate disclosure may be required for any government combination and/or disposals of government operations subject to disclosure per GASB 69. Note that these would be disclosures separate from any items deemed ‘unusual or infrequent’ in nature.]</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="723"/>
-    </w:p>
+      <w:bookmarkEnd w:id="722"/>
+    </w:p>
+    <w:bookmarkEnd w:id="720"/>
     <w:bookmarkEnd w:id="721"/>
-    <w:bookmarkEnd w:id="722"/>
     <w:p w14:paraId="09164498" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="0069284B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="3" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="3" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:smallCaps w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:smallCaps w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Note 22</w:t>
       </w:r>
@@ -25105,51 +28442,71 @@
           <w:smallCaps w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Related Parties</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36523D75" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
-        <w:t>[Describe related parties, such as foundations and nonprofit corporations (EXCLUDING COMPONENT UNITS THAT HAVE BEEN BLENDED WITH THE UNIVERSITY’S FINANCIAL STATEMENTS OR DISCRETELY PRESENTED UNDER GASB 39 REQUIREMENTS as significant transactions for these entities are disclosed in Note 1), and disclose the nature and amount of transactions between the University and the related party. For example:]</w:t>
+        <w:t xml:space="preserve">[Describe related parties, such as foundations and nonprofit corporations (EXCLUDING COMPONENT UNITS THAT HAVE BEEN BLENDED WITH THE UNIVERSITY’S FINANCIAL STATEMENTS OR DISCRETELY PRESENTED UNDER GASB 39 REQUIREMENTS as significant transactions for these entities are disclosed in Note 1), and disclose the nature and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>amount</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of transactions between the University and the related party. For example:]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C0C7ADD" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Foundations </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
@@ -25184,81 +28541,109 @@
         <w:spacing w:after="360" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">These organizations serve as the primary fundraising arm of the University through which individuals, corporations, and other organizations support University programs by providing scholarships, fellowships, faculty salary supplements, and unrestricted funds to specific colleges and the University’s overall academic environment. The University’s financial statements do not include the assets, liabilities, net position, or operational transactions of the foundations, except for </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">[amounts reported within the fiduciary statements and] </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">support from each organization to the University. This support approximated $_______ for the year ended </w:t>
+        <w:t xml:space="preserve">support from each organization to the University. This support approximated </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>$__</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_____ for the year ended </w:t>
       </w:r>
       <w:r w:rsidR="00983E4F" w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>June 30, 202</w:t>
       </w:r>
       <w:r w:rsidR="007D783C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>. The University had receivables from and payable</w:t>
       </w:r>
       <w:r w:rsidR="00EB51FF" w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to the related party(ies) of $______ and $______, respectively, as of </w:t>
+        <w:t xml:space="preserve"> to the related party(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ies</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) of $______ and $______, respectively, as of </w:t>
       </w:r>
       <w:r w:rsidR="00983E4F" w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>June 30, 202</w:t>
       </w:r>
       <w:r w:rsidR="007D783C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
@@ -25296,227 +28681,268 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:smallCaps w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:smallCaps w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Blended Component Unit(s)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="033BC7B7" w14:textId="28D28A25" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="724" w:name="OLE_LINK66"/>
+      <w:bookmarkStart w:id="723" w:name="OLE_LINK66"/>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>Condensed combining information for the University’s blended component unit(</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">) for the year ended </w:t>
       </w:r>
       <w:r w:rsidR="00983E4F" w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>June 30, 202</w:t>
       </w:r>
       <w:r w:rsidR="007D783C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, is presented as follows: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="723"/>
+    <w:p w14:paraId="2769645D" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Note to preparer: See GASB Codification Section 2600.115 for complete requirements of the condensed combining information. The following example template was developed based on these requirements. Amounts in the primary government and Blended Component Unit </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">columns should be gross before blending of the component units and any eliminations between the University and the component unit. The total column should agree </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the respective financial statement. Amounts receivable from or payable to the primary government or other component units should be reported separately in the Eliminations columns in the SNP and SRECNP below. This elimination column should </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>total to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zero. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="113C1610" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If there are any significant eliminations that should be explained separately, add them below the condensed combining financial statements in a separate paragraph. Complete for all blended component units. Modify as necessary. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="492718DD" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>Reporting of the Fiduciary Statements in this disclosure is not required per GASB Codification Section 2600.115.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="724" w:name="_MON_1421494417"/>
+    <w:bookmarkStart w:id="725" w:name="_MON_1421494764"/>
+    <w:bookmarkStart w:id="726" w:name="_MON_1421495003"/>
+    <w:bookmarkStart w:id="727" w:name="_MON_1421495088"/>
+    <w:bookmarkStart w:id="728" w:name="_MON_1421495198"/>
+    <w:bookmarkStart w:id="729" w:name="_1421496400"/>
+    <w:bookmarkStart w:id="730" w:name="_1421497115"/>
+    <w:bookmarkStart w:id="731" w:name="_1421497165"/>
+    <w:bookmarkStart w:id="732" w:name="_1421496347"/>
+    <w:bookmarkStart w:id="733" w:name="_1421497173"/>
+    <w:bookmarkStart w:id="734" w:name="_MON_1421497208"/>
+    <w:bookmarkStart w:id="735" w:name="_MON_1421497230"/>
+    <w:bookmarkStart w:id="736" w:name="_MON_1421497284"/>
+    <w:bookmarkStart w:id="737" w:name="_MON_1421497299"/>
+    <w:bookmarkStart w:id="738" w:name="_MON_1421497310"/>
+    <w:bookmarkStart w:id="739" w:name="_MON_1421497390"/>
+    <w:bookmarkStart w:id="740" w:name="_MON_1421497509"/>
+    <w:bookmarkStart w:id="741" w:name="_MON_1421497524"/>
+    <w:bookmarkStart w:id="742" w:name="_MON_1421497588"/>
+    <w:bookmarkStart w:id="743" w:name="_MON_1421557221"/>
+    <w:bookmarkStart w:id="744" w:name="_MON_1421561003"/>
+    <w:bookmarkStart w:id="745" w:name="_MON_1421561212"/>
+    <w:bookmarkStart w:id="746" w:name="_MON_1421561333"/>
+    <w:bookmarkStart w:id="747" w:name="_MON_1421561345"/>
+    <w:bookmarkStart w:id="748" w:name="_MON_1421561369"/>
+    <w:bookmarkStart w:id="749" w:name="_MON_1421561386"/>
+    <w:bookmarkStart w:id="750" w:name="_MON_1119000302"/>
+    <w:bookmarkStart w:id="751" w:name="_MON_1119000470"/>
+    <w:bookmarkStart w:id="752" w:name="_MON_1119089002"/>
+    <w:bookmarkStart w:id="753" w:name="_MON_1119169473"/>
+    <w:bookmarkStart w:id="754" w:name="_MON_1119169513"/>
+    <w:bookmarkStart w:id="755" w:name="_MON_1148646629"/>
+    <w:bookmarkStart w:id="756" w:name="_MON_1188219394"/>
+    <w:bookmarkStart w:id="757" w:name="_MON_1188284564"/>
+    <w:bookmarkStart w:id="758" w:name="_MON_1192364317"/>
+    <w:bookmarkStart w:id="759" w:name="_MON_1208244789"/>
+    <w:bookmarkStart w:id="760" w:name="_MON_1208245503"/>
+    <w:bookmarkStart w:id="761" w:name="_MON_1220941085"/>
+    <w:bookmarkStart w:id="762" w:name="_MON_1220941113"/>
+    <w:bookmarkStart w:id="763" w:name="_MON_1220941174"/>
+    <w:bookmarkStart w:id="764" w:name="_MON_1220941418"/>
+    <w:bookmarkStart w:id="765" w:name="_MON_1220941431"/>
+    <w:bookmarkStart w:id="766" w:name="_MON_1243143787"/>
+    <w:bookmarkStart w:id="767" w:name="_MON_1246779975"/>
+    <w:bookmarkStart w:id="768" w:name="_MON_1264248475"/>
+    <w:bookmarkStart w:id="769" w:name="_MON_1276942072"/>
+    <w:bookmarkStart w:id="770" w:name="_MON_1283838914"/>
+    <w:bookmarkStart w:id="771" w:name="_MON_1300273530"/>
+    <w:bookmarkStart w:id="772" w:name="_MON_1302418691"/>
+    <w:bookmarkStart w:id="773" w:name="_MON_1331964682"/>
+    <w:bookmarkStart w:id="774" w:name="_MON_1331965965"/>
+    <w:bookmarkStart w:id="775" w:name="_MON_1340111319"/>
+    <w:bookmarkStart w:id="776" w:name="_MON_1349263984"/>
+    <w:bookmarkStart w:id="777" w:name="_MON_1349264014"/>
+    <w:bookmarkStart w:id="778" w:name="_MON_1362377535"/>
+    <w:bookmarkStart w:id="779" w:name="_MON_1372850722"/>
+    <w:bookmarkStart w:id="780" w:name="_MON_1375524119"/>
+    <w:bookmarkStart w:id="781" w:name="_MON_1401869000"/>
+    <w:bookmarkStart w:id="782" w:name="_MON_1421065262"/>
+    <w:bookmarkStart w:id="783" w:name="_MON_1421493705"/>
+    <w:bookmarkStart w:id="784" w:name="_MON_1421493804"/>
+    <w:bookmarkStart w:id="785" w:name="_MON_1421494123"/>
+    <w:bookmarkStart w:id="786" w:name="_MON_1421494145"/>
+    <w:bookmarkStart w:id="787" w:name="_MON_1421494169"/>
     <w:bookmarkEnd w:id="724"/>
-    <w:p w14:paraId="2769645D" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
-[...135 lines deleted...]
-    <w:bookmarkStart w:id="788" w:name="_MON_1421494145"/>
     <w:bookmarkEnd w:id="725"/>
     <w:bookmarkEnd w:id="726"/>
     <w:bookmarkEnd w:id="727"/>
     <w:bookmarkEnd w:id="728"/>
     <w:bookmarkEnd w:id="729"/>
     <w:bookmarkEnd w:id="730"/>
     <w:bookmarkEnd w:id="731"/>
     <w:bookmarkEnd w:id="732"/>
     <w:bookmarkEnd w:id="733"/>
     <w:bookmarkEnd w:id="734"/>
     <w:bookmarkEnd w:id="735"/>
     <w:bookmarkEnd w:id="736"/>
     <w:bookmarkEnd w:id="737"/>
     <w:bookmarkEnd w:id="738"/>
     <w:bookmarkEnd w:id="739"/>
     <w:bookmarkEnd w:id="740"/>
     <w:bookmarkEnd w:id="741"/>
     <w:bookmarkEnd w:id="742"/>
     <w:bookmarkEnd w:id="743"/>
     <w:bookmarkEnd w:id="744"/>
     <w:bookmarkEnd w:id="745"/>
     <w:bookmarkEnd w:id="746"/>
     <w:bookmarkEnd w:id="747"/>
     <w:bookmarkEnd w:id="748"/>
     <w:bookmarkEnd w:id="749"/>
@@ -25536,239 +28962,255 @@
     <w:bookmarkEnd w:id="763"/>
     <w:bookmarkEnd w:id="764"/>
     <w:bookmarkEnd w:id="765"/>
     <w:bookmarkEnd w:id="766"/>
     <w:bookmarkEnd w:id="767"/>
     <w:bookmarkEnd w:id="768"/>
     <w:bookmarkEnd w:id="769"/>
     <w:bookmarkEnd w:id="770"/>
     <w:bookmarkEnd w:id="771"/>
     <w:bookmarkEnd w:id="772"/>
     <w:bookmarkEnd w:id="773"/>
     <w:bookmarkEnd w:id="774"/>
     <w:bookmarkEnd w:id="775"/>
     <w:bookmarkEnd w:id="776"/>
     <w:bookmarkEnd w:id="777"/>
     <w:bookmarkEnd w:id="778"/>
     <w:bookmarkEnd w:id="779"/>
     <w:bookmarkEnd w:id="780"/>
     <w:bookmarkEnd w:id="781"/>
     <w:bookmarkEnd w:id="782"/>
     <w:bookmarkEnd w:id="783"/>
     <w:bookmarkEnd w:id="784"/>
     <w:bookmarkEnd w:id="785"/>
     <w:bookmarkEnd w:id="786"/>
     <w:bookmarkEnd w:id="787"/>
+    <w:bookmarkStart w:id="788" w:name="_MON_1421494404"/>
     <w:bookmarkEnd w:id="788"/>
-    <w:bookmarkStart w:id="789" w:name="_MON_1421494169"/>
-    <w:bookmarkEnd w:id="789"/>
     <w:p w14:paraId="7BF1A0D6" w14:textId="7AEC1903" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="00CF37E5" w:rsidP="00C73E2A">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-450"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:object w:dxaOrig="14073" w:dyaOrig="7587" w14:anchorId="15C10463">
           <v:shape id="_x0000_i1080" type="#_x0000_t75" style="width:527.25pt;height:278.25pt" o:ole="">
-            <v:imagedata r:id="rId143" o:title=""/>
+            <v:imagedata r:id="rId139" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1080" DrawAspect="Content" ObjectID="_1843296803" r:id="rId144"/>
+          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1080" DrawAspect="Content" ObjectID="_1849420051" r:id="rId140"/>
         </w:object>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="790" w:name="_1421497725"/>
-[...13 lines deleted...]
-    <w:bookmarkStart w:id="804" w:name="_MON_1421497343"/>
+    <w:bookmarkStart w:id="789" w:name="_1421497725"/>
+    <w:bookmarkStart w:id="790" w:name="_1421497980"/>
+    <w:bookmarkStart w:id="791" w:name="_1421498314"/>
+    <w:bookmarkStart w:id="792" w:name="_1421497759"/>
+    <w:bookmarkStart w:id="793" w:name="_1421498423"/>
+    <w:bookmarkStart w:id="794" w:name="_MON_1421556808"/>
+    <w:bookmarkStart w:id="795" w:name="_MON_1421556870"/>
+    <w:bookmarkStart w:id="796" w:name="_MON_1421560362"/>
+    <w:bookmarkStart w:id="797" w:name="_MON_1421560309"/>
+    <w:bookmarkStart w:id="798" w:name="_MON_1421562257"/>
+    <w:bookmarkStart w:id="799" w:name="_MON_1421562296"/>
+    <w:bookmarkStart w:id="800" w:name="_MON_1841395206"/>
+    <w:bookmarkStart w:id="801" w:name="_MON_1421495294"/>
+    <w:bookmarkStart w:id="802" w:name="_MON_1421497343"/>
+    <w:bookmarkStart w:id="803" w:name="_MON_1421497412"/>
+    <w:bookmarkEnd w:id="789"/>
     <w:bookmarkEnd w:id="790"/>
     <w:bookmarkEnd w:id="791"/>
     <w:bookmarkEnd w:id="792"/>
     <w:bookmarkEnd w:id="793"/>
     <w:bookmarkEnd w:id="794"/>
     <w:bookmarkEnd w:id="795"/>
     <w:bookmarkEnd w:id="796"/>
     <w:bookmarkEnd w:id="797"/>
     <w:bookmarkEnd w:id="798"/>
     <w:bookmarkEnd w:id="799"/>
     <w:bookmarkEnd w:id="800"/>
     <w:bookmarkEnd w:id="801"/>
     <w:bookmarkEnd w:id="802"/>
     <w:bookmarkEnd w:id="803"/>
+    <w:bookmarkStart w:id="804" w:name="_MON_1421497699"/>
     <w:bookmarkEnd w:id="804"/>
-    <w:bookmarkStart w:id="805" w:name="_MON_1421497412"/>
-    <w:bookmarkEnd w:id="805"/>
     <w:p w14:paraId="7FB427AD" w14:textId="6CE6B0D0" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="004233EA" w:rsidP="00C73E2A">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:object w:dxaOrig="14282" w:dyaOrig="12130" w14:anchorId="1E46EA15">
           <v:shape id="_x0000_i1081" type="#_x0000_t75" style="width:545.25pt;height:550.5pt" o:ole="">
-            <v:imagedata r:id="rId145" o:title=""/>
+            <v:imagedata r:id="rId141" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1081" DrawAspect="Content" ObjectID="_1843296804" r:id="rId146"/>
+          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1081" DrawAspect="Content" ObjectID="_1849420052" r:id="rId142"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D631474" w14:textId="09E37461" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="004F52FB" w:rsidP="00155561">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-900"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:object w:dxaOrig="16725" w:dyaOrig="4110" w14:anchorId="5B62F1EF">
           <v:shape id="_x0000_i1082" type="#_x0000_t75" style="width:514.5pt;height:135.75pt" o:ole="">
-            <v:imagedata r:id="rId147" o:title=""/>
+            <v:imagedata r:id="rId143" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1082" DrawAspect="Content" ObjectID="_1843296805" r:id="rId148"/>
+          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1082" DrawAspect="Content" ObjectID="_1849420053" r:id="rId144"/>
         </w:object>
       </w:r>
-      <w:bookmarkStart w:id="806" w:name="_MON_1421562837"/>
-      <w:bookmarkEnd w:id="806"/>
+      <w:bookmarkStart w:id="805" w:name="_MON_1421562837"/>
+      <w:bookmarkEnd w:id="805"/>
     </w:p>
     <w:p w14:paraId="1D1482AE" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:before="480" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="36E60D33" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="0069284B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="3" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="3" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:smallCaps w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:smallCaps w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Note 24</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Note </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:smallCaps w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:tab/>
-        <w:t xml:space="preserve"> - </w:t>
+        <w:t>24</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:smallCaps w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:smallCaps w:val="0"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:smallCaps w:val="0"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Changes in Financial Accounting and Reporting</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="665463D0" w14:textId="65FE3635" w:rsidR="00436217" w:rsidRPr="00866A10" w:rsidRDefault="00436217" w:rsidP="00436217">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">For the fiscal year ended </w:t>
       </w:r>
       <w:r w:rsidR="00983E4F" w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>June 30, 202</w:t>
       </w:r>
       <w:r w:rsidR="006B2780">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, the University implemented the following </w:t>
       </w:r>
-      <w:bookmarkStart w:id="807" w:name="_Hlk198042531"/>
+      <w:bookmarkStart w:id="806" w:name="_Hlk198042531"/>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>pronouncement</w:t>
       </w:r>
       <w:r w:rsidR="009B5AC0" w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> issued by the Governmental Accounting Standards Board (GASB):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E6E4117" w14:textId="77777777" w:rsidR="007A2A70" w:rsidRPr="001C6F40" w:rsidRDefault="007A2A70" w:rsidP="007A2A70">
@@ -25879,117 +29321,117 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Revise as needed.]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3290B8E2" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="0069284B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="3" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="3" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:smallCaps w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="808" w:name="_Hlk198042552"/>
-      <w:bookmarkEnd w:id="807"/>
+      <w:bookmarkStart w:id="807" w:name="_Hlk198042552"/>
+      <w:bookmarkEnd w:id="806"/>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:smallCaps w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Note 25</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:smallCaps w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:smallCaps w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Net Position Restatement(s)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="808"/>
+    <w:bookmarkEnd w:id="807"/>
     <w:p w14:paraId="751197BB" w14:textId="3AB50139" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">As of July 1, </w:t>
       </w:r>
       <w:r w:rsidR="001B2577" w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="006B2780">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:bookmarkStart w:id="809" w:name="_Hlk198042608"/>
+      <w:bookmarkStart w:id="808" w:name="_Hlk198042608"/>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">net position as previously reported was restated as follows: </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00BE54BB" w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
@@ -26040,108 +29482,108 @@
         </w:rPr>
         <w:t xml:space="preserve">See GASB 100 paragraphs 14 through 30 for reporting requirements depending on the nature of the restatement. </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>Modify as necessary.]</w:t>
       </w:r>
       <w:r w:rsidR="00930836" w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="809"/>
-[...16 lines deleted...]
-    <w:bookmarkStart w:id="825" w:name="_MON_1119092012"/>
+      <w:bookmarkEnd w:id="808"/>
+    </w:p>
+    <w:bookmarkStart w:id="809" w:name="_1402725010"/>
+    <w:bookmarkStart w:id="810" w:name="_1359289174"/>
+    <w:bookmarkStart w:id="811" w:name="_1396963829"/>
+    <w:bookmarkStart w:id="812" w:name="_1345452861"/>
+    <w:bookmarkStart w:id="813" w:name="_1396963855"/>
+    <w:bookmarkStart w:id="814" w:name="_MON_1220949802"/>
+    <w:bookmarkStart w:id="815" w:name="_MON_1220949822"/>
+    <w:bookmarkStart w:id="816" w:name="_MON_1243077354"/>
+    <w:bookmarkStart w:id="817" w:name="_MON_1244291855"/>
+    <w:bookmarkStart w:id="818" w:name="_MON_1264506365"/>
+    <w:bookmarkStart w:id="819" w:name="_MON_1300788231"/>
+    <w:bookmarkStart w:id="820" w:name="_MON_1330161911"/>
+    <w:bookmarkStart w:id="821" w:name="_MON_1402749941"/>
+    <w:bookmarkStart w:id="822" w:name="_MON_1118970655"/>
+    <w:bookmarkStart w:id="823" w:name="_MON_1119092012"/>
+    <w:bookmarkStart w:id="824" w:name="_MON_1188278912"/>
+    <w:bookmarkEnd w:id="809"/>
     <w:bookmarkEnd w:id="810"/>
     <w:bookmarkEnd w:id="811"/>
     <w:bookmarkEnd w:id="812"/>
     <w:bookmarkEnd w:id="813"/>
     <w:bookmarkEnd w:id="814"/>
     <w:bookmarkEnd w:id="815"/>
     <w:bookmarkEnd w:id="816"/>
     <w:bookmarkEnd w:id="817"/>
     <w:bookmarkEnd w:id="818"/>
     <w:bookmarkEnd w:id="819"/>
     <w:bookmarkEnd w:id="820"/>
     <w:bookmarkEnd w:id="821"/>
     <w:bookmarkEnd w:id="822"/>
     <w:bookmarkEnd w:id="823"/>
     <w:bookmarkEnd w:id="824"/>
+    <w:bookmarkStart w:id="825" w:name="_MON_1211811862"/>
     <w:bookmarkEnd w:id="825"/>
-    <w:bookmarkStart w:id="826" w:name="_MON_1188278912"/>
-    <w:bookmarkEnd w:id="826"/>
     <w:p w14:paraId="1E4D82E1" w14:textId="6192BE4F" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="00DC53C8" w:rsidP="00F17314">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:object w:dxaOrig="7787" w:dyaOrig="1803" w14:anchorId="4BA3940C">
           <v:shape id="_x0000_i1083" type="#_x0000_t75" style="width:389.25pt;height:89.25pt" o:ole="">
-            <v:imagedata r:id="rId149" o:title=""/>
+            <v:imagedata r:id="rId145" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1083" DrawAspect="Content" ObjectID="_1843296806" r:id="rId150"/>
+          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1083" DrawAspect="Content" ObjectID="_1849420054" r:id="rId146"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="61191B9B" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="0069284B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="3" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="3" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:smallCaps w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:smallCaps w:val="0"/>
           <w:szCs w:val="22"/>
@@ -26163,68 +29605,88 @@
           <w:smallCaps w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Subsequent Event(s)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B4501CC" w14:textId="77777777" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
-        <w:t>[Describe significant events subsequent to the Statement of Net Position date through the report date. For example:]</w:t>
+        <w:t xml:space="preserve">[Describe significant events </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>subsequent to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00866A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Statement of Net Position date through the report date. For example:]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="007720FF" w14:textId="1615BCA8" w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidRDefault="000213C9" w:rsidP="000213C9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:sectPr w:rsidR="000213C9" w:rsidRPr="00866A10" w:rsidSect="00536080">
-          <w:headerReference w:type="even" r:id="rId151"/>
-[...4 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId156"/>
+          <w:headerReference w:type="even" r:id="rId147"/>
+          <w:headerReference w:type="default" r:id="rId148"/>
+          <w:footerReference w:type="even" r:id="rId149"/>
+          <w:footerReference w:type="default" r:id="rId150"/>
+          <w:headerReference w:type="first" r:id="rId151"/>
+          <w:footerReference w:type="first" r:id="rId152"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1584" w:bottom="1440" w:left="1584" w:header="864" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">On </w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>[date]</w:t>
       </w:r>
       <w:r w:rsidRPr="00866A10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
@@ -26315,181 +29777,142 @@
       </w:pPr>
       <w:r w:rsidRPr="00E47E21">
         <w:t>Required</w:t>
       </w:r>
       <w:r w:rsidRPr="00E47E21">
         <w:br/>
         <w:t>Supplementary</w:t>
       </w:r>
       <w:r w:rsidRPr="00E47E21">
         <w:br/>
         <w:t>Information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02B71337" w14:textId="77777777" w:rsidR="008610DC" w:rsidRDefault="008610DC" w:rsidP="008610DC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:smallCaps/>
           <w:sz w:val="96"/>
           <w:szCs w:val="96"/>
         </w:rPr>
         <w:sectPr w:rsidR="008610DC" w:rsidSect="00823B43">
-          <w:headerReference w:type="even" r:id="rId157"/>
-          <w:headerReference w:type="default" r:id="rId158"/>
+          <w:headerReference w:type="even" r:id="rId153"/>
+          <w:headerReference w:type="default" r:id="rId154"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1584" w:bottom="1440" w:left="1584" w:header="864" w:footer="720" w:gutter="0"/>
           <w:pgBorders w:display="firstPage" w:offsetFrom="page">
             <w:top w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="24" w:color="auto"/>
           </w:pgBorders>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="02B71338" w14:textId="77777777" w:rsidR="008610DC" w:rsidRPr="00E47E21" w:rsidRDefault="008610DC" w:rsidP="008610DC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:sz w:val="96"/>
           <w:szCs w:val="96"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E47E21">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:sz w:val="96"/>
           <w:szCs w:val="96"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Insert Required Supplementary Information Here</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CAEC22F" w14:textId="77777777" w:rsidR="008610DC" w:rsidRDefault="008610DC" w:rsidP="008610DC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:smallCaps/>
           <w:sz w:val="96"/>
           <w:szCs w:val="96"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="008610DC" w:rsidSect="00823B43">
-      <w:headerReference w:type="even" r:id="rId159"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId164"/>
+      <w:headerReference w:type="even" r:id="rId155"/>
+      <w:headerReference w:type="default" r:id="rId156"/>
+      <w:footerReference w:type="even" r:id="rId157"/>
+      <w:footerReference w:type="default" r:id="rId158"/>
+      <w:headerReference w:type="first" r:id="rId159"/>
+      <w:footerReference w:type="first" r:id="rId160"/>
       <w:footnotePr>
         <w:numRestart w:val="eachSect"/>
       </w:footnotePr>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1584" w:bottom="1440" w:left="1584" w:header="864" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
-[...37 lines deleted...]
-
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0562DC0E" w14:textId="77777777" w:rsidR="00187BB5" w:rsidRDefault="00187BB5" w:rsidP="00760778">
+    <w:p w14:paraId="302ADD02" w14:textId="77777777" w:rsidR="00122D04" w:rsidRDefault="00122D04" w:rsidP="00760778">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7F1703FC" w14:textId="77777777" w:rsidR="00187BB5" w:rsidRDefault="00187BB5" w:rsidP="00760778">
+    <w:p w14:paraId="3C32C14A" w14:textId="77777777" w:rsidR="00122D04" w:rsidRDefault="00122D04" w:rsidP="00760778">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0B1C4F52" w14:textId="77777777" w:rsidR="00187BB5" w:rsidRDefault="00187BB5">
+    <w:p w14:paraId="3986DE43" w14:textId="77777777" w:rsidR="00122D04" w:rsidRDefault="00122D04">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
@@ -26940,71 +30363,71 @@
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
       <w:t>Raleigh, NC 27699   |   919-807-7500   |   www.auditor.nc.gov</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer9.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="02B71439" w14:textId="77777777" w:rsidR="00536080" w:rsidRPr="00FD484C" w:rsidRDefault="00536080" w:rsidP="0073251F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="2CFF5031" w14:textId="77777777" w:rsidR="00536080" w:rsidRDefault="00536080"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2478D3F4" w14:textId="77777777" w:rsidR="00187BB5" w:rsidRDefault="00187BB5" w:rsidP="00760778">
+    <w:p w14:paraId="2006B690" w14:textId="77777777" w:rsidR="00122D04" w:rsidRDefault="00122D04" w:rsidP="00760778">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1065E78E" w14:textId="77777777" w:rsidR="00187BB5" w:rsidRDefault="00187BB5" w:rsidP="00760778">
+    <w:p w14:paraId="725B5613" w14:textId="77777777" w:rsidR="00122D04" w:rsidRDefault="00122D04" w:rsidP="00760778">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7819AFC1" w14:textId="77777777" w:rsidR="00187BB5" w:rsidRDefault="00187BB5">
+    <w:p w14:paraId="2C9094BB" w14:textId="77777777" w:rsidR="00122D04" w:rsidRDefault="00122D04">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6A601AB1" w14:textId="77777777" w:rsidR="00223B40" w:rsidRDefault="00223B40">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header10.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="14A81568" w14:textId="6EC1D5B8" w:rsidR="00536080" w:rsidRDefault="00832258">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r w:rsidRPr="00841121">
@@ -31517,61 +34940,54 @@
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:numRestart w:val="eachSect"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
@@ -31651,50 +35067,51 @@
     <w:rsid w:val="000D1C18"/>
     <w:rsid w:val="000D3391"/>
     <w:rsid w:val="000D344E"/>
     <w:rsid w:val="000D59D2"/>
     <w:rsid w:val="000D6E10"/>
     <w:rsid w:val="000D7BCE"/>
     <w:rsid w:val="000E06CB"/>
     <w:rsid w:val="000E07BA"/>
     <w:rsid w:val="000E1DF7"/>
     <w:rsid w:val="000E2A9B"/>
     <w:rsid w:val="000E2C89"/>
     <w:rsid w:val="000E404B"/>
     <w:rsid w:val="000F0AEF"/>
     <w:rsid w:val="000F12E0"/>
     <w:rsid w:val="000F3446"/>
     <w:rsid w:val="000F5DDF"/>
     <w:rsid w:val="0010182B"/>
     <w:rsid w:val="00103A4F"/>
     <w:rsid w:val="00104C16"/>
     <w:rsid w:val="0010705B"/>
     <w:rsid w:val="00107A88"/>
     <w:rsid w:val="00110378"/>
     <w:rsid w:val="00111AE6"/>
     <w:rsid w:val="00113FB2"/>
     <w:rsid w:val="0011722D"/>
+    <w:rsid w:val="00122D04"/>
     <w:rsid w:val="0012310D"/>
     <w:rsid w:val="00125225"/>
     <w:rsid w:val="001312FE"/>
     <w:rsid w:val="00131A1C"/>
     <w:rsid w:val="00131C96"/>
     <w:rsid w:val="0013214E"/>
     <w:rsid w:val="0013301F"/>
     <w:rsid w:val="001376A9"/>
     <w:rsid w:val="00141583"/>
     <w:rsid w:val="001423D7"/>
     <w:rsid w:val="00142CBF"/>
     <w:rsid w:val="0014325B"/>
     <w:rsid w:val="00143ADB"/>
     <w:rsid w:val="00143F77"/>
     <w:rsid w:val="00144656"/>
     <w:rsid w:val="00151DD3"/>
     <w:rsid w:val="00151E7E"/>
     <w:rsid w:val="00154022"/>
     <w:rsid w:val="00154B3B"/>
     <w:rsid w:val="00155561"/>
     <w:rsid w:val="00157F6C"/>
     <w:rsid w:val="00161F8D"/>
     <w:rsid w:val="00162089"/>
     <w:rsid w:val="00162879"/>
     <w:rsid w:val="00163FDD"/>
@@ -31955,50 +35372,51 @@
     <w:rsid w:val="00402E80"/>
     <w:rsid w:val="00402FAE"/>
     <w:rsid w:val="004035F5"/>
     <w:rsid w:val="00404D42"/>
     <w:rsid w:val="00406AFD"/>
     <w:rsid w:val="00407988"/>
     <w:rsid w:val="00411557"/>
     <w:rsid w:val="004115D1"/>
     <w:rsid w:val="0041233C"/>
     <w:rsid w:val="00414E92"/>
     <w:rsid w:val="004156B1"/>
     <w:rsid w:val="004162BE"/>
     <w:rsid w:val="0041783F"/>
     <w:rsid w:val="00417F9D"/>
     <w:rsid w:val="00421B8A"/>
     <w:rsid w:val="0042204A"/>
     <w:rsid w:val="004222E1"/>
     <w:rsid w:val="004233EA"/>
     <w:rsid w:val="004236DD"/>
     <w:rsid w:val="00425315"/>
     <w:rsid w:val="0043052E"/>
     <w:rsid w:val="0043069A"/>
     <w:rsid w:val="00431915"/>
     <w:rsid w:val="00434587"/>
     <w:rsid w:val="004356CC"/>
+    <w:rsid w:val="0043576A"/>
     <w:rsid w:val="00435E14"/>
     <w:rsid w:val="00436217"/>
     <w:rsid w:val="004366D0"/>
     <w:rsid w:val="00436727"/>
     <w:rsid w:val="00437594"/>
     <w:rsid w:val="00440B52"/>
     <w:rsid w:val="00440D7C"/>
     <w:rsid w:val="0044142C"/>
     <w:rsid w:val="0044669E"/>
     <w:rsid w:val="004478F1"/>
     <w:rsid w:val="004504ED"/>
     <w:rsid w:val="00450CDF"/>
     <w:rsid w:val="00450E53"/>
     <w:rsid w:val="004513C2"/>
     <w:rsid w:val="00451461"/>
     <w:rsid w:val="004516D3"/>
     <w:rsid w:val="00452F43"/>
     <w:rsid w:val="0045307C"/>
     <w:rsid w:val="0045352D"/>
     <w:rsid w:val="00456C5B"/>
     <w:rsid w:val="004572DE"/>
     <w:rsid w:val="00457B51"/>
     <w:rsid w:val="00461745"/>
     <w:rsid w:val="00462156"/>
     <w:rsid w:val="00462544"/>
@@ -32467,50 +35885,51 @@
     <w:rsid w:val="00936C31"/>
     <w:rsid w:val="009408ED"/>
     <w:rsid w:val="00941894"/>
     <w:rsid w:val="0094248E"/>
     <w:rsid w:val="00942F48"/>
     <w:rsid w:val="00943A66"/>
     <w:rsid w:val="00943D56"/>
     <w:rsid w:val="0094439F"/>
     <w:rsid w:val="00944514"/>
     <w:rsid w:val="00951015"/>
     <w:rsid w:val="00952EE8"/>
     <w:rsid w:val="00960219"/>
     <w:rsid w:val="00963ED0"/>
     <w:rsid w:val="009648C1"/>
     <w:rsid w:val="00965BC6"/>
     <w:rsid w:val="009667B5"/>
     <w:rsid w:val="00966CB7"/>
     <w:rsid w:val="009673C3"/>
     <w:rsid w:val="009674C8"/>
     <w:rsid w:val="00967680"/>
     <w:rsid w:val="009724D4"/>
     <w:rsid w:val="0097294B"/>
     <w:rsid w:val="00974764"/>
     <w:rsid w:val="00974981"/>
     <w:rsid w:val="00976948"/>
+    <w:rsid w:val="00981CE9"/>
     <w:rsid w:val="009820A4"/>
     <w:rsid w:val="00983E4F"/>
     <w:rsid w:val="00984128"/>
     <w:rsid w:val="00984341"/>
     <w:rsid w:val="00985000"/>
     <w:rsid w:val="009868D8"/>
     <w:rsid w:val="00986D1B"/>
     <w:rsid w:val="0098727B"/>
     <w:rsid w:val="00993470"/>
     <w:rsid w:val="00994BE0"/>
     <w:rsid w:val="009968D8"/>
     <w:rsid w:val="009A0C05"/>
     <w:rsid w:val="009A13DA"/>
     <w:rsid w:val="009A1C88"/>
     <w:rsid w:val="009A1E56"/>
     <w:rsid w:val="009A2FD0"/>
     <w:rsid w:val="009A43CD"/>
     <w:rsid w:val="009A4CD4"/>
     <w:rsid w:val="009A5170"/>
     <w:rsid w:val="009A6298"/>
     <w:rsid w:val="009A69AE"/>
     <w:rsid w:val="009A7E16"/>
     <w:rsid w:val="009B0524"/>
     <w:rsid w:val="009B0D78"/>
     <w:rsid w:val="009B1019"/>
@@ -35219,51 +38638,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2070031911">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet42.xlsx"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet4.xlsx"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.emf"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet26.xlsx"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet51.xlsx"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header15.xml"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image40.emf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId32" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet10.xlsx"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet21.xlsx"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet46.xlsx"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image60.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image34.emf"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header16.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.emf"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet16.xlsx"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image45.emf"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image55.emf"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image29.emf"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet57.xlsx"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId33" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet2.xlsx"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet13.xlsx"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image38.emf"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet38.xlsx"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncosc.gov/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image50.emf"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.emf"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet19.xlsx"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.emf"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image32.emf"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet32.xlsx"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet52.xlsx"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image58.emf"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId166" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.emf"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.emf"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image43.emf"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet43.xlsx"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet5.xlsx"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet14.xlsx"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.emf"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image27.emf"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet27.xlsx"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet47.xlsx"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image53.emf"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.emf"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image41.emf"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nctreasurer.com/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet8.xlsx"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet11.xlsx"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet22.xlsx"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image35.emf"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet36.xlsx"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image46.emf"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image48.emf"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image56.emf"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet55.xlsx"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.emf"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet30.xlsx"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet.xlsx"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet3.xlsx"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.emf"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet17.xlsx"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.emf"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet39.xlsx"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet41.xlsx"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image51.emf"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet50.xlsx"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header13.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.emf"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet25.xlsx"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.emf"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.emf"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.emf"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet34.xlsx"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image39.emf"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet45.xlsx"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image59.emf"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet9.xlsx"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet20.xlsx"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image33.emf"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet33.xlsx"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet44.xlsx"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet53.xlsx"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet6.xlsx"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.emf"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image44.emf"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image54.emf"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header14.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.emf"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet15.xlsx"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image28.emf"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet28.xlsx"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image42.emf"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet48.xlsx"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet1.xlsx"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet12.xlsx"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet37.xlsx"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image49.emf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.emf"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.emf"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet23.xlsx"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet31.xlsx"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image36.emf"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image37.emf"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image47.emf"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image57.emf"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet56.xlsx"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.emf"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet18.xlsx"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image31.emf"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet40.xlsx"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image52.emf"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.emf"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.emf"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image26.emf"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet35.xlsx"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/Microsoft_Excel_97-2003_Worksheet.xls"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet54.xlsx"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet29.xlsx"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet7.xlsx"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.emf"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncosc.gov/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet49.xlsx"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet24.xlsx"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet44.xlsx"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet6.xlsx"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.emf"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet28.xlsx"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet53.xlsx"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header17.xml"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image42.emf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet1.xlsx"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet12.xlsx"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet23.xlsx"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet48.xlsx"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image36.emf"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.emf"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet18.xlsx"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image47.emf"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image57.emf"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image31.emf"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.emf"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet4.xlsx"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.emf"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image40.emf"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet40.xlsx"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet46.xlsx"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image52.emf"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.emf"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet21.xlsx"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image26.emf"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image34.emf"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet34.xlsx"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet54.xlsx"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image60.emf"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.emf"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet10.xlsx"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image45.emf"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/Microsoft_Excel_97-2003_Worksheet.xls"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet7.xlsx"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet16.xlsx"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.emf"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image29.emf"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet29.xlsx"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet49.xlsx"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image55.emf"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header16.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.emf"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncosc.gov/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet2.xlsx"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.emf"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet13.xlsx"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet24.xlsx"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image37.emf"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet38.xlsx"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncosc.gov/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image50.emf"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image58.emf"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet57.xlsx"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.emf"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet32.xlsx"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet.xlsx"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet5.xlsx"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.emf"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet19.xlsx"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image32.emf"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image43.emf"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet43.xlsx"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image53.emf"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet52.xlsx"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.emf"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet27.xlsx"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nctreasurer.com/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.emf"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet14.xlsx"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image27.emf"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet36.xlsx"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image41.emf"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet47.xlsx"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet11.xlsx"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet22.xlsx"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image35.emf"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet35.xlsx"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image48.emf"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet55.xlsx"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet8.xlsx"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.emf"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image46.emf"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image56.emf"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.emf"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet17.xlsx"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.emf"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet30.xlsx"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet41.xlsx"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet50.xlsx"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header13.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet3.xlsx"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.emf"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet39.xlsx"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image51.emf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.emf"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.emf"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.emf"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet25.xlsx"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet33.xlsx"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image38.emf"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image39.emf"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet45.xlsx"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image59.emf"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet9.xlsx"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet20.xlsx"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image33.emf"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image44.emf"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image54.emf"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header14.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.emf"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet15.xlsx"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image28.emf"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet37.xlsx"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image49.emf"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet56.xlsx"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet31.xlsx"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.emf"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.emf"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet42.xlsx"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet51.xlsx"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet26.xlsx"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header15.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image61.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -35732,60 +39151,60 @@
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6126AB5A-868E-4EDB-B0C1-20CF2C5B8C7E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F632C45C-A046-4266-880B-50FAE7C3DDD7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>85</Pages>
-  <Words>24668</Words>
-  <Characters>133950</Characters>
+  <Words>23709</Words>
+  <Characters>134908</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>5151</Lines>
-  <Paragraphs>1635</Paragraphs>
+  <Lines>2107</Lines>
+  <Paragraphs>513</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>156983</CharactersWithSpaces>
+  <CharactersWithSpaces>158104</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>David Ehricht</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100EC2D152AE41410409D1A184E0D1B4A8E</vt:lpwstr>